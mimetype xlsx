--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30723c4780e55fd270bcadc844acbee01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4f1c1ba041c3124ad97cd0f48962092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262d18abe06f438021edc8848c0f87c73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4af50a081ff5f847f78b7ce1c29ca4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6993843c0d15aa4a71e3bd8af281b65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e51653f8eed65df7db742f97f4825396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35509ee2fbc9147dacc6b5cffc279677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ad789d63a111866228b799eb1125b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51722d461c8f846f295fe7073caef639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de1ce05089ad0e11fd17acf0f88de310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4272eb94e0b9e86dc19f530dd026f3811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd74d1e51354522cf4163e79f283c412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b62eaaff126c7377ec264bc4cb24813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77ccd2a87e941429752a530693b17c114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388183ff98bc86bc48548b06aef272815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866221f6fb3d8379732f271e7df8ce016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a9e3c3acdeceb845d5359a7abc72f917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4eb11f754bedc4debcd5e1cd62ace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4dbac4f404ba1b1961344cca76b07619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b04f2f789f7485f84b7ecf8d0239320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91773d94b257c511b73b215f9dec9a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab359567e758cf93ad6460cd32890f922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f0d3acbb3ffa39e0055993f40048f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b4ba7c910cab99691a28270388efd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e79510d78fd764b9db7fe0f460fee525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d077edfe293667eabdb73069923b3426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ad74a4ed8ebd8f3293755c51d1ac927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c1dad6aa63f3c5fb0636273c79916b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a11acbaf00257449e60ec333eb557b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63b50b0191048570c6056655e653bb230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73b999efefeaa7ac4164f544aff4ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d847159c3e841b29be5690a4406ba34e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8035caf1d78abe385e8a45782fc1801033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4bff58a4d2e3256e86cf4f1bb2460734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19811619a3f413286941f5f620cd6c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777eaa566edcb7c92794f0afe3863c236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6211e9bd18b84e5559227a72dab91bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7fe5a9e3e5c84eb1a8a5bab28448738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e37263f0e099421994154c774c6d339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcaad716424870c47540636b73cba940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1501e1da89c6155a5ea83423e22ad41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d54cff2caeeda2d514b85a1bad10ff42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b9fbe3c87a67a7d34b29e7b3542cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc0088ebbd8abc0cb0a17f639f84dad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10895a1043e6d05e95c8d534221eda445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a496e92bc1d69b8d63bfe5482c64bd546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc90c5442421ff30ef71cc0498332c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9ffe28e8f84fc744ad4311b9496ee348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c1875894cfddf7d592683d917da7349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fd1983a8b613f034e756be73c8a5a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7de8283187fcac6ff11580da4178751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a4d06e504f81549bbf669eecfbfb952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3ce1476245e25948a1269f192c3f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b065c0cfc745063d986d40013340454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e49f9dc571e1cf989a9b8633e6e3355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4d88da9fdef68ba467f78e1b4c6d156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d920734d9bfea8f17a462b13e47786857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb8b1f7b2d836ead953195fd241077858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb5b03f769f76e4865b923aa2e2587559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b036b38b116891f658060050e034760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e910d709c36e4726d06930eb941a22f661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea04723b049799382a9afc5260572f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150310868805fcedb265fb69595899b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e44318ec7229f1372470b459bf227464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c2cd5021f78bbb72af803d1d60e07765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f8a6182bb112bfbd3cee8e027caa2366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132845115511813b0d33ab3d4750b32367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1629a23d4aff5f07531afc014a3b38c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce4f5edf9513c6edec82258689d1f969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da92e09c72c1940721e56009685ed1c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2543450c956e7fe0f33b9bb4529762071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0ff01eb37450f8279fcd5293ac17c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb00f9e1f32c589aa71976f36da158b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28221682cbe0051546ca14230062350d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace8050d8073262f4163fd7b16aad6a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e4bd738e8908a3b8d9d6313db4cd8176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f84ffff35e275b11a88fc4f18fd3777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a46383ffba90b9d3c8ac350adc4a278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168ffebedb575a7118461ab6b58a0b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43aed93ed642780fa5c77be301580180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb6bed70a7c602aaa86ba5c705a9bf081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9419259c6eafd749eb1f6e00f20f5c7182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a025c53290a8445544353566f2294b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232ce71d909c8c1930ac292158bc11c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb1399f1c3e576a6fbdf9dcc31622b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6d522365fa95177551b282ac8602386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1f3fa1d55174d3fd96d785358e31687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13ad5f0dca86ebbd29aeea3ed2f191c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d788b9e71be312cc6aacb20f5aa04c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c7e34ddb04aa5e56b1779a29026e290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7baa337b9fe338e4a10908058480b6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b262d8843a85b528b9747d8149b86092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52935c41515d15811db44216472695f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430393de5b740ad231ea507ff5d58cd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4223f0499332f9dfdfc93d02aa5ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a76cab7a920741809fc3cba0fc71996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1e07697828d43a12d703d28ee73df97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc38d651f16f344ecec25c0cf28a6d698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c43f359736f2fe1e893d1833ad2ec099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6b119b70b4dd79df0e8d50cae3c5b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53144a32547b8bd2dc636dc2226f0f1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d426afdf720057a750d48fa750e813102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9fb4dd9db02422e36df630c99e42a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24889d9a7cc4a229a7e290c0d1512bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2114525d21bd5be218feb62804b083105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a136d170d9746c14cd3372d3bab801106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a482d55d05ef81b2d5412930d3d21107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef5a7d9af028d6bd9ee94cf2c10e569108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad593e5dcdf070203e432ae38b08a77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8a1c303222c680aff2688a04bf1930110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5e41a7c9a803941f8235e2b6b2847111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72e0a5ac657c2309bcb80add19dcdd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d69532ee806d6abcfc76a43a6cf294113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e85f49e198b9884078238ecc897f4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c70ce0af7b188a23a477fdd69fb3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3191081c7781ad24e44161c0868fcea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8642ffc2b46acca58baeeb51edfbec7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b4c4ddfa43fb78f4bd40ba6e93388118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e6e42db13b841ff04b39ffe29e1c0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d13bcc4f858dc19f2270a85e3c73a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc36187b4a651c4ec06fe14020b1650121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a058d80bf69d699d9045daed50dc5f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe42a8079086d64ca3a2526f7c298b8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484e8ccebf7670ca42d71ee162a1e91124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82b19b3997c6a55de5412495a9b6042125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f2f6958be38adf3c89fb7d4e3ba5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab216fc885fe845c5307bb559db62fcd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d63bf64cc6a729419f69fc296b34a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a14d829588ed22a7a915c9d2c410bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3049042c6ab99b171542018206b62046130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea046a1ef641f3fb47744e5b1337035131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b91755ec841117f92af815600450c09132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e1f61b9c2b76be993c2c15839cf7c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd51afc36f40fccbee0bcff3c2100c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee712f194e732ab91a741a9e7283362a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24ca22305f69b603e73fee8ff68047136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e04e61180bd56b357865c5587f503d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f29356bfd1f4900c49ca6c7620db27138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503dfc92d6e0ebe91d1c85d3583a00d0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5088a571687100957f7fdc670497d26140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6119b15b4ddf1b254cafd95a6a550141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfc53c1edcba4c56d8381ad42a5638142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a544645cfa7ce541bbfbbe251dffd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f84e0a4ec0e634270f5f0ebda2d6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051cb3c1fc4fb3f0aa5f80dca80277af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49583d75b9c763b0b0465437b93dead3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ba8a17a2daf63db2ca474ac0eb0f8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a5a5c5e6de00b629722ef5eadefb1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35372687d8846ce86c15a6b97e6899aa149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d26de151e7c86d8e17056c3a13540150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b42b9588c477407c2018ad45f69082151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea73a0eb66ac17844fe1d35c98d130b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d5041d6b89f0e169348d65c177a7a7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdae77d50e6e3666113cd39d4d18c82154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53492378ecfa99b133112a5ab949891b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3702c09805abc08cc6ec90c66d918f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b275d559a5c2d9f60e2defa0d9020160157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bee55e9d0662552c0a15565ea4db81158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f725be607b88018c4d1e6f1bfc69ee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce9f903bdeb2e9328d16bde5693e2a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc823bf5ba5a399d905249c0fc100f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8aab2d4738320b5546acd2979286ce162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7828d6616041e67d54cfd48badb3f69f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52514f2e21c8427c8ee921fb86b132b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265eea7288418e3e35565e7a379c25c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800ea5d7c09222d725b85c52bd8a84c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895da0cfc5ea2ed58ff82d409cfdb0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6acf64751b88db4556d3c6e9aa8571168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88492239749aa8b31381e73063f28959169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ede4f5dc7690da3614686133937b783170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45514b42cb0fde04cc69a9a68a5ae7d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cadde6aa36cf3e4dc947ac0aed8e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b63ac175b8c6327db0aa62a1cba3e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f577b09c382eb77ea3d9914acb781c1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080b64ac8baf0f1e8cfd2ecfad40544175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10325fe297c57274f572360742cf9d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe615f0d68ac1eed8bce64144a04488d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dea4656f78e136cee02fc264a99cc9e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e829623b6fde5391d32a7cf815ee602179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff0e6e6db642c56969c0f5d7e6e0dc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfec22e0068c0fcd544ce5b0794285fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983faa2c8f864409a192239bc7fabd33182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a459c179d17aea7dff13d2ccc0df2a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3b61db2815f38ac3ef0b5276f96b9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59298b74bdb949413a44298759e20736185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576f6c210216546bbb6cf5106ee9fc3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d065018171ee39cf0411eda374320f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb0953ab66003b16261a0e1e9ed1f51188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661916084de3769eb7ade386fa7e31189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1b9ffa46a66a17213ac41fdd8f2225190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ca98ca0d3437166b313fa623398a7191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea42248a4209c55f0ae0176305f91c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9149247594c3e489ad3d43f2c00089193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367f4e83b8099d5876adc4570e0b190b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c51fadf9b7d5e09ae06c9b83ac3dba3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bad9ef89c736ca58dc3d26291cb51a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec49a84d39dd6f89ae0b878f50d48bd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c81faa30f189d877bc5878547ac00e0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ab26361e3589dfbed1d20de129ca78199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63b9320f3280e4165ceb7c8968426c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d65b4b17875582bffb51dfc7fc1102201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169c207a083d1ca231b1cf19d254801d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6084b54ea3cd09cc1cdb50f59cf471203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7667e5b1a6befb70413dd5a6fc09d619204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602bda77524d35738548a25bca353d98205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c15179258e5d1091f409246106f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c6a664330dc50229bc5d01b12710b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea06aee6c94c5a4e94eccf7500ffc89208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f91656b7d12e12f072fdec9f105578209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad83af4b49c1f117af4571e406f1a2a210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693168e2d65e8c041b889ca482bbac68211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac38b78b8902cba3fc6949b6ce19ad212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeec418585230c02cd7eb2b64e186b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537cc195a59ccf38cdc29f138b8c07f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c225907ef87fdb4ea967e7a5312b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e647229816452a16f098a3684644a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ea21f6d7f7c08d0ad464ac06426ac217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3ddacb1484a61b50774659b31f5a5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb7bd6eecab400852d86c35c09156ae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75ef3918f3906492f5ecde2fcaa490d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478f76426670f50b6fd174def0194ef221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab4e23419cc1db54468be408fdfd44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9303450d4071e39d609c275ebf4181cd223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4fc0dc19ec03d634fc25ae5f4f7b55224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7812ba6def50e902490eac520b6d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900f81f4977f4103208629d0bb1f00226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a000c91796cf2afd32fadc8a97b891227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43834f33d3a88f6e0abecf40569d1d27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f95c6050afa09424428ad58650cf7c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab845e6b4e894b2ca79542166badf99a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45156145246c8616b0d2ff8d7ebb73bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ffcb247125b15bb18796a40bbe8580232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0df457b88367cbe40933c3c4e8322a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf557ccdc3f08fe6c006aebad468c10234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764bda7afa7df6a8bd2aa1588fa753f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de647bc07068db9f0dda4c1b14408064236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4fc9512d56d2ab0092f9a154af267237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab597f432f00f56e3f9c0b5550ba5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606d2fc6f0124399eb42b1203adbc9b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25f5ae9813d69eba34ef236402fefe240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2b491ff158def5be39c755a86dfe75241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56b7384b51afac9fbb7d0bc35c98c65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea841ab93e84fb369c4d2bc357de1cf5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d21b7031616584a033b9145d7dc09b0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e067ab343f615eccb010320b266bea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169500c90ff5bb4f38e26a882ff017b1246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34a451c0155f5344542dcf2492c21b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed65b6a938369e1fe85c5172471e45248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fffd783250b81d272f7181cd3c804249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee2ad71448f64f961db8586537137a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8050eece53bdcb73b6e75c6db43f7b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557521185e4999b8043e71ff589b0cd3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2343dc46296576715e4cff4bd470ef7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e0906b67091612f405fcda217413e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fa1660d0925c3355968838e3a511ec255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ddfde22736ab62a81118a0eb285cea256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42eb09feb0a01489eb2c5cae928625257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76a2afcbfe2bea5ab9c89f5dfca5a65258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14839226a39520323507f8b7c4afc3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34462f008a08b82bd4763f0a29ceaa20260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9430b75cc11fe72e0bf864f0366367ea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa11b9bbcd2a9ea56f5cb7e7e8023e6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e734cc5f2696f440d41edba7271583e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03585b21e84698865ee1e3ce41b03b7a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb61b0591a0a90495ba5aabd1b6a6d74265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0b8f5cd8eb222da990c825f04149a3266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36917fbba78efd27cfa9d05fef644040267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595a4a85787c27d5a7563a4c1cfc229a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed563c991f6ad8a295d1d45ce93d9461269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b063143bb0d9ba33513417d49f1a2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9df6e2fb2bff15483cebc705c3f485c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007542843a6bc38dcae34b78c838459272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2489fa4c14b053cd2caa88cec73a10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec68fc9441371ac4cc2bd8eeecebf84274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f44b3ca8ce3cc3d78fef97b4ff1cad275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63b56f084414f6517ac5af4c797f663276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07504b7eacc06f31bfe02b84674890e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a642f9178e8f6cda52777690c7050f2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e6266d62e2ec4827a6d810bbf57322279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd716f70d2661b09a9c675de0b5b682b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd748e7c2f474e8f7135e860f16911e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514fdd06b02482b93e7f251c582e13a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ae03d2a66ad19127ad31caf660f5aa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576b37385ee916e2a877e207b3248cb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f270e1725040a9625c61f019f18ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e944ffb1b6520b8912aacfb7bc0ec2b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c74a8014b4786eefdcd8c01108c5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ba9b9ddba963e75f113cdf4bd619e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05087e5dff7ff6de4e811fb13f1f7e7f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7831ed1d19e5295b2d0b809dbe0adf15290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02326a81facf8c4f7cf74539129a8a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b173c9111011eeb814ef270e3e902292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be5aef2812792acbad08a9d0d5dd420293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8f35a2286e9d5951ae8f035270e55294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ca1e0352ea3970733e949b139c0e0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971b6ee273243312610dba322dc9cd29296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8557b1483283f424e6620fb0f62f2e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccd3b38a242260575d5f884416d1381298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e1dcd057a2c0c421c0a57c6d2e3efd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b444d5ae9c2d6a1fc7b3b8c80dc6b63300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1af25052bf040d99fb299577d9203301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9be0085e208f1cf8bce1ce6612b0164302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb735e28a21c4183411a741260a27b1f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3cf408bedcace86a0082e7a7810255304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d12aa45d3ea779d2f5494f81e62ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97907ba5ed9b1ced3eb787b474426f17306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5f9cdea85ffb00bebed3088ac2863307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dedce4318eeb09fce9f34850a0cf1b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c16ffed1b2bb28575de3b14d9d6acbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f61b393b5e1f639e5edd60c00d6a6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc10a62c4d0ec2ef8111e188a2e179311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ec610e0d25d716ecb3f45763da6c8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676aafb2f60b0a93928294e07ddf43d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe5c4f0b51fd879ab0f5226a603bcd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a3dd1e253752742b7c8001d0bc074315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdbf905896103eefb554daf2985e4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8e6e5fc30071f458a979bb8cc7b4f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a480b51ea5ee4a5c0153e34bb3f1b600318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa595eec4310b7d6842b1e511c42e3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91964cff53f4b3831bc55a8371e1e96d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac651f15794f68d17234382c08e3a28321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c389efc11020786a7956e320b661a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5ec8776eaa7064219ca202e527eac323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b090900b71b353c575ac7939158794324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f07527afe1ffe181e6ebf9b6f4d6f2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fddc747098dbe21335bc0229d95094326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22e7377dd562c113964a389c010566327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd966c15e263cdade5abebfa426b2a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a892aeeb2e4ac0a727e232f96743507c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf5a81cae6e2915f27cb7efc688e40330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bc3e2b0304c27cd429247c7cde1cab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2aa7428012e29ee9f7fadc01d4b1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6e906a1fcd4b52385704911504116333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a75c1ef32e059a1feadc8ec0ff3358334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61f80ae21580eac948ea7b74c954311335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9dbf623115afbb066d172745d152cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179366a95278583dda13d5458bef79b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd885399160d4b3df27c8b436376f33338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7a28ab7634966604dab7b2d02f6ad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7a4944ba6a9df3b460705cc824a2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ee423124cdbae79912ecf2abb7420341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43fc9aff780419f67f63792f46b9bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0f986884a746955bf1d0b797fab86343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfab3a3c96a34cb418458ecae5ffe4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75990d410b934911501a1e942bfad832345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af749dcb079a12274f9331d2df11232346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f264cfcb486fa1823b06cc9ed4e63347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7a92d6263332068393cf45eb1e5fff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b1077c6409f3f7458ebe4451ab6275349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ee99d5fdc11d67c91bd0b49d9ec052350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbcce84aca2561d181cacaff9fef30c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac804d5ee7ae5471cc978aa636a8fe7b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07159045855e7525f9466fbe083f127353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87372d02efe67bccac1763c1df161df1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729ed023fefa2da30f3064692d77dbe6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e9337fe13b9bb459fdb334b9be9e5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d962bfee0b2c95d82c4bec6bd20f15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49448a40f9becd8550ca41e4c37bcac358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcffc58ad3a4182064d7a1dcbd55de0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09dee4925090bc1f52a08a3606b6b5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e389a0f77d654ad461526c387209a5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c8bbcb4341230f03d7d8d8414c85b9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ffafed75cfca47b6eaf5b28ef63226363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f49b307bcd04c2a1f3b43bfdfd1edf364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c97dd63d373054fb94a531561abe72365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957ad7f2fa0981035a4b80ab201a73bb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10367d44f1f59df473a6066eeb09b360367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6723880c389af90e3c6270a08fb5273c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144cbfaf3277b45381e3f252009af5b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed0eb807fbe48c7a553f782230fc14370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8676c7c56210e7ba27916a091ceaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220e20e9fa41531672d8068f09cca48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3588e81f325f82b1864d49b5eea693373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a18be3eb7e2baeefe5c4a755ef00f7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253369f7609efeb43154890194b4be65375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4c2532f345f21ed2435daa33b08288376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea54f2de66975b667d892df4b31305d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aad5edc40f7df4e805f7819204f1c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef94c122b2a13907d3c1c2c1369669379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133f92fec9b32cd7f554e49c3d1e7ae380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666ecb2ac27824c198129101c8458e7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d25b6ac949db7b02b44bbd30812cf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766156a9ffff34ed880e5d272102a87383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764e25a657087dc3b618839e95b47aeb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51957adab73895daddd6ef72e623ad51385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687593771bebc9a58dbe899105bbc3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4d2060bf4f11e2517da7872df2b61387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8471aeb560c04866ac0b32c449405388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8af006bb9fb2b675792e47cfe39765389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2602d7d85d5409e148f639f6fc4d651e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f1dcf59796da7edd537db08da5b04391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f6e4d7f654498a2893f5e8a61a28c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ccf16d559e8ec389fb1525feefe6f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff3ed0dc8f23ab323cbd21ea5c66fa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b918a1d2cd7a81f1a2890081a45c5a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af6e5a13446579a4148a0fbc83baacf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1169a39a10fd37f720bb925d095fa1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd49091163d3c8561e7496e2de29356398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc959283c3862d600afb33e1fe5b0202399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a3880957cd554a42c5808a2d60d6c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e201678d3000751084bf8cad3d29c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce59fb44d6e5cb2d58db799fb73f63402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f575e33a7b370b9c879ae93ad6307403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42ef8142c4e5dfc40cf740e195bac5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6b876d2f8c9eae90583fd83042a43405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bb8f6f9b3ced4b44e3d65a99d27342406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895f0fd0e963100be72c158708f8126b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb05c873343d6f7d264ba5001b419035408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5034ff3eca09ba79a8e1cdd97759a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c29e4e77eaf3cb1aac2583d77db2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8eb714c5a5762b3b7e87d665b1a718411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a2c35b77b24775dc8907a7a671bd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2f28c82cfe74f1caa8a26184aae84413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d519a2a6bb186b0cdda29f13d3deec27414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbfbd2ab57dcafce3632d445d5b679415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9d57107c642e189b6d9f072c4cca14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119021b14b770230c20dadecae330dca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362a134191aa93d4ac85fd69fad584b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08daa87634370ed4e58c67b8506e99f4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6474f2801dec10a20f67dbb52b735c94420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd07c5f444a72af7dfb0ebe31ea43e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0ba2ed69498010837bd44fd00c19422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287027bc3a8b2f7584e0ea7d372b4951423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7e526f3b7c81f63b17e7ae013920e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb01814079d805ed47ee045b5823637e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df90d7c46803bc0138e2925446b19b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f23585abde7c4cffde0038a384a90f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232cab53e80bb76d170f0a39e9e05e20428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfacbd9a6bbca0d86e37b24792b57c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07be5258ace6ffe47ed91d3d783a6912430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477927ffb4541a0ae8c05812254cf49a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a11916f92d1fd29b7ddc8e671ccea432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201504f204ec73ceff333eaeb38b46e4433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c9c6eb233688a306319f583e97967b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc69f5125d23f49261b2951531f71ce1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628702a8f401e5687b5ec45f90645217436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9947fcd38fe95c79d3a86336c2474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323ccf1fa0916f0f9066a8085eb1b7a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342438f5e2a9b9b07b6aa0a77f74d23439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731943a7f3a505c5c5790217d32f060440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1292f5f436fbff3c5e20d71a58b55069441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dc7552ac3548384efc320787a6ce78442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1a7c7cf7358ee81757ff68c4c00ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38091699c02066552c949b73d8f19e9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54529e5bb6e4ae81e0287ee5a001ec5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075b1fe7852e1c8ed8c882dc9e21b17446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbf2e8085f16b85b412af91b0b551c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15631f39e69e0cbd012b19516c4802448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454117d0d9b74fde8cfbb5d314de6a22449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b021c0343865b05d01790738f7dd43450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967f904bbb28bf2b4c9740fb1ffc916451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533f1cef6653e467b594548d387a8886452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90d66cac06265a5cb1a84e233ba8705453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc0bf52d357a94285df1b218c5fe5cb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9ad1164266da0ec41cfaa01549278455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8368bad94a0ad7afb6553dcd55ed83d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106200df3e0d44303519a41cfe3764cf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b864b6748c4dc5d7d2ef322034d9299d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a486caeaea5c60bd7418f7737e158459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084f6b5b0da0a3ed453eb03106b10eb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec75f51552f366962f0f51a72e5492461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d93829636dc2f0fe99f9de9dddbb1f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcc8c31b41663e51c6cfe42428102c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3fa9d1ab3e73285492a91b79c1ed96464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d83cd6cbab4a1a43ba4583749c4b3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f6c451e1e7ef9e5f12836389e6cd2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0b3aed5110012cc168a24c8c9a9b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd62ef3b58f82b2003db308d29fe8b3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43764e9a1d91321c0b2d3b33fc96f87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f5ba7b0f0552cba29945b16b67fc7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4002a36388b067b501ee31aeb787e7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63499431dce893f3ca597b74a99ad49a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b9503d967e67fbf1db5c196cd6fe70473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8323cd736bb897a84c8437ac54f98634474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400875c8af9b76b5d7ae969901afab3b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4cf9f0e67c10069db57d3705129791476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee41567aebc812159dcfa937e41371b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303d615e0946c0a5be264b4e627066f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5957814242022a3e83544950133e529479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed9b373ab136ba0ca81534c657d411480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e008fe3feb3b9e02458e91dc072fc85481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7735a3cb4840fa7c7fcf36d8160f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e51828039e6e73b17ebd9cd36515b1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af74620113953a258e3ab12e778b9c70484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b713d39cc52724a7abf091b26a7dcbb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1e1c52ca8f90d85fbf880f7483bf1f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7189cfe241c0ef93b09b20bcf315f841487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1c54a06e061132ac1a741a54932a60488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcdaa411e49347a01ef48da8a081e0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb1296954a2f8367b3e0ee6b3cfc6a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766cc51efc432a9c71e52851c496ce5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8114b790a56c173485491155aaa4e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d362be7533cabf597ceb8c0b7c5b939493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cedf401f3e045c2bfc5d8ac9049424494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f60c735fdec25ccef37d1f3e97f95495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde0362e61cb3e82489a43a2bc759daf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5de87d798e6a74664690693272e931c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167810ed2453552f5b615ebaee9644d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004cab79b2dd3b3f25280bffd6fac33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ad984f6ba8ebc363f4ee41e03cc63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8289b151fbb62046ea4ae809c26a5501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944517d15a9af95f455dd76de4b65df8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70421d4b7f4a640db8b1a3c1ed5ff2c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eb62547fce0bd94f1ed7cb147bdd0c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848977fb87fafafd3cfce2847ffe4d4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813b1fa2116639d91947211e4e29b1ae506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c38c769ae5d6bc1a5b743775e1b82c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9900db17012dedf3fcb9efe9657e7c1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78d3087b2f6ae82d2574db00ac7376509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5214f78305cb4c07c37d67cb2d2b28da510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ada2bcf98480ea78cb54359722534d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df2a117399bef12e34318aec4f8ccc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7001dfc70076e092f05186f1018d497513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b0009670f8ee2a6b66d3786c95be15514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054bb61d67a2e107b9c2abfdcd2be0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b9d8be14c5cd92943c478a61d10b83516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24a4b7cf479580e19a3e22e1e1c1524517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481af07b91b27ca4ce69bfc625a792f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fe78ed309f4b474602cbd8aaaa0f39519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58d126e1bdb8a7a6272112275e1871520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b9a1a24e9619168b204aef089a9ca521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ed1e1024516fee84720c5e5f3346e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b1cbe803bf63b519bc3fd0dd265d53523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c6e9d4427c0783854251aa1b61a4b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61900869b8a2c08f067c7e16ba01bfc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8297f5f5ed603579e80f240be03136526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb2c27c6835620cebfc6c60118999c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b00baad278ebe44828e74955970cc62528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a849b5716e7c3a216c7f9e927c7bfdc4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc6959c66f1caca46a3797a8663ae9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02ec2f3058d9d767126a2e1cd09943531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e15208b5522c7f5eabecdd2f99fcb7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247068b5fd91a1cc47189ff6c439a42b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19d608af7f3c5a1941e577f983adbca534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e015e3ff8d5c96fd2ffb6406ebed27535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd777f1a770e15919e899e07a4bffb0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246419cff82586f74a194d5882c4fb2f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02242309479fb89311cdf1da926063538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76dcdec738ebef138490f50414ac160539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ea921e7ebaff6e73a24c38f2d3a38d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2351633d9e02d918c3e194480efe4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde48f179c8a8505f89acd00d9e81545542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e46e02118525f826cd64cb7480b6a6d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f9db3f8499a371a3ab10c6ec5a347544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df197736d015aad9849ad13d10c95733545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4b2adfe1309552162bec78288302f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e66f1f86a68635581933b9fd18c658547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1f17846f79f0635c18401ffebee291548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae3d1faf3176d0564c37b47d37d9e68549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26229f26b11f0d7f64c84fae5f921153550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18603f45b72464cd7215c4422049bf9d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecb00741521d83fb98171682b10a87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b77712fd150cd7b42b907f89989dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5600fdcfbd5987893c16e797a9f7010554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb622cc2797cd25470005a16b061b65555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c54e8706f61a03a60ff8583b547b91556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65e0186a9dfa316771a92849470c63557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa0c6c8a6b2f700b4cf017ac88a3b4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5775b59cb4fbb196542fcc28f2e57b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f112dee0bef7e34c29a09aa5315fbb6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58acfa03bbbaaaaf7997b3aa60b0ccf9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cbe18e2226fa6b060f4d240435a904562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a8bd03c415ac93b206cac1cbe7c26f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b5e5fbaacce06a0990b186f6a0776564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b76b40d915f74efee60407fa5fc4ff2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3282c2a102d268496b6ce9ff2ade4e9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d874d592a19848d53c20c822da666567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2786791e938f1915c9b78058c43446568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ad375fad6cd283a596d7d3ba859e9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672aa20078f4ddaf2feba45c1dd3d97570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d690ccef3187129d902104cd7b6137571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f159a6ecb6af6e298e469eb5b4a4cf1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e4918df137d88264214e14071d55d3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be0955343e2b9dccdc7943cfb3f7d9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b1515f77bec3c145612e0c63553a6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404911632ec899f9c88df06595938618576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f00c45ce9a1773af1659896d6d49ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc90842660f50f4be2dd41042d18bb5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78ac56ae133910ff64f4cb1889c91a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8676f716420ca4b1f1de94fef7032daf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bbcf870a89a9e88a576dafdf7f659b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cd4f793738d00027bc11dc29683f0b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f456bfe5e679c7c54b760383f2bb1e4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dff698f20af2093c3f00d6d22832bb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5840cfa88ed29bda5d4403ea715166585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bd9d1cdc131f6be43fdf085702aea2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155caabbc40954bb3a75e52b58f28519587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407334c736c18b527ac323c990fa988d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f0a174db6d28727ca406dfa4b72c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed029ddea94e64e42c39e83eb6e5dcc590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfbaf8a14f4573f73439669d5216c4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e61e8be2f38c9d78a013bb6147301d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc776f55b9cdd6761536c97eddf89582593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c41017aff87fb15a31d9e2078948d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b656f57bcfa3514672245d793279e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293f2b2cb09b7ad5b72c6f8dd972f55596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab34b705712e9e47e552ee8c0c1ced597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919b341a9c9fa8c59185676871adf83d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a612130b2a3f4902f8bd22bcdb6037599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f246f6e916585487ec7a0d591803c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54fd243d61b2703cd19ca960c211877601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32632248bae9682155d178d88343b7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea89a56764879e69e8bf9dd34199a4b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b9b38b6f413bd03f9d1429eb0e9fa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c57c7d2b6c5186853d037572c5817b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490db6ff8727ba21ae798957a6068f74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daf65042367db969d3d1b24b5cac5b1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad306832ea00f56de3ac1839644fd53608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b06840829973e0a6a03cf5f8b5aaf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69691c8e64657718e47692a7c8b0ea4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ddfa0ecc28e71098c44c9327ee1353611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1b6fa49e1b2a45454e5cc547ab47d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f40a3bfbc978370db60d0a71f26aa613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f8d7a5d71ed32764e34b868a6d0c96614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeef2d63c25a773096a594b6212fa77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbcdd0d8afa8140f6465f3181fc92be616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19173be205a746772b9a1fd28c295e24617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c94f7131b0d9b77fd839aa557bb9b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb9348c969824948edf17f4fbd25e28619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee3c149e9db9231bb7c4939828eda3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7ed7d896e30240389904e567f8f9a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cd295a635ba31d807049539d7a624a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e7092614cc05f23c4916dcd42a2eee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f58307195ee48d8246e69937f773d8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8865496c198a1e41ebb73814fd09456625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851cb430dbc0ec3649733f7ddd01f6e8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b110ac9d0f6770d3ab610f1548945b5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67510ea25c3092254813488552362876628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4f54edad94194e87ce49b6aa68164629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99f788358b59398e0ce9ea27f3c494630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f4097a8848766efa511d1f62e0e40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c5965396c4538f5977bb3a478136f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e8044699ff21c153a2e8a4bea754b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c61852aea837c19fe0a5409a14cc3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34411ceae6a1c3a3b6d36fd03f351009635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2fa685520b6b8ce1872804ea69036636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fb81b4adce15740a4b77cd7ae845b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6ce6389c1edcab7979ac467c6c440638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6ffc7b6794e9c963e9caf3b7253ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa43e704560e5d15973d14a1a0940d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fbbd1b33080f2248909baaf6319d0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf16332da0de20625c5ace23bfe84836642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a45f1fa900ba046847ce1daecaa67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ccfc968981a86ecb167709bc9195eb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387cce90860b42487d805505f0debc49645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24933296592c2a8f36009d723f6dd2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1c86c37fbabb4d752b504b40552527647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440170fc1e49276d42ea82ece4aaaa38648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cfbe2e80d117e34a7304b3b7fc466649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc36ac3ccd3aea56ca701d9fd7ec206650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98828620ef19a48cd52ad75e2135df18651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d534b6d6464880a0a277c47b2acf3c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4640df15edf9c29892cb599673510a57653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5963846915abb17b4f0241d3c6b966d9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb242d2cc3ff443d2e47f6eeabd18e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5944a2e5db6551d23f0a042a547cc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4ba0518591e6ba5754c34330c9820657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e1c37f59c75955191af1b87c63bf28658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310668b1f2149a35f71aa81fb97788be659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9febf71d1a15dc3d8a358566d3f9b453660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8e580badfa7dc923e1741814d58483661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703597350db2d3b327b2972dd5b5a3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530e82097e2aad8557fb5a80774e803663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e084e02fe0d76b57e7f345c90e3689664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4171e1c9050338f83126b3d8cd711896665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9157046ff929d8e8bbb1fc64f9b1d98c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970a73672398ef4847c656356a7f46ad667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbda515a052a1e0b57bb6ef761bb9d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58b4bf52964ef221d9ed76c5fc6736669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9f9a98c6ffc01b0968a3ee2fd4bf82670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226d8cf0a43a48b20b6c1a5bd656ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966371bfa4846a03facb2429d4eed5d8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227c2eb2fb678fc11b88b369548156a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172d14cef7c3addcc6b6b3465c83ed1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da159857e458b64638cd2ba3519b87ec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fae2762e506ee7a7e988b85ec68a0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e327fb10556fcc867c5d7a2eac901677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87033f10fc6180e1031e8e1ea969a1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a24b1ca3084a276fa586376c4518a4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132f8be06cd6db5684ba63ec91f3e1f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832245b9aa5cc9bfb7a42135740f63d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5ba46490463d87723c7d1681ef8f2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caf33710aeba5f4ea205afc91f5be93683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684eec54426fbf2484034e0b3771960684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc111edf9f07b730cde13f2b687891c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441815f5aadf45b62b89d1198b3430a4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b9152991235d7372cb45fa7c9ba49687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315fd2c4990bbb239df95a6085508140688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460ef290810eb77feeeae6023c2c909689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f123a31a1183203962fae95fecabeb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c4c5687313858e1f104383abf6ea5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1c4a244eb276838e1879d496fef7c692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeec9f2e84acf2ed08abc31790f300e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2782988359f8168a5675825580574f7c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdeeb7f38f1d6577a64a3b538a94f46695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3863441a1189159bc7fe3c2af114e012696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0251afcff1f86de7b6f9f688f97c0697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a1cf4c5e577897f52d1db2979b7a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076a7282c937e30972e7097a18c51ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb0c3122f2aa61baa78b038795b14a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8be6585702d2b859a1dbc38431de701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e8f230de828c52a9c74eb78783ae8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd87c4bbd2c0ff6f00cb640870af13d7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22068bff7cd6c910c13d2660a99137704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e9df4aea35da9d0916b08d6fac600705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3fff00b1a76dbc9102ce39b773615c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3950aadb6103a13e39c7b0273f79cb24707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4349c4e9f73e20481ffaeb492d17f708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cbd3b47501aefd3db9129a736486781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33420465bbd7830731b1fef15e132d162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196953237a9e9a1fe946fd128076949d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385364c08e24f56539d82ce4f5256baa4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1eb8945196c0eb5dcc82658d6cae3d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f7624c497bc7b790e2e7cbd9623546.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853dc207c1db57b0794c32db548bce97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a74fb14ed50ae060df4ec8287c78538.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c662a6e96a2fc471d23257bf96c8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc7945fd1cf56d1c3e62416e0aee9210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe4021f221986e8ecf43e71a99f4cee11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11865f79257cb99e24661c7cd5b9e83312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118098ec12e0d0ba78fa7bbdfb61d9b413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7887aa5221b39419bf570f3fe2137b314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8931ef91ea6874bd41603e5ca29ff96115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9cd594590c39448345690fcaa6243516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c87567be9a1a699957ce3d59acd4b117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2645d85a6c2f86dd482919dce1e67718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd52841c7d642257fbebe6ffc844919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37fb5ebec2a48f54c460aa8c5e0ff220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa757eb0e62fa99ab3f22c65b3b4778921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c3ecded6dc7132e61a83b9ac70c322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27c97301f28600adeb1843f356689e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01999aab2b19c868e4ee892e59fee27c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1139c34b8ac3cc3e875253c7ebe8be25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acec92ca2664a3dc8a964dddec4cb9e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ded89427533de65c883e70145275627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54dea622792c073596b902bcc92f4f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3d160968a76a526a90aa655573fcae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748b2349c2661b2702e4ce01bdb94f4d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca1747c34f9f57b64b1b508f8166831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befe756a39c220ed40ea69960407196432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0476a166ef30d47d7483a71b54e04d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d0f9d7b93c18e28afd2f440ab98c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac953db42410f7b8296345fbcd3854d135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3cfaad429b869ab16745baa757ac0636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a6da5a7fedba65a090ba82c627ee837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4b16c1a48ed7a9199b6dee6d8fb90d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b039561ad579e88da0ec0b9a07f25aa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831dd42db670a106c2e431b373325ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac3f1ecf4e8bc4e605cdd70b1ed1cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d92393a66cabe7144b48f6d458892d142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a440aad41f179ca03ee36d8c8f366aeb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649629f7b73e9d9f9ee2aa0c913b40d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fe65afd706bf4ec84c44d6637d93845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726df0035f5488e0fe9ca6816cafac5a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf5c0507321cfdb724665265a8bc8747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fb3b5cabe357381c1d830dbea0eb0f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517b56df5894b68f0570aeab998557049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fab6a5845540ccebe1a61972d19d450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3705b7d447550773615cb69731c4eb2151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf41202237f1fbde127dbcd3904e1152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29223be7ef18bc6284037a2a439fb58853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f48e4d287c549252ab675deb05c79ae54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd89235d11325774b8157ed2abfb8a855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf140aea8806d2d43f7e9f31714b20d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a531060f53a0e5663d60fbe3302466d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d642f951d57cc307d87ae2507025b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42524d5026a4d9088a986cb0c19a6de859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5140e5b979e5e6b42c0385dc1d19806160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dc6db487574416584aa3b50c20ec161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4b844dee6ffabe73576293022c0a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0232533e28c3c0ff610211918364d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260013bdcf8d9149b6a9807b860020c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a3b65c11d3ca4076264b65d1fa3be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a4bc181b02a5fa86d38260b90ba01966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5979907902eecaac8841d6ac83f4688167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567adf4ea2c45447dd8fefd443a13cb168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed0fe991a8f636fa43c7db17e910169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e9be4943c0b74a954e3739745d856970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd488b64f608499bd1395931164ec4871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76caab74bd4ebfb9212750198462f6a872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944c86c345cc3ce7e63d7c72479a9fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14806e68b8c6175ea44d87b6fa3bdb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da2b908f28cf79e0e19ad690d8b740775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8cc4dd44c49d31eed7fac67df5470876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ee78bf6bb536e959ffe8bff7bee63d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ccd75c3be31c11f8546b1f047b028978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb670285e4687f459bbc80494d2d5bd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d0d112b5a9d48928ff97b378c228b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5529fd45295378b9e7606ad633cd7181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37a0238f287137ff557a08d2dcf574082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ffc48eac61c84b64e4347b24c841a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd4be863ab85dc62fa53f59d383ee684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca4253d6fb71c01ffbc22e61d71b5a385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae9c9eab343703d224647b4247a953886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b28eacb9bd2d1391ba5df76dd7b326a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a12c0e50060e52f6f74595da2b9f32488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3cbd3f6dc0952bb6290a88df11213a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e92dd1bf406a6ddc4900756ee29bf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3efe733969ca9d6fc9e1308c8afc091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01326d1a09af6c0d687fdee3f397d15092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00967a81045d198fbaa0366e4020d8af93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934c99b037379df838c5e73f8caa46b294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b9d3d51085af8c471ae3a0e7dd87e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429ba11e30238e63164726929eb45ce96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d24711d9683b6ccf011811fbb49f24397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489c04a510ea5dc38681bd570e8fa1598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29ac26575307500324aa8262485cfcf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e6aa16d0be5d3cad8bc19b898353d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd7f71c51c4112710214e7833686c4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4412b71ca5184eddd6e385d427f67102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef8c7f248bf0c8734c3d94aa8083f0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1c5409631ea886a0fbbb31ce661037104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa30d14d02b122615639185bd13aee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934638b077f5d7b2310356e395b333fd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728ef211fd0ae0b44e3de3f49b6bad2f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f803938ed61b02e204cd6e6d0a5005a3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac121aa93337e15e3bec3b63e0e0b0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b250d0bc665e69d04b9934cc12fce540110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f379cce32971fbdf83d33360f77dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881a859fcbefd15d88c1575efb71977112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7979d19122a55987c2bf5ae23121d61d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367c8af55e080bd91c53606334d4b1b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5b289880ba74d2bb304d6ed69a54dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731b6d7bebcfd06d5913fe7c6963bc97116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c83b1c57d2b82fc5d56a43f702653c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00e22b37618d1bad6eeaf922513f3f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d967f5c05ee3ffc5475f02df8454b1b5119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41739c2422d2317b406890c6842bef5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6873e90dc35df9362c0e056e799dde121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbde2957fd340dbccd5b542b8d2af24122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f76ffef60e8abc5c355f2fec62caa6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf7c233b9d5d99689259a1048ed70fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71b2723c0f047c1fd9511966357ca3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb83179cf89f3149c94f483c4f0a7f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912658c077f73296e4e7932644990b69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2037b7f63a0fdaf2333c12b0911198128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4ab6ef1467f4cd317c68f19f3a58c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b4c2cac13a52b6b8cb32074d1bf07130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a83633bc5234929e8261ac5698122131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1818ab1af066692edb312a020bb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed6018b753e2d685abb011deaf9184133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7f5c3294b6bb4f3e9588d1b775b3ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1534289b853e6b1607ce1096c6883005135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f366ffbb69004c727f1ae7d5d9b9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae51f97c044b16b1ae92d9cc02ab65e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4aecb9939ac98717c0cf2afd05d4ea138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4180185be717449847a78ab6f24183e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee40c25ee00fac9de8bd21ad45f7cd2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c385d7af9de9a3102958bbdca2a8d0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ecbf65771a211668e5a857fb5dd1a1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc373f19feaa53f09444796b3e23e18b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e785ac3853afb2fa7ecc171ed50c1c8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d74d3523fb84d83ccbd7b3a52d5ec145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4894d5a612f7541be0cd603dce0e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2490f6c501836d1c9bcb0fb8a31bde7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcf4b5b673d1cc4c0ff957cda435ee148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4484d6075335c0147b51796a23dfaf6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef90ea0b174a7b9ac8f4cb1c1f190d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d662867f207f53f305d301758055c1f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad55824b77b8b9434348cbcbdedd890152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99da47bd6d2fd7e84a049cd1656d86153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acda762f85a00569a202fa3a2f368d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6a94811e6aa2156e18c5c0aaa094b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c7c67f2aa3376c065bf728622492156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c43c22fd618f92e6a6660d173d3f60157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff64fcbf0efbcf1ac7ab87492b58ca158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c07546a6c7e43e5c3af7174d2d484c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29b7200e7aae4597f8d2c7eb7f2cdf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d1b06ec6155913c59aa2693dfee17f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814c0c7c7674bf533aa940ebe846e2a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096dd869d031b8051968a1d4f596854b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8334a47440bdee04d5ea8b93632e15bd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a5d3e0f0e4a6db7ecd1437f17ff5e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f9cb15d49cedf2025f83697a19753166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b96fdc246f79878ab95df70f65a17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3f0332d521943a6823689ca329d60e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd43afbba1218fe5f57d3190c05166169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f229f9f49c9cfa88f6a08b5a5490f3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1f5ed876b2fbb870771b568bce08b4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc71a11e76eb45ae74fc9ec3630ef1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd8ccf4b18c0f6eb6dadc76f8ea9f9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7a37f59d7c00e3620d726dca452c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392860c60320654bb0d32a0eee481b1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5d7afeebf356bb31a02dcc27aee473176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4e74ef79bb6abbdd3b0342002a9855177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a4bb6eb90cde640b399005b643dba178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6192c57fa30cd17d31a7c112d3ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12a89ae2b65a54ece6471725d5a9bbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896e9035be77c8fe922d3a6a02232be181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58e89a727ab05909243e10f7357a0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbce042ffdb461614fa668c2bd97b20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7248fef12c3777bf8c4b32dcb9cee5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec919c37ec5c6dbe7d2336825bcc21185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444c3a418614332a82faafd6c471c70186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32f847220ebfaef5747ff569076aa2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f72943a121058afe258b6ef280fde188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc737cc01fc96618262ea1165de92969189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd210f4211afc5bc251c3ef61d1b4a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f85444d53ef4e03c4c657c35ee60be191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb01070d4d35ec21db7eb3c7e641ce192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ee1c842aa7c3a3c1865675cf219ca193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0dfed01507a517a564b5c4eb82a42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32e7f81273b19ded42fadc2b27cb92195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de9fed0ce693a9480585eefd0e3dc77196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f60cccf52183f03a098b5b12893209197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a91bd62e1c48a5c154360c5bb13f4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd0225e2bec10440b4411c434da11c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd410e129b9bc87e15d0b74cd20e1a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8497c587718499836a6fa3fb1d1ee47201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc264409496e3f96d8d341768a10068d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b59b01e76d427c6520e3c92f742194203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3206c929cbeecb2b3a4c5f1d5de3bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd195e3a50fe46f11aa552b868fb9e1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65e874160a96dbed83b46e6c9ca42206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf6a5bad95e9af608b5c3aa1fadcaa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb4286f8a7ffc0d2f110ef06dd83d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cecbcb60d85f775d3df8312c2a206209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411d907c27091c1c2ced7d93b0f48c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3079fae5dea60c94212bacb666e63c3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac96ba6b999388d1951396a76794bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effcacd340a2273b777725eee4e07abe213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0cc860e37870b0ac101065561531f4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f3971302c478b48fd93da84f061062215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6b74fe496573d4c49e64d3a38445f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f8cdbef5b65a8c8eb01ac5a72a75217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c03c305c1f05f6f14f5e8c952aecc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e74652147b240aa4285b23bf2dabb1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9819f93fb5a057d579da0bb63e62c813220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf69fb54a1e9199206d123c9a1e6bfe9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e074bb5b64712fe3d396294391e7ea222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ba3ef48da5458e7d38ed49426570a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc51df223d7b901bcb8cb05bb6d6458224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904137df1f3c5b12e82a4c8412160a40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de35b27444a05627efbbbf758ddb6b6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05157cd1980302ad7c0fd5e95c15cf0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65877ad3a0201be9de5ce7d807eb669a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a2fa3f5a33a0a6a63b9c608a54cac7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4c96d2d26d4a8b194e75f9ff03820230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5fb1c8d8e16f596c5c81218e2ec4a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9550386f0d9d5361d18f4d07fa60cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416d37e67dacf147515a1768687d1d1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bbc4238c9f537c0ef4fe0cd6764f1b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e56404be982907b31ad686ad491879235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99153dd7520724e1800c7cc598164561236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae78f9ffe00e86c4f09347762d9962237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accd73f41c25f3595ae5495ce61e0d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ce62ab2567409fc63b388529963f1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e67729e5a2682d92968e14e49441a7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c77a0420c6aee99dd4d3a62c64618241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89834fbd02c01ba74f1666994eab61a8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970baa163d0f9cc98cd218ff5bf26fb0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef39fb53c704b0411b0eb60f0d0b20c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c26a847c18638b49a27f8cf967b98245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb8dffd3ca0ac3c836af2059ed38b3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ec1198209354440f4278e7db525b2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbf0b4d770e4e2aa2a12499a0fe331248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9e76aefc3a335d60e22498bbd88eb1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d355c4c5737b55c94798a1f403d4ff0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf91941d40efcc6a072b49c476c14a8251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f8050e587735f47d56e97a81ea733252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a183b42971db25ed99e9e54fab8d5e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05ae4aeb01757c8919c248c8066f19254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3569fe6f9917696108698576416307d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1570584b66e090b2cacdb0de12e289e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a6ba57c4aac3574684c2604eab4265257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89e645df50e8557bdd594a0aeb441d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67109bdef935f181634c6b31e3226658259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96ff07902da90f77e6ad3484647ef0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0d4f54623490b3e38afd391643bf0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a4ce7b13c13da15a6eb5c780c84a84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f3318b6373f5429490837a1a2d4d29263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2851690f7490d7fdc8762bcd561f1c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52241dff772e31c724ce61acefed8f0c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72b4c7f5887845f47d29d05b08b5d9266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9af4731f094d185054c835ba79bb6b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b44ff9da3f6e8579dd31456fafefa3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd72eb0f3d1a7284852db1a5aabab269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646399f0864260220b388e3eb5f3f7f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7225e69f51e33b32a0002df0143bf271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8799dc74d4efb926db65845aaeaddd35272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b259b06ad9a123ecf4d464d5ed3bf6b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637306231944f7c976e5cef36ac106bb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7b21fbc3409279e145e17ce6c9cb2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bd46b41df33cb9b1b74326a19d651d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ecefedc4081160d1de1bd3c8ae4a9277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b46a3b8cd1a6cc64d3a579b223a71f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8100b3ec66f0e9f823b6befb9d3e924a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2b22fa377ac14fa78779e8f0567e39280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f81b1f27fda4233eaebee85cc0c2d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f49a8bc4f99bf05cad672043bd5e0d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c19de6f7849093cead71ab72b89a4e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cd9b2ccab0539511ad2541e35af87284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24855e6ac94521baa8fe90c8320f182c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df672e7ca755bc5e781a5c699be35d2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26af41df6f7af9ed436eceb5be5e378e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f168c791c6a9b0e222950ba979199288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768467394331ce5a49c25ab9545f41d0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577b91225fd56d554bc785ec49d4274290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82e2c3302a3ef363927fc45fdebc35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e36949e4704da163e784e97102699f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd05a0d71488780224ea8c39798bf03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea2e7987cfab2948e13d63cf2ce6c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1055e71fb8828e875bd6e3efc88f0b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86bed6e1617a18ca91e2043bc5d76e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df61e4938f27bd077465a4a43d5bdf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f255eb807ba5fd8436616acef167a1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83da24ffd45424d281b14b690eecf0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb144c0f12092e0063bba56954c6ef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49440ad101adcb4e6f991fd1f73306d0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abd5b99f51fc6e1caf1ca2fc8981e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20934d2c8f4af13f67bb410c1747d49303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409b31918181067abe8002dbf27b395a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808700bf73bbe80a031ef3c63818d2ee305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de9d19261a2a15afe89b401b804b82306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98737999bf82253112738954ae0b2a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe397c9b8f149785d9b97eb52352cd8f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0bdbcad631e072964f3085f6889f98309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee9a143d3a042b5b74cacb98efe169310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd237907d808021d3c3f83630c2a34ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbe7d92b5b3729035a64e236c598ecf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bafa3baf25db96e889d8678a82540313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6be8aec2219caa640e467903aeee0a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da5860f1dd786557e0a6544724f428315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f09b43c80cadfe109a18958921762316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2597926285034380b064c720808decf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df0e83c8f99d3683c85e516341e4187318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acca883c7745f006d0b9575b7bcd298319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9016279b90918f173c18bff7baa6b9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99783b29c04864c878fc6fbad3ca91a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c770135479c7dd1a9a560ab2962da7e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78788ea1c5df7d2583cc7c7c08a1c8ef323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3fe6840b4318344fd0ed198b9989e1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4187d346eee85a28dec20591dd1e1c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b70940c216f9fa88c1e747588048701326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea1e1176c4f0fa0c0354af30ec7768327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3968479b698b6e739f8f0c192083bb7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6483e7177890c64589f03da90668dcf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b65ed1d38a7485790b03b49e822e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0a2df8413528034190cc5e53940873331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316e9ed0f4c4a0c78be3c0281bd3211332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fecc4f7de77db1fc3e942facbcc70d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75c70c69cf727063e7aeb7cf267654e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94d7666d16db6e22822d9af8ce5d58335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd24ffac26bbde364fa98e0a38cb96336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679241e7188383fa79d8a0ee7a26604337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d1beb840babfff6ba3eef719676e5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1322f86f5771e67738b5f028702e8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f5e30b08b72f077ff1a3c014e1a4a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d809d655507d872b94f65f62284009341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c385e11f855c158ee1b72aed07993342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe79007e08c023aca09371d5590d2c6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6f29e24e42f8e6d104ed3dc6e0374344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a3d70dc6dbcff41013aa269532d2c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55ff2322bdf8cf3fdd0ad2a82ca41fd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8a08221812b35c1ad8f8a8dc3042f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39100353cd5bd5eff00b21acd974d89348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71087c6d1516ec96b7556b2e968570c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dec9da9be3883192e481e5a6e8c7f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0c4a12896451ede17e2507d6f0d6d8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edffe344cd7f6a8c9136bca2bb288b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50657f02f8893f4349ca1c5c8c5f886353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82762cc0b24b3bb9f195647087a5bee3354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9738901d5626d74deb5f0eaf2794a9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f869f11aa1d8e65e02acb1f07c2ae356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0021bbdd18b25ab81782b9d52bc86e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7e8927cf6ed5736358f1cdbc2d60f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce20ab423206b0d9840c3e715e80c5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0dad6a3eed257ace49f6cf3ff72beb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc421bb6cfdf387f624d4e33725ca78b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda528fcc7782cfeded7e3e190606b33362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92756cd630f06f5ded7579de7209c1fb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2ee76466750ab24b7cd2293322674364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caad6bcd67fcc0d9dbe080042d7d359365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d64080e946cb06a24013da008ac39f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6cd622ec5c1f25c1a4d9c55d38b83367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c658b7d7669ec2c239e5dc8efc79c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6204c2809bfee202387cee33c280c58d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea747a082f83023a71e125fa901ab4cb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35572b7fbb66a261e9b5636e32ca2952371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af780cd5642e41cb5069182b1fd06cf372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca5a570160dc5108ccf36975823088373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184a1bf32916b83429473af921bf7a59374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7f3677f53766929cd2e1be20061b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e22b28ca823458c0b7ab1da03755a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbfcc05a587361696103e51be6dc8b9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73f15cff39e48a1b5fb60c85a6ddefb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06b673bfc2d0d3d731e12080ea3e95b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f1f1c9e82bc3ed6a2ba83348071bf5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c802d4e606987550ad0a929f8127c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ed7b44ac25cc33f52fcfff542d1ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f80f3a7d558d804298a83ef6ca4e9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911bbb76c0e50165b0aa569dd4f2139384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f77a30acfb687ad16ff72d5b841d5b2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c84bcf3c8328b695b682f61d6d6816386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07724c1a427c1fdf249829de03b8be38387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65671a6c6a963f53501087c144279388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa420b99aeb4fc797850a9633fab45f1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043bbfca41516b884f91d394d58e90e2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ba7670014e3c3d413bb04028cc0d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39f661f67a7a9308d96767d04e6202392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaea3a4682aab2f9fc582d5cf89cf07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f37aa72780b3a76a30ec9b0558638394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb73e1630a885ef8b72ebfe75dd464395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db59f9c6deb7873d4217d42c4b2680f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5787635b76050d83ba480e72ffe8a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dd6b7826d1ae8b781b9dc15b6b1d5c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3384784b17dcb9068e8b63d00bd95399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61be5e5e652ea69eb9f57681359bf9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25c3e498fba78930edc11d6789d117401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f386af02dc7f9ddd2352d82f90fcf402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b50a02e4d0b398b7dd5fc14ede5b2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc1d8a95cd5d69f1d5a057aafd04223404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440aebf1c1190113e96860b269e73845405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2dfaa50a41e181a74ce02d5529433406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b6288446e703f91a8678b625120da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023835247ca9aec5f82bc8a053c4e316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4a5022736adad83f86c2c08f1771b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a67a8576aca4494fb1c9dd6c9fffa3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064fbdb351ec6247fc51dda0c0606edb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de0b1f948becdb65ec4e5cdad0edae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772faa71269a5ac0c52f561d9cae5bae413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a999db13f2f8d2020a3e2f8ad3c51414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c185dcf93940f611a45ad8e59e67ef00415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd7ab7f97bab49054846f18ecbd5e9a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3db1f773670ac423087e4fe9237a3ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfee6755c0502211b9c6c94859522486418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a871db03bdc17dd9c617dff88c72be9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ef96dd6718e9428d9c618cefbb53df420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0fb9df06384f53994d33b626d02cee421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72219ec5bd663c6ec30f89fab2ee4f7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833afebce9592ede307eb933f45ba6a7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a99882728add856ea500d07ec15998c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb906ebf9fc1e2a78307be7580a561425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb15604bd205e92cbc39645808889426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8edb4afde23c8081bb135eb1c104c2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac2f0b6789d7319035226001ddb49ff428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeef906dc25ec4d0bdfabab537bd725429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d63d911a82e0c7f64da46d14e56c7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9511d4fa7b7d551b70368e5e1ff3b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1969b8e92424812347112a0ee20c95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1873d798105cf4cd65f6bcbe0ddbf0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835da6b41c4ab0366e37ea90a2a7c9e2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911957c6bd80e0fcba06535cf9a1c38435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d022866d0f8448a83b8d736def9bf3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd03eaf25636b712cb87b9996bbddc43437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f281748470579fe973557dc77e54d9af438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbb3074886593fcdb116bd9e328175c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d000c283c7b164d82f6f262f14acd440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d6959e2a1cf5cadf6d35dbdd5ed45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7d232c306c85e3809955d3299ff234442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84884a719a623d74d7cf0aa43d2d949443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc2ca1880874e8699841106e2250dd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb132d8ce09a2336fcace7d82353ed66445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179036860e9304a5137b593bbc09d7a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95641122c3ee41a91a44bcf7e82d4a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236311e70724d9c16ad667a28a92864d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1357672c5d9ad5017c73fbe3fbb6bb76449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b9f3af3bfc05c0a5a69030837f9633450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace93dc06031c99bfc99f13ca8a1d3a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f66b4bf164617fdbe6421fef0ea679452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97470d56535e6e6b605e1c74fe1f4d75453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afc0a10d45ef24101a00ceda382716454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21057441a815970cf72232ca0235ee455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723ede028557cd69b097b6d6298ebf2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715b262e2ff39089cc1028c09cbaab1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de5ad9f3efd9a0e928d642da8937e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d51ea84939117878cd13a9abf3357459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f5fd768cea364741f4fe4b9feb3c2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fef1425840d2627f5532b4f0eaf959461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2df07fc2e465852681feb10ac5de58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4ba40e3a74a6c47db3e3185233cf71463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10607236524745583f3cbde4da14e8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0ac637d631523bab757976927c908465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6a129ac9a4af33767614273c2f72ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bad191a59347b43a5229288e272bf5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a9b982cab92c12132dc64965be8370468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d379165215b5df164b0912e11a875bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a03333bda8907bcace032739373f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221ee6997d066273672c5c0d4c97c24b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bf92c689793017078ec32f9008214c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2506fe8ef2fe924fe14424aa597eaeef473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082e13d104407ce5f5f65d27c75a9eb2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d4a5c3fd32a925f9e1f5c31743f88475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e23297b184134f4e1c94e9e90f14e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaeda9d7af876fcfec5f65bd823d347477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad16267b50b4143c25b297cd7fcf18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838623dbae5c66559327014ae1c7d5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1868262eeadc84caefb510032461e1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fecc17cf78340539579a5e1f0ed57e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db92350a56578d9bcb18738e1d1a23482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5081aa38b376a065f7062dcb208134483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858ec3c0e3e1ea98d390ea80ffcd176d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf439e2770ccfb1426db354d1e91126485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a57a8a4d34a5fd0345ba85e83fdf77486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ac0a8c8852caf3ab47b622cfe1da2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6955ec8cb110ef60076980bb3a7285488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8954d1a96205f0615898ac581dbc60a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb798c2d4af6183ce7c400a03a13ff72490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bd7ef02460ea53d8561c457997188a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0974a62f482be3b8547c3e2b3b10e20492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f7c12c352fc2bf19eff7e7e9c46c96493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f02d86f63bccd5a38e063974c62cd9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c7e38ee7dfebf60c7c1cbe748eca74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24f7c490904321aed1d7461a7ad3f6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8e56fc2e1fdd3e4f9351a9a1814df3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927a0877dfbc917bef5bc5af972d6f0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834417a3622a9774c94c4c4c9df0536499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9c80062af756d489c4b468f821c2e1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772a07049efc359ea84d15d0022bc1a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3911be7842eeb3fa3e902766843292d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b643a18bc1bcd2b8f8351328b585ff8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62605f91c006ebc4497880ccb5145504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dec6116fc50e3faadb43978e4ab9d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d53d8ae2c505efa7ab11e0acd687ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99673ae1d9f38ced6899d57f3084c8b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f130c440372db1b2a628dccdd3edcb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4c30029337e85e7330c5d20d4437a4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a43f4ffbfd04152ec5d21281c76cbd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093cf0df960fd3874ea4b1eb9e6c879511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1699e13c53a6a54153d61e2065f4175d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fc5f81df5bb95a9b9485b39b0f40a5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e30ab171ff8e40da5f8a903ddcef0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86273366b159bd55d00e71abd28b4203515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681991d487b1b2b4907a8df0923c940b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffacaa8e058c5344e0064e4d91a17ccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67bbac25528c7ed11d909950c611e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d44c4624f17fe724e27a768eaa1fc8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff694f324528b45711879a32d599092c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0678d617a0a9a5c2f241c81370ed91521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ebbb91fccbbb89229a7d47f33653fa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1c28ca88c1de84ca4920c055c1b1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917ce11940fd685beb89f39bc54eb54524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f16f6bb666d4ab85821c7ecbac274e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37944f92e8f6918996ad7f2018290378526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7baf7211fcac4aa3724c648ddeb098a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c79cb5b023c14474bf8915c082ac97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92890dfbb42710515a6d2b09cb6b54da529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba3ad861f1be234b79f46bf4001bff2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fab163d3f5461d0164e8dad283ad3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5849091555798c66acf84f25b5a05b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee4d4af6ddcdf492a19e9c6568705c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02117fc52306b8d28ef29c366f48dfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0b8988ecdc7e9464e0e9867442c9e1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390edb537f516f1a350b47e169d18b98536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2c47692f8524cf3e262ed39f1691e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2238baa34d494f0398212af325d525f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad4b1f6b5b000b2041e8345dc5aff3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c80ee8019802f259a1d2d1dfe55a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47553a1db119adc49b69e0d139b2e5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89690bdc9b1c17818efe4144dc8656a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8bd3db7563932f1c1c47efba1c525543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f45a1693a0d4b3ed96f71c27eaf5c7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8237bc8d30ea68de1e6df596c46c02545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584950529648039b7b8d7ac17f04aa5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d919867b06e2771c5ced66b7a6e85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632992b0902a4c7c54f89784f7f277d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a82938f31115e348b7d923363c12f8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc706ef38f3bcceca122ef05cb8f1164550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9f645b87bf107e8705242f0751ad39551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc201a3ecb2115f641466f7e12fd0c75552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52ba2bd015a7ad722f8cea010abbb4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad1fe2fefbb377a5219e46bd10ac58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0ce9d3d7e68130d4c0fa67ac6f65f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271331306ec357a2404ad40a516cfaa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6faa070d2372b6c92515e0ec33b5e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48175a330df83c7c9e5c438e1de23d0b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a348d2cb4ac024d5e36a3b2b865c59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765350cd0cb71cb94e34004f1cdb2d7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81795ed12f643923c2593fd8359ae4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e998a0c9b0058dc831978b43c568f48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40e470076b645fbd582c831a320a00563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005ed75fb43d42377a55ce978e2fbadc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3e52a8d2c9759862aa05ac047819565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f793ebc6fbc3408af93b32f5a1dba566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0948573af8a3bb7e07b6c5e4fbd0109a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ce32c5898ce3bdfb6b892c3ced5d7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b07daa7d1902e1e6302c67f17a0d19569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d64a8d754d7cc91559fed99cf19c67570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a909a5513ff328556bf6b5e0d331e67571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f56e3bf4f5d485eb4d72d0c3e14c96572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccd60767b8db3330b5ed29f3291b91c573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec5bdc3695de3a8f4c05d82b2617fb8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafb40c2e5a643832aa60ee5f02df351575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0543c4c97173bedec99176d73f611b43576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337feb35c22dbb334b14522c0e6aba2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862551ceb711bb96be6aa86328056abb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b76a8e8ce7020fdf2d76650320e14b1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94862f78c22c9afb0cc4b96f94b5eb74580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5f958e92a5ae8439fa8d988894d12581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b04569e67a5f7dc8218b230f0745ce582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6311d44e298dede192d6e3a89c5b8d50583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d72c5c0a8fcec72ed0e1505eb0daa584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d7cb5942e86546521276104d24658585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9e023f38ab527ccc543ea30d1f935586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ae14ff893f72ff6d60dbd436632fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb79181adf0a11e5f5e86ab52811b68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c587cf64aa16e2afd642c5ba051ef2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69104fdabc69aa9041a94b01dfc4c44590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9240c7045a791309866adc21ada5ed63591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dfa44ec7871ea19467569b00599627592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8825b4136069c983c9637491b1a5f2c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be82c9f8b4ef4b07b116031dcd7fdf7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a0212c3c7e16fc241cf4b6784686595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36535ec0a735528d85546a07dfb4c469596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daabd4c55bfbc6df911096c972bbd1d2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c96ec368ada8e59616353d717dbe08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73f8d22a90cbe9eaad7aa55a742c3f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28f0588f6d7ea596ae0c6487629d55600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287592b2a76b02930eb82a0ec79f264601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616747f189472a62f09c06f03d864d69602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950556a6ce6847d2176104d396e7afe1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4cd19296a6c1472b1f120aebb9db07604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a39ad4d243cd8603170c5a68a91bdd2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbaf8e3ecf4ccd4236f65688413179606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1b5a85caaf67f8cec1a180ba1ecce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e9ff671d1cbaeb5e676109c39c97f8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585217c4095544541358595927732217609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e8ae24cd6f9e75b9d9eaca973dd66610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2867953351af84087534d1d4ae6a719611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d52a749491fe099a68578acfb62c660612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ecc3d10aecde605028dcbcc8fc3572613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d40f72695e29b7e10da8437a305f018614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d1c54376ad1dfcce04a0d69dee6e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adacbf6f3b6512d71496b90a4316c68e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ccf5de03313da043a438d91ab8ce3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9394f3d35abd45366481a18c5d9022618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3afd4334228ae0e75c7ce9b513df4db619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321ec9bab157ac0f623249401d06f60620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c6c549946f5200e9e9236ec9dfd6e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6145baf91ff25a15cad8ec417f7de14622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf71a6b7f952d557b70a566dbf681623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a569fe3c5d06d80e2ad99bd1ec1ad624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a5af4537fdd989dd260fc78e938f7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75abd56d156f7fdc6231c547fd7c02a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9ed4570ca4d07bd0502267c986ac3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698637b91af4d1c0e59d78e96fbcc82628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da958db51001e8c5d0e91954eaf8bcc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d7b582977a7cb07bb87300a8cedcd3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536526ebf02af5bde427b8e6de76c9f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e184aa6b95bc677c5bd900df493864632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1931d29f530e3a70f73af649fa33718633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dda2d59764a9e75d1649fd0028d70e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a46ed3cefdce6e7dcf7cdc00bbd8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69923446afeb8f91bfe21a1a38c81fba636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d781657bc2a5175ca6d31fbc11a21637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3008d2ee91191fb73960c49ac4dfa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267313357511e868195ae80baa1e7e8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0a1d908e241ce2737db5f440c9a35f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d3965f3acdb2901bf824024994d49641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07500241048b8345241a15d05a2e25a8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815637c91a4e5a3cbaca93e0a6bc7c2e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18211eee6d106da923d973145fdbfb77644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c493376464c00cdad977cbe947f69645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d54bedcf6f78f82bc8ac7bda2a21ee646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eedb2ee94c2b9520efd78e2b248f8b7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fdc630064c7b5371715bae468c71f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597574bb3737ace0213a75c958f24554649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552878c3bf8247e8305cddcb05d90486650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f0d47be9e78d14e831c99903fb77f3651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd10ee8549f478ca74767e6d8238a7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc51f4d9bb1d233f7e54a70aaf735a36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca57ba1e7476afc0ee9e77db7a806ec654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9559c27c96e847bb7f8ceddcda76f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2632c3f37fcb613fe32b56b4eeb3fff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dfb90e93b4f39e063967a03168b82e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426d9eb14aa7973c61192137d0a49a9b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f41f07821f47fb6df032ac453bd5c05659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747e09ad60b34263d9d75564db2d839660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900c7368fdbedf3a1c18e3ea468959e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3f2d513bf39496920f0f66a06b307662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c603d96a592539c31822bdf0724a0f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4d3c4b1bc50f1fe299960b00c7e1ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f244c5201d7e8c57a7a701f2ffcd3cc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b691babf6bee19c7a11589fee3695b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a4c80554eae4423393796438547d42667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519e59dab01dcbb1c4dbfeda8d2f9994668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10339aedb2096f42cefcb2caba4a9b24669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e663aa2d3292f24da88b3e40830a00670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4729bf0c21040fbdf9fa0e7c0745fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8845e2e5a83ea3933a264b24b790d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a98d2fcabb0233e35a3997d0390a5d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c8ea75e110146c02cbea5145dee91674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2931569ee4fd79139e250864cf44d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d07950679c5e30c1ae75149b43c3d7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de5c21c8103f7fa2dcf449201313b98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8087e5f08f555a576eeeb5e69cc82245678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554d48cf926f9a9ca49e3bd152d15ea7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0794c491ab6bcc28610896de5af1add7680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>