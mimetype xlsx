--- v0 (2026-08-24)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1063">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1732,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1807,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2020,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2323,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2431,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2503,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2728,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2863,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3133,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3256,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45336c7c902682b4545b27e3a656916e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e7ea6cc610cd889b3d8b26c8b83052.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49037690372df36913b6386257a4d5b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0be1bd3934540b9b27987ebbbb413f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0f9883d9ddbf2d68d73ac26320279e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b243f8af29de1b4a6e29f9f3c450d266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac642210201b1a67b57eadfdee81eb67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b55fd65907c1108fcff6b529ee2f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3783b161dfaa5bf0b39d37576b592f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3220cebbf32c4fcca07952d3acdd7ebc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cc7f09de7930e4a4bfaa477685dd3411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65b0257812d6ee4d60381a0e53fbd0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f5018a9cf2dee98301b62d460019313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba09349928c3e53e969c8f2e8a38939814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6812345ed8d03f988c44840bc8956015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cedb66004bed0a9091277203ebf20b416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080daa024034f8a2e543abfafcb49e0b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe0e5a5e76f7dd151924924607255f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e10b134e1fd21fd20bfc67394505519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a883274c5aa3bf6ee9b69b15d3f971e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6210016dd7f67ed6743d254b299640b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9095c3304481942528023e88c53d21222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ac8d620c1501c91d6a86875c3e007323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464f8a735521c9a232d5eb724683b0f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9bc0cd9b0196de36129674bacdc3cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acddf4a9217e66b00609ea3843e4bcf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46280ef416641aa9f29fccebadc89d9b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb97bb518efab19908d3be6c9b20d8d528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fba99a9c7a288cd17b88ae364c8605629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599abf2e64bc4ba072fa3a6b6709d44830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3a6658bb9548ad3471b8e61c7620031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6e83fce3df63c9fec41fd7684881332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469131017a832eca8d374a12c099d1a133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e498e2d5a52b2bc7de1d12f964f4220334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7b525ccf9604691e0163b6469c4bdf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036bf0b550b8d4e70c9a8815f877e0136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89363b24ba0682a312e542e2ad7257e237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0d020d4fb5ed81108ac6b5687c15c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5c775b70043147442fa5eff013a039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61085b29f11a3b8511862e7c57311ac140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500d9bb760a3ddbfd48e25a2b9562c7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a7316898fc62462404fc94bf53c4a742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446b948d904f6f38ad224c84473662343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f470bd015bb5be2c2df5f087446167844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a83a41d871d26c615892b8f3e68f5a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d81fc79d3463e7c016e6a27e841d1046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea42714fe759ea5eefa05efef8cd6447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbcb433871d5cf65412628dfb69eeea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c2872316cb77477c39eb52b6af0f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c6afe9b377189999a62387e8ec1df50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d76b14f95949dbdc6f986adf7def7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fb56c96f57e06f22996af42157fcd852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5503fd91645d8e85fc2fe1dad349dbe753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055600b878033aac968356a669c2e92054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83607523bda9fd833af2c0b87ab04d0d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d232609b9a6355de781381178b7f23656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd594a0e052fc44545437cd676e41dec57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65309fe0531d41bad77c7dca2695d1e358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29609673352368118ddff0c1da30ab1b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd00da543de24bd58c456fc0c6c69760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e069935794ed52682d520d6ba47cbfd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a685e52c2a75d3d63fab4c7d9280be962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be2e205dcbf829e2406dad5691447d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c46453d8d48d7fcade9ba78aa3652064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebd71dbb3a6478642744ce25dd1b3265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9b172783f52c6bd49b57bc9dcac77f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1ec92044d55535a50e8ea21f5fc99d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7360bd10d0cbbce9f71dcde771ae68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2507c8ccfa97bc3266d6a981b9886d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791aed794fa13fac9db1f39a0a05cb9270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f113a437a0fdb6927c2464b2e414cd771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a4f205ec29966c383882376220fb072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f32d7c7483afeb0ecbb85a54c9f0fc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6567e8cdbc5f8b2a95286cdd08e85a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901900ae7f796b9c94d2f8ab2b2f036d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbbec6bed9e49ff890bb0b5ef34170776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d31b0bd5325b371e9c07298c653c5977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5271af9194acd74b733000d3e7128a5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4844c10eb3c4f70e6abd68be3c56346d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d66f322d1d02c2db052c5320081e780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4816aa16023203b8489613210366e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18e196ba5fe849ecb83cfe2fe085df382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24db4b3938d9008fe6859d7e7714e8ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea888995b1c34c7ef2bc46a13294c1fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646888bb6ac4685f33471c26780280f885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530194b0100dc109941858d225898ca586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa175e10d138f9b6d5b747ae29134987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668a23391e5294228223cf448a1293288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfedb178b04f70a495c50f3501b5d70389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869bfd12c7626376d16716fe987f75090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82cc59eaeb64e4ddf7774823d2bfa3491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c891afb76be06ba3041a65598f1f8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0164494243a6cdb221f295b3f30eeb0693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06abefd91680f7d83c35b415a285d35d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c18a9792fbe5c44bc3f3b748e1ac795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb5ce329b572fd428556c2b87caf97696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6a17d38087f57de47c072dcc17e3697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16b49737b2ad73b80c1e1e35f32cb298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750257b2d33491d322324c0e2a35a6799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e7fd613e39473cee6a51bc86dcec12100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03df787a8bacec93b48e0f27a2eb48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb63b5aae8e80ad3a08f212064a55c5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80335a283ce4681f59c4e91f628d4ab6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900cb7c3ecfacc32f369104d79cb7b7b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8a7f1ca0473d71441900d307d7ed47105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811792612255cf38a950f0a275717624106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f6511f6bc4020637ec647740b0b6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420522139c54aef3ea3383445923b5af108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213faeb06e8e4e0cf4e42bd24039fb51109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0a45a56ccf3cf5e5430d79209a28e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a02879d90f7c85ec354a8b35b641ac111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566914de4b5e1d0281d2ced4478ea970112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1a771856cd24bf80eb1108a81e79c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e920b2a75af99bc3069235fbef889a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559956b4442ebb48ddf9d54bc2ba999c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e86ea56042f1f31e1e7479eb44c11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b67ef5a391b6f09fadefb5168aa53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a224dd86fe6fbd19a71f6c5d125e15e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c836f00f76901e8407ce24bd4b8d15d9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507c87e16068078e6fe22df82ea4d9a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e68fa8e725fdc329a5bccdf0e166b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7531212f2483865c0e3b684d2f37b9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ebcc5a0abcc2fe70b55e687c5feee8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8187456dca4824ab36245129e34f8311124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd56d82584bb6f7c07e1111b304102a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef14f46ca4278464d79877425f2866d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b3ade8645ba34a568d0cbfada06d6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a06d9da6b5f2fc4b15f1c42cc66fd128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912b79ea67fbbb0ac6aa20d3d5300363129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee26a7b9ad7a7a276a901e1b852e58f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d682a4e36a0c27c488c7f07d130d748131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5331e08e5c40933d8e6b61a15208d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678632d4bb64c4a1d64a8cda34f69028133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c3bb7bfc1a725dcc274cb47e30d82134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde17fbd41d3e211a10440ae4bb3634135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32216b9e908aaca4538d6f3a65c08be136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4dfa5ed1f07cccb2f7dba985092a4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e8e63cc2480bc9be45cb7edc8b143a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809ada1d49d5fe36bd799fb2db5fa1f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ded0e74e600fdc49d7e3d8ad5578b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d4e42c63066ef9025f66a4d936e13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1bff0bbf979163eff93318b215afa7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044c9efbca18b155a2dcc963e6cb76ed143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16193f13f37f3da38ee4325df8fd9d8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1b3186c88c0d278f2508c36849ae04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e2abb0154ac849b7f278fc2bd736146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d926aa2c746612de0d385a3bab819147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800939e5849f6d13aa7b94a81b6d252f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08808ab68f8e3f32fec1685545f96289149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f0a491eab5ef15cc6bdeaf76e24286150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c83d18e22d22cfd5843a19728651325151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a64ee8954beb8fc24ed6830d5200096152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0a32753daf2ca98c3d447da9107ba153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb80a116a9788f94618f5261967cfc0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b35bb5f67572ed9bf33ee880b7387f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b489382c21ffe988112e170bc3865156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd32a12a6f50bb9c1d5ff7885d0a1576157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85157a11b8c84b5930893970fdade8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1356d0ea977190d43ab943abab4c3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff37624ba2442ad108d7792d2faea1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be43a121b982843acd9d8ba427cd5867161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b398957b3ff05e1d585c05673a546e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154fc5d0485d781f64fcf3c03233291163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce409a28b89dea705904228dc41032164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4bc3d735ba16dd1d15fd864872042c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0443ac3a73a84ed691451ee57ce009e5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31da24639128f2b0613e8071851777167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc128374cae4f0ba4efb2e468a659f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22af173a2a512f869ae482e83341f78169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3377c01db16025100bb5a2639e9bc2cf170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4ca68f27c7636029a408a147ed772171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec0b4d436282b7cded336d539c9428172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32f1a65bdb09a933027b63e07d5e48b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6f1928fb5254063a2b03184e676f6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e3b058c295b9028efa106976c5da4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd12ae4cbda3cf976d42cf6b13ccbf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c7b714685f3fbea1ed92f60d575561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1facb109a4f506c9ac7eadad1bef78178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f02745384e50bf4f7d6a02b46821b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc941b3e859c3eb4c0d8bb8260cf0c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315f01f499d623b7c9866f87e36cb2f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8582b20d925298c976957bb85f8b0dc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4c77edc72405ee50d25a129d1ba95183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedb215112dd918242a141981451f25184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a5a23daa631c09f59b4c3c4163b374185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a96736bc5f3d1cc097348cea7bbb87186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737866b668f8e43855790faf16823d0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b39448b2fea98397716fc21f46f55f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e9b8585af56949db06795232ea397a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d0b4dc3b589400959676c592e1ee0d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8adbeb30334f22043808afda811c549191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350d9457b98afedd4b6a389c6de7983192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53410ad9fe7bf8a8ca8c7f149d6b98db193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec4eccccc54d9a9c54bdba7b251a8a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f802aaa68a9957c5092b3fe409a7fe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd2489aefc1d4cfe750588b2eb57c79196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e74f58254345f87ba4b7d72558f92f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de50cfbce628fb081971e766fc8f7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2a2b1cf14653210cdba3993855db6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b867f4179af966a4d8d79a29293f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5f7397c745161e9126780a6f74a18201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b531e93e51512f7e280bb5829e1c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad93e7d4404aa23de896c744764ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da4b5d0c62d50fe2a8cbf6b083d9642204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaaa6f0dd6ad29b0f62b69bcd73911d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c952a0de518293aeb692aebf10fba68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2919aeb7e4f5d4d3ed750284f61c79207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed0ea3b920d06f9ae3bacd06407e8d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a463fb5e2276d7d70361fc0541735209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189523acf68bb8656b777d1268b163c5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ba84136dddf70597af8db2534caa9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6dcb88de4ebe631872a8c802435409212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde25056681b4e411ca569ddbd4b7f1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a615aaa4586d96b6a67c6833943e3b0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8727267acac3d387302b5b3f12a32ede215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a398da74d00cc1f28baa9e050a8b4dbb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0958b38ab6374c415a415e7a53e5e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ca33e3b18d00c743477883b92af88f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf5d163467fed57ea637373355dd03c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baf069ba40f7ec604be402988503b8220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db86a36ac6b92c5a3bf5141cf33a037221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61c96dfd34d3d86e773166ffcf47da222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f1c449a25bb043af5d1b3d223d0c7a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be25a3ae13539e604d4b18130026bf2224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9eab48cc9f654cb96f67fff9b6c0a5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a59e1ea5004fd3d05623d6820feb7d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543c5e502adda71731fc77184c0472227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ea05ce824401e8d6f3ac9ab1d9f5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c650d29fab1a4d7c252c25e03b291229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51be3d6bc3de82184b1e4fd301386553230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce604d55c8719edb14f235c70253d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367a7f26ba230ff1e2518cb507458ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc131dd02ddae350ffd058d7ede0831233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9efdf314efaf3bad58f01424778bf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fb086470f7531171620a605a216f75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89922bda53ab3bda0799df49ebfd0df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6badfe90bf98d27bc8f99fd0c686e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33878abcacc7fe2d0df833e29bde9637238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4315ed3da63d78916e4a48723bbcabe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187554719b79e9f9f2a7006fd01ae936240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd594cb392f3180724163e38fb2dd47b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474f7d1c3c3f7e0cb25f27e73ea18e21242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887cf95b3b52738ee850318e519842c1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f603e9ab09bbf5412b2718af431705244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8dd0e88b1f388fdd879e006e3d1d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb7da866ed40e654f3f0e3b198de6ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106a11aaf31bb48c5428b0faabf87d0e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc02957ea354b8478ca9f656cdfe33e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f755037aa1a2b5e828c4049e865394c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2209334506e6c7e74165f6ec1e31c42a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adc2a30f07f63841f11275ad8a7f5de251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b70d7646f897c808623a4d35da5f41252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54839117e524adec9c1fb4ebb757be253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642342245d308fd5f964efe65faa028254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aab111211629e8d8548b5cce34a2ef255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2282979c55f6b0f42cab517a88b750a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5647d5c42507986ef0088115481cd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7156499b3996d4a5dcefe7c8df34d668258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625284586c3234571176ffa39a581b4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f15ff60a70772031fe1cdb5ac614f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b45f9b02312bfdd2f987132783711e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07624caf8638aefc20af4752932978d5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995005a98db248b0725ec8df8e6548d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b263bd765c0aee25bd3f45ebcb7eafc2264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd7fbc5a4feef50d204fc125bd32f7265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ae48838666849cf82fe45ecc8bd545266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd6fe22dbcc18c8d8b40ec101c49f3e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35011287a25971b3d7e2367e55afe286268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bc347a98cf686c4c17546891b8d98269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290ae446cddf99cb9d5fed935bfbdf8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8134b6f6e2ebc9c8d4afc016d64e2d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b407d4186e35a24ee7a179f7bff776272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12afd91fd86c72e0b57fc56cb984f024273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4604e6acfd4aaf5c98e537a7d35cde57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56b789e5c95b33ad14722a0be49f5d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1fc5ad518f4c22dcd5689d9c167903276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe7488ee2dd4fc42fc5da36b219a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc8b9e79dd5cb0a8c77ed7a3abcdc6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f81f8e0dbbad0b9c6ff0c692f800d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068466cddbddbc7236a0db109529f0c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d75f51b34ab2c535b8059d2c5aa3612281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3629795a687bff4a4b6362058ec997282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2faf2e10dbbc853f87f9bdb0ac2157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a4addb0332bc50294810a65c779df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8117b55a3f73da57d549c865885e5064285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5c4b76a95473f9662eb481b9aff3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784399c72a33a039ca0daa9fe1eda25287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142c76d9299f1340481a0513ecbca0e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e851eef26dbe65439bf615f04723f51289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cf0b850d718c0410028c036d1523f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba47d8788324ec4ad82ed9487010dca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f2fa43b3169d260e688fd8c4039a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b8e63f4616e97c453769af2ef7e192293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027f343733c57bfd23c6e091f91b686294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762532477647ff40a20feec5d0e382b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfbd960cca1f5952af35ba22252a34296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14840203b8507be179f6949c9fa51d05297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796feb2ec7235076c677baf91577b4c3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8053e60987e39b9bfc95953b7128220b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed1154e7dc11dc0d6bd62c7ae150cfd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c983aa269fb88f137092c4c4f2277301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9299384e8e4905f134eba8fcbde3c1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed941e7747bd58f71a83079857220d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728c297f02e42629862154c66845250304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7967646dde6d5da2ec9cc536bf38e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e889320e8cee2276849858370d19385306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d15e795f7e07e0e4a6568fbee0396f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32047336ccf5609468218759b5834531308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7669480babac2d5db196e82d9f947309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5944ec836ed219f2d11ffd9dcbb9a15310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a064fefa4491d612383f3e2702fca8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06acc6d28d403c661c1bbde60c4709312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee1cbad6393a6973eaef1b6c3f370e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b178cf50773802f74ca00479a6d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b637b5465be25d3dcaccf135cbfce93315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf2db63a84fc4306d54c51ff31b8fd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa918ff9f7f6b83d3039a584ef18df317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a79ba8edf4d97d29ea37ab4583834e2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa667c8c46638bfe1226fa05babb812319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b518a954cc62e3b2021b853e1e36fa4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c035c9b7832abf055ed9e103e6a1180321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec109b2d1ade6ce80df645c274987d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbdc4d7482d9e2e83e1f5dbd6e15daf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f464be1dfb847cbf6415463d98a09ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca8e9e63a41fbef4cc6c5498a533f6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23a31fdd1484aaf0102775c4b4771dd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91d057be8b4bb39b23c25f23df15fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81480b76909e1a329036b3966d5cfb94328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39293f91fab571e30198621ca2deecd2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961f36f97cbabd64f098d052ab8afc6d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c02215cb044f1c393bd322624a2ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d30fc97726a323c5bb665eababc4ae332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61b0c6267a261704d3265399eb4b9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ab5014764567182def3e89f453598334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89865a4bf70f19c37ef30fecd66f14335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62d44645885047336a9bafe1d1fbf0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd16d5c8d42946585d1587ccac338b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb700fe0e27729813893a2d0117d7778338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fba3300600b960134bba6981514360339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efcf2fd03b0cf7c27c6ca1b8834c1b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844250efa8a646f8a9f4a0733f8833e5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce215ba907fa7da22f33e9a07b4dc36342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619d886d08b27047c59c2cd207f4b92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ad871b3b019c81d59b52e984e3af8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b0f9678ecf7a6a28e13d0c6931c093345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ce43f972d791c4e59be7fc3da6f09346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e59abf433d6413d84a1de9e906ba2a8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c032635f4dd8bb18d3d5a9874f7d453348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfd35b04a547caad89d0d9a5428028349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5999f208ca2980b51171545c55fc3f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12d2fc4470794ace7af318a05e5e614351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9319b36bbd7a9f25e38c39f3efeaf5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34683498d7e923c3018fd2f1ea5707353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1f0bf3d75731e283bd1733f78ae4b9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb75604a70394503858e57c8131857355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a4aa4bb207a984261d45bc62a497fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84bbfa54ff8b26e770621e481ca03f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418bb0e333c0dad48e4f628f3f77a5c5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ec3765ee3f54bd9a5031736c548b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379eaf311efddc19a14b29b9c8ca6a7b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdee5777afea64dffbc04bf4e24d89dd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4c58bd8687c7adff0a1812d20ea0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebabb0f4891a667802a38a0dc501a74363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8421391087492aa9e63bd4df0c840364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4635ba88c5259f11400fb2867c2e85365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402872ca65d4a2cacd3289685eef687366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4229e7b0e1953c4f46d4db15a14b13e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebecb25f5a45760f9e434e66dd70d7cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607618419d8e0e2715d13a7ce642281369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c0b03df0259d544925e7101d80829370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cc9a0d651bab7c91b1ac0acb790df371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521154c4f400278c0a6dca5b8140e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a304c6af60efc4666b260fe3bf4104373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ca613f3c3dcb8c434b2d347cff125374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ab7a2b78f0dde94fb507bb1adb945375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9756b2d58f6c7f84d3fc042b98707a7f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b7934eba730990789bfd5a9722f8f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcef60fb91e9f3f152b62d3777bcdf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9970334b26c747791feea9f1c1b42d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a6e3bd5a6c0e6f0c66ad21966eab380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18617caab3ef56be169ff23d638142381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249f85ac8088bb2cd220ce866551c25382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0f62adf83adc3ddc3dd95163ddec4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92e5171b7731abebe7989c6ea7bc2cc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac14e375313595a6ba958627cac7a4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ba5ebbe72c4a4b482568722246b53386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d53beb3cf43d36970e03603ea9c39387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bbd5c4413432fbba0d7593ba114c25388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9099037599dbbcf66e8e96c73b38486b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31e6d32256e83ed0a49e00210ee3d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f36b500ff415e14d2318cff0e3add9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e457d97809f4c129367aaf31e5185392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d372ba6236dca09bc227ff4ace8dc33393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09401bb84daa5948c4aade2b2e15b4ec394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd983943e0086aaff241c1aa639a974395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8164725e6fd220603f50c6b6087a26396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e77ec5909ba31e213df41294e4422397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae28b06a61184d02abf655bdd066f01b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f9e501293366d120649958545683a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c57528373c3889312598fa25cb8bb9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378189537f9d37fa5b4f88d60d5dbe68401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e61a4a9edf746c22a782232674c91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd780f63aa306cfd3f43ea9bde7e99403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97f112b871f7c270a97774240127b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba465d3a5c60dba53e88736876c502405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d232a069ebab2bffb46d75f8598d17406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74cb807b83634ecaf4ca5f78c6903b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb7d1c95610572443ceea0d9c7f6a0d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62212bb47309fb718aad89d64db75e9e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba323e45ee420a4e3ed8a5148769e0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873db124089ab735cd26e87c5bd998cb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412cd67f15f2256b3c33910df65b0aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df6b18239eeb5e8ee8ee9b76c329b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78efc23de3e090461ada583654f6ef04414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1a8007e51e08ce6a7ab99e30857061415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f4e660eab8a1e23570480ef01ef0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68e74ddc97330fc5eb50e5a266bd5ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e10b31bb43abc49233454d7ef956f9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b068b1349db7167d0e126e46010f56c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7563a14400b0afac03d2b07eae861420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0a506380f6d063dc0bc94bbc471197421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268dbf500203346a010f2c24067535d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c767fd1ace56fdbf307b7efa656a20423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bffd36596698957deafad131379d0c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0222d2ce815b66c778dde774a57f3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476be1d7cd58ae46117579c2b82e5bd2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e999eef17109dbb3a6624cd1e8c00427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8264f5cf54348c85371580f68589f77428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d2a6698d560206f368d5f3813e8642429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b1648f9105e3e8d7b3749448e93d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11337c1513f6feaadaf013bc8c3dd7c1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a5699f3f3fcff8eb0af7933336d59432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8613fc3e137b5ef82680717b79662997433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c8b12ea1c1b3a11233d4759da0456434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21422bc19c4e1500428f50279a7c8c5e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7d8a9133a4d2f0dd71b00c1fcaafa436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3925902031d2e55d3dfe35f39b6b83437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b1f47896c044db36af50b5a92dc3ce438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debe28224978d17f205187cf82e72413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85158301ce22f11350e9f099457a15e2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2109077c8f260f10009bc3b1648b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39cb7767d67d5bfb2f32c5d57a5b952442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72b2a37764c99819f71dcb808f46fb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c4db7f65c5abf21cd25da76270318444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722c0289cd195a9c2823ffe7d50c69e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d23d4166b754c8c88f0da4fe804069446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a705bf88784d47785ce4bacaae02efe6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1a2e0a9e81203820b466aa3b83bd8e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59060486c0b9ab2ea9d4d22c79c8ecf4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f79aab2fa1c73264d6d93a7c87c978450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be00d88ba9fbb853bcb667185db170f0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eab9b1991fea654115cc6044b00510452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9446323b283652fb00cc6a41427e14a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e29609e7b5bbdba13415c98a952ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee29916eb33b83f895dbce8b6cad0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691ee88d7d6af7abad3a390be0a7886456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687326123adfcadcd030a7babbecd3d9457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f531916366a6ea5473e4f3cb0dacfc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b7cf861d082fb9b7bbe522db444e03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c492bef7f78e2519f72b399eec427541460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77c8f35c9992bf2e137c089ccfdf13461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c59913b4e607e953e613e64452c612c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b89bb7c383b2412c3eb23e3ab38630463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4a30b6a11dccc0eed448dbd642a8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0d1370298200f3f2e710f18ad7525465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ccb3a6969e03f3673631c2745f8f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a595bba92227bd8878e0d6c9663a1e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1ada4f8921a619fa775bd4a8a0039468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3bdc0090fad93f430cd1e5af6f8923469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a885e76ee550dc4c925be772932e5b5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caec3d0eacb56ad6688c404520d8750471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050293fef09512fe72eda61059862b4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b8c98f3466441fd42cda321fde52ec473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3deb0a4e512cf8220a21157519a75474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58c1407cb92734bf485f1026ffd1b0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f437ac31f800a2fdd2ae3c119ac7fb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a4a74907211d7b989ed2e4e005c4c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e641dd0e8aa01b554a41442ff1b52b4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7814c622e8ef55a9d4aecad42f9a88a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c6a79f2188ef08f7f96ceea39124f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f6686a1b3f3fc3d4e34192f366d9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715be34c676576606899c4940e2da8c0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8e4e0cd48cf90a2b644d5fb25e4af483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117197bcc8db82daa2b04381614bd1da484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5faed4d00aacb419007566739748161485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe8db052cf1c915f53a8615c34b950486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f70f534502a4f05ef4e1442859c204d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ed9db626245231ae8a0750922ef49488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bab22f4956f67ac2a2542b9871a069489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2ff864a20c4019f0e0b541e11de0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3693555a2c9c1b35d298af76109581491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb9a1bb42cf8b7793d2c75c5f030e70492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76d205b6e6601fc145a0477651e0b6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a52aec22a454de0615a3d19ab7f076c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce431863294d137c9339735769c7174495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aaee2a8a0ae0851f1269f558e1137496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd82a8711baab123d1cc3056f1c6c90497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2310307f0c9beac83502ddee1d521498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1fcc19bb1cd2a3009e8be399c3ac6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c830d54c95725751197cb4b5aa2f275a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0beb7ea7552e4671b11ead7c9719ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b839d734a413cbe7eda74c9fd81913502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91703a3d3270fd05c354fa00bd55a72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565655722c8ca5dd03a421cc04fd8678504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439097947886e4a00711c33c8c7e3318505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb5f3e53554f5b32f1cb6f84f804c6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61b1b465e77446b9e5407c71b1e6723507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3121a4e09c26afb0acf3b1f25ca92508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca47db8212f5b0f6ea51faadd8af82509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38dd0bed05aae126a4719a79208b3dd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc598b1a4eb15357145c2806d37db0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdbe42cb32dd5a7f658dcf0b8562453512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3dcd02fb461252e993454300515b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675abcff90f3b2f59bfa78db3e8dad82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a614963cacd770c638f83346c42a677515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc647e4b8b02b7075a2bdeb053e39b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e1a3c623b180cd512c27cecd353363517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ab430c1b5c6894742b272f267a67e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeb9a0861f53440d098d2784b7794f0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c79e6e0ac64e4fc4befb2fed36f94520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4d7fa126959af8109df74805bd396f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb643f78a1315d29541cf3ec5d1f55b7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ef0ab7b6dea4090cefd532c18f385523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed69880c5dd9486b2905083100c085524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de47169397c0e749671c9b5cd3ff5403525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceed6efcaf2d9a82949cc471fdd45bad526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a71664cccb8d598f74ed2cb0b54268527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037b61e475ae2475ffdcb8ff1c859cc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9a60a8b8284951240beaf22dcc040529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a936b402c0f4b57182be68beece657530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdac694b912b08f8e5ff758a1792969531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47473c4a23a7da8730c6c6b322ed38e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915683b9559d028405c5e49fa35e4a3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c806664ed1064983d88088c50afe6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebad7e0e73130f157d72192b926cc1a7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78b9cdc436509b2f9d21487415ac092536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09139054c4df213b4820d619398c7727537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5813d30d1217b72c74f152075862d8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d980e0b2ce81b8be85f2b10c9cdbced6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919e7219e7ed42644066699036bc7db540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d8a642f389b237f70d27c79e37710541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5192093f5def502dc2a7b7e2c712e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e876fea028d1c83279778d181c85a0f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0750461270d823c37102646ee7b715f9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351f1d8ca0ed38631b63f8df0c4b1677545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ec1d56cc2811601b643c25516c0af546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd54389a4426f88a7fc3a192a380c3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273e827eae3434d0bf072d220579ddb548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827ef74f586e585303d551d170014e4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dea603e7c3e28948c21737c90991d1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496b8728f071bb081225f734a3dad2f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa178d0914b571f8bcd3cfbc3ae7fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c397be5d7f4e7871600d0fe031a6317553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab7adc5e727611c318d194674eb70ec554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e9d118c9890b311e135fb0d19d440555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72884954359e40bc575d3164fcd7f2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4630a2f1bbb3ff0de67c4f445382557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a602832ac0e76ea4f9101bc19808673558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61c5e3eaa8077ddfa6d4da10a104b59559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceca6e0a186f1d9756982fe603693e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4bedf83677e119cb9fb1a039c06e8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27c3429bca763dd3a5ee65cc004ef5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcd5a900e47a739fac5ac99c52bc318563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592cf91464292e5fc6785ffb52f08b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d55c4a34f63980e37904c1a8f2f1d5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e33ed95fc598cdd48b7c1a43bdc9b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5512739f44981028def3475134ae47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0255bb6c6dd89e14f79b91622f7af9de568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a4c0cab4aeab2e9ff0fbdcfb0e4b97569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e6957ca04150de0b021e6aa95c320570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02ae5cbfdd6cd78e758f09524421fc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab7364f6c9b180930be5e62c2f70bb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5511c63166e933372c5b5c51d29bdbe8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd249e36e59b9e2b53db353adc992c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba105a54834565b7da91071ba3bd24da575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799069a1b935fba32a54a0b360c7f85b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e5c85ae850df4cc92589b5ffd78dc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d046ed5c81888e2bf3cdfdd3d1e03c9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919469c1a9dd748af66894e80f5b20f7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d55adb873da44b72f48e0906cdb9180580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be140f622f6c4f8b4c0645e780d90e1f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe33afa85554f8788b48342200c16a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a502906aeb7ded93f4b576ad3fc218583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd7723b7e9f42bdba550a30c1bfd486584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a1a3b0c8cd373e666cc7ee0ec4ec7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fc1f4678f5903bb90a825c15f04e96586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c91ba970e727074ca7782d3954daf5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b36b166d93eb581d909a3eb0ce9e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2696acbbe8d7d910ae346da3d8a3542589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393e2f5083f718936ea6338d8801b9c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd36acb96340ea89631b6a15be82aab6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be871f6dbda9eb3938bf91a9f718f1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279a30341b2d8bc97c2c5be522a838c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9271940fb6bc9d8f9794e1007717c5ee594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6fa5d7e1db0083f38eac4b4b7ba35d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be25804235977511a8f0a9a8ff159a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee531f2704d61951fb04a47e7557a6d4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2bda55669cc62f2fb67b401bc7635598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655a96966fe1d102967b2c61eb87b32599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef015c6ffa30554490665b5728536936600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa2f93ed8f96256252f226c9058c11601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569f6270afa5405bc4084e0670cb5ea602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef95eea5645a2d01f75ad375c3d263b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c034b326f6f28a3d6e1f259aed4916604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7284a2ed5f94cfa50ce5ff537a89b520605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516068c2c39d5cd9d090c6f741f87fdb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d761662b8ef894fbdde9f4e4aed53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee737b8944f262194eaebd487f96281608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ce598a330b941339ca173ee87b7a3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67895e55c31e958e672ffed9cff3ec610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62539c5b619b48af44e18ae080604b45611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2e2481ba011b687d8eb526ae153ec612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38b06eb5959e0a46d936758e9a9ba96613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc3809828d45e536ebc1f7d99617de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e4ef9359cc1f8b11434ac37be9f1b615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3abdcbe593421f9d9545a48c00bcd616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169930473b0c24e5323009cb1395996617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718ddd4548d942b56d151f001b483a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc0b16d00e83ad17f854a7a0ab97f9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389f3ccc7fe9bdec56ab83e31f906482620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5af1e3ee4386d4f4c6472ba22216411621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180c39007be282df6ea4c20a2c41c53622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48ac699194cd2a6fb9edec54669df5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d109b88eec9d8953c74fbeeb076958b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464279c9a651a3c63e2b597cc5460954625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bb32cb14e71442f483fcb72d2d4e54626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d2a8a64e2f8b9536fc2e29a70a5573627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7df8f8be847c8202c57b1f7fff01b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc426e59913766e706d6ed995ed0ae02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdd1f9876a3a870d7347c850e30bac1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6b6b60e11de6c6dc33160e6f8345b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2869e1238894e6603595151109930f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f73dfabfea508648aa0f1e85c8111d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb25bc0b76b8b39893b76016cd0e418634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4704cb75754cfea29fbfe3040eb6d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5132d54c507060ec3fb827589b9fddc0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed616cf6518f0e1e5150dd15d230ac6b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff19c944baf16b465db9df18d71e390f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5ea0b5a60b613d50d2c321012e92c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d2aa4327851f6c7a409e34a5e22e8a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0184fad7772ec125d105f1766831c8d8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d02ebc9dfee792bc0a0b12576bbc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437ca749f7e4bbe90b02d2e16f9e913643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb841188cfb52389025839cc634dd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb4d786c97a718cc6dc0f9f8ea61035645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1510747f86c7a8f4afd6b3b311e92c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0085d4c0a588271793ded9b2d8c4e1be647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d9b801b37bb0ee201847dae57c282648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ec3b3c7437a797958156597847a8f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffabb96ab8796a1da764aeea48b3cbba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4106a2035f267245e7134af4deb701651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2176c6542dc176a834fefeec77d0a2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c9735adcfcd4ee701d00b003ad17cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257ef5037f47edf5954ac8c4a800faa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f487ce0722dc4cc223b91b7c866bec1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6ee42ad5a5ff946d0e080d509ba2e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9fc8cbce03e81350f579f5b7c2babc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07cb03620105506b382c7dbe6a7a56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56297eef47dbe32d992de082c7fa9d66659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc47a1b5b5e3012878d2bda0fe45ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bcf7c764c19634315146eb4aede2b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32dd81b00808a268a407d9342695372662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9063d38fd7da837b03e60b71aed3b9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca76f48bab732dec7148baf3c9306d9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a811526d246914ed89316aba86986f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043b893c511c039ac83ab86d3d034f2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b68be4e436adcb794511673e73067667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00a505ef1ceebd988b9c5200a2c324668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7bb467cbc67f3ba938b1da9343a80669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a4e96a399aeae4219f65650c50a841670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da160d53af0e1de437192a5772679e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c412f33a8a4e999b04c25e4b1c90a71672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b264b7452a0c86fdd232cf9404b64b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc783bbcbe7fece421a965194f9dd27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98513e52124f9862ab72a5f2d25638b0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b24571028e36443cd9bb15aa062530676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826ce4ba57608b43e7f71c5806b9989677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a468594fcd1dfa6c597bda479955bf3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fa98326460225b450a9a0c18a61bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9725d53500c35399553d324e79304b26680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a601269448db46030e65de224a3ef9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b478f79ecdd78d1406489859da70682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa870faad47db666d872c59614950f9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6a87b88f219e8ef2a20923a6daef92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14fb662777f6dd583be583dc32bd8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf24d037d8d5043bc8c54ff05c7146686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f08d3a4569a147fa14de6b11c330da687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9ba2b1f8ae090bc2d6db63583dde9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a975e4792507c87223b6f2fb12b3a7b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d03cd3aeb8fb3859d609da1c4be40a0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a4bf707800f81b38ac71acae869130691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603241c8b9757a9886bed947a1d8b87692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625886ab77ee6630eddf113c93bf444c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ae7c7119a4b4b184e63aeedb5ab5a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e58936352530e72f35553cc9727177695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d08f00ccc7b054dcbc4192dc3b221b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dee8d054625a7bc02ec10b4eaca6a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943b98d94ff1c45b5054d7bd2ad3c98698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6093fe9e2f76500e91ed2b4f294116699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d69a4d8fc77213ead1d21bb7949908700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33096421d3d087087fdc04e28bbc3bc6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7a1a9b7e933e6ecc5947018e0efea4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400da723dd87986cb726cee2be360bf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e63d9b605482cf34372d6f9593bd3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0cb0e5088c2702cd5ab97f7145d64705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3b3156a75e6732449dba27f4552fd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3b6243a05286bf45a0983aabc7e48707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1d23f3282c3bc1733f508d9b24fee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb2915e6fc69e1c44ed944ab72454709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48dffd015dcf76f5a6a344e4e8e896710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd883b837c9a961106aa0c91ec36c34711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538ee467e4c747fa602671fb18cf24d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cef01df00b4cf6f6c875af9e7f9c44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b8444af61a23773713704c8ffc957714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef5f97a6aea67c2d573041b76b0d370715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d5bdc70586e9f2060b7a3533c54cb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc7b04dc90e7e348265cc72151f04e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4352eda28d1e430ab9124e7aca858718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bd8f0915ab151d8f2eb9f8614a12d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa003bf91686f4a631c79e74bda16e1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6af9df17678268f0ada0d3ea69b4ec721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ef1b1917bff2f0b7310f183b93b2a3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101431d0ed9fb5bb5b623b90d396c0a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01673c7c7efdd3c2f0db97fa6c9c9b62724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e693e52f1b9b5909e65eca2887c4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce34e08ade9c93a52c28cea4371e937726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad1f27d12994886ee922b02ff6eb5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee02ad3a9b41729426fb8a636dc72ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722251f3bfd001aadece46c426b2069c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361e4974926eddd70b32621b11a6da1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9319425702ad4de7bcd037cf3de114c2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a646a760d1de1f05ebd0c528b38c0c7732.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294749d7329c48b15290ecc1c137dc41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d5ecdb8bef3621744819b00d02a342.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dd8b753421e527fa6d09a3210806d53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ef27b894135ba956bd9cd8af204d9a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a64d2bdf661d494eb44fd7eef33c8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425a3023f7370faf607b50288b3bc5a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95dce6d951e032ce38d0dc6800551e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238ee9f92b7a94685e72405ca2b7e3f18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c52eabc6fa534dc41124d272f186b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f7bac1b43708aac3e5d0e91b896ccd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5349d5fac8dc2d72e44136cc57009e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae650335182a89bb3a4c321996215612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a641d99a50cd46e2821bf8810782b8d813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb172b2e64dd59ee8c7748e3856bb4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faab3b2ccb91ac0a2807dd1ad5fe6e415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5067799850733a407cce17871215ca5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74cfb849955dbb384b93a960db25cc117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ed9c547577248d8e20861e54693b2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549b59600ab9cca32ac2a928ef1e17419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202aa74f471692b8546374795962823620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96c05aa93b87e64ee8e9dd081638f921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf70731e35ca6feb2177af84b05aac5d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c5047d3c466871273a73c45ee2783923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8a2a33993d1071b3d606acebaed9a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941b9e40d919056061e974382e97d5b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2efd73f81311e02586232d9377d70626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9f8932ea530a84da824e597c20ec527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49462c24905790b84094264928dc053128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbbe836e1d019b80164d9603b6327329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4ba4224ffb8c92698932379235f3db30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e49087364050805a8d9ff7339281731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d188bf16a7ee0e2d203db7a2a0ff21b932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d79b7c399bb297c378f8b9b27cfe2b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475547eafd7773b0b14f43326b49f9634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959947d0a717ebf7a823be21d0b0b27035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2182c3893663524f1de14d4cde4f4d8f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6670864f596756a087da0caaeb87317137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b356a85c35802c4a51e799349d035538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b11d5cb06a04c9758aaeea53f5635b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53961ea3c8818aee0c9d7f078c5be40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df4a951294ae5469cc9a0c6e5fca4541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5550befbb1d2b103022eede45365452042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5d8d62f3da13f41563ef2c06dc33243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fbcb91148a4f752d6d10148c3630b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a6219d213f3b25d1be5eea238f3a3c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ad29aee640844df334e69691b28c8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0960a543f4ca912694b1adcc79f5fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6ee61ffd5432e76362dbe558a7e84348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c67a20f3d60b64a7ff12af4f558d5d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29ddaa9128e6c6b5f94d471a36b85c750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0c3a834a31f12328743cc382b2b7451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11d37035871c056d5ac27005613707052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328eb73be49f8b05f8054956a12337a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55664bf29772653051a00c10f7761af54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23b9988c4864b008b9d713c645bcb555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbc06f71c217b8111e2c3e517e82b1f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04381e2cebe874128948e3355645e55b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2920cc736d823e459dba4896133fb64e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fc03692da9406ad529555cb2f8d9d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61396104f4be74b7603d786ed20f083260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ebefe91509006066afdeda865ad361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3e4e1823885be6e2697d8510b1e4b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3342d4d0ebeab6ce93d3b4f26f95ff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff028d8ec33be815ae46548d7452389b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f647e3c2b556fbdc957c8e9de752ed365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b015e876266b174d02176e9687679866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dd170965368dcf0286406a208070ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd75a7a2524166d65d864a4a3ce29bc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2749ae99f0123d6c665ad9a98b3a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73ed4e5316513d40d390db4a563fa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201dac06a6c299f108745ccbc05af9d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5385d386f564ea08cc45534a7cdd2dc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689913fb1522e43fc7b1f8dfb2d5753573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f618e5a7b830dfccc239d29841ec374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7f3c595dbf2afd37539c6ae1f0a4e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4268349e02d937b401bdcd7d4256358c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ca2f756d4554732474c8ea6c1e26e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24dc96e65feae81db17af7c9b6b1b71778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e3671458fdcaea7f7aff8a419ed7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ce6cfe7d8b4e7e48e9b2392fae4b5580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ed9310cf87abcb572eb0f21c17b6c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938088f030a46f0346cd979fbf064c982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2472aef0885f1d59215cbdd9c11be99d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7da9bb5457ba1618990869bb502b1684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee90e8b2b30b4bf3f7d18398e0ce0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4797ac026508de46add0424eb05f8b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0ca854c3e6f69772663eaf06d6a0087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6c332587fe84ed633f7c1ae123207988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358bf2dd1a7683596d6310d434490ef089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cb32be162e205e5377b6c0a353034590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173872939defe7d1612a8f742a08e4391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785129b8020844de4a970a133e46efc92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7172e17dab9ea1bcce69e764c77329f893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677ea125b79e0da45b69c2aaae8a28694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd0bd6408bd698ac8a5a27fa208938895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7129e587235427a9d37c48d0ca204b396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb18c24d9aa5d2fca51cba7ed807a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e045ff3fa9fc1b4c82001ccd841f2c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70cf37a72ecaea5495927b5e6f632c499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c78be398ab56c33b7416138437448f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cdb0d15bae816cf78afae89c87eb0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e4a7974e3cca92268d7063e2a4301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c563d7328af6368de49d6a1d0b6db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9415428c80e676a9a93b98174bac7dc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7f3cd7ec7180e31d2c39734bd64bf1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453df0fa5651581a6658f2569242433106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89f428f5f9046b89f7799de3445e3d3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda55cc94c00cc961e21f7e16243d7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0f9f01f4debd7129d3838334f31bf109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801a2e2c9020bda9e26324afe49a6fc110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e5033591a08939e4a6cb97b865f61111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09601df12e63604c2d6c7d764c09c860112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e105832462b02615d696d1ace9c9c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a43c752e85bc24cdba8371a91c32eb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d36a0a5e60f388b7d771a2a457c33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198fda7436f56fca0b6d062437a76b6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adbfac22e7679e0a95fd2f7469eae53117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8768fcbbff2f7fd9ca1c9e03c8ac8e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2554a60c0f4a67670ce1167b9cce3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7f34a02ea80ece96c93e271b65bbe120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39abe691e9669ab8edc16d48a9bac352121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9b8e5665e52105abf419ca4cefec122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c09965a57338f4f25bf96e7b38a70123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192ce6040934d10929d968e77898dc1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd2a76b9b508eef086c0f6f9ed232c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1accee73e44615c4c6aca33ef4d25748126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528195543293ceb0937ea68659c8b4eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d05f4a5ef00adebfa755c2b5492cc9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c841916fc5c13e7c331c829952dff4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca40ab28f5ea9541ba5161321e691f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7c3b8f865952cc0d4b94e03a6f356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278fc3e57fe37fe216ecbff12b52af79132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0dc239f3eb99bb208f3ff40cca20d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329f02683f335a17c542e5113672bfa134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fec6f4d8573064f28e8a9c97c64fc4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392b58db4b687ec8990b1ce6a06800c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267a8cb9914c8030bf8e0d107ca4f953137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda945e20bdfc1feef419710e41c416b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea794a84f6e5b7b781966f09ca2e42f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b27644d70d0e9d5017bd22be79cad66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b480e4f58f616c9a0bc7e710a6e6a0141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0c073168e0dc3ab47e4797d528ba5e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb5a8d21b985be16733b67aa189e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6bb6752727d298e74a95e93ccbeafc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64d3e63f639c280a2291b9cd71b7c8f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e239b2cd7c33389e86219dd17c2723a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1b76ec09f4cb3ecc250bf8f1d894e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f0c4cfe1c66e5c5a21d3047777213148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216b557cc92d8e0e3c16efe198131df8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9a235ecafbb2c9f8b234b6a2c7d27150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395dd26c5b58de173083cbc508771c15151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba023b7f30a23f9ade5b049a3bd47f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c3b02ef5aa08f2d30394fc911a23f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f830f7054e442f12c7d006f1067f57154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b566359204c0e1ff98f2ad320a4f450155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c8556c35eba08f13fdf3574a539b56156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735808fb2387257e01d4d3e55ad17326157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970283051a2ae22a22086de1e9d04af0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e06c1d467492595eda14eeffd061c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e36157f27bd063b2e93e4b6935837f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70da8ecdb0ed4d99c0ef262928ceae4d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500f639035a469789efe8d8f1e2c852a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fa1159711a18704ebabc883b6c70af163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e179cd03d6aa524ab2115ef96394f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01cbb3b9868dde9088caea93572a423165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476ee47032d1d2577bc335f3b7d7e961166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c99ac5e46f130c1b066301dde514f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f9448a696fbe77ba2714c026ae54d0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c7d6a71e460c1f88fc12484e8b818169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5e89a8acf851032db782b91aa1af4a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c57eef4f4ad4c93cb3f100fa2f568171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caadeb647080e916a1c5ddb42c20c72b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191ffcfe5918a5a51c599a7a9a950e1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2803a1a10809c85cc81cbc80ff4e9a0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa85b2ea00f0f6f1db7ee81763d47da175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1353121308077d940e1c7d98cb854ab176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88216cbe05e3babcecc075e31d61e68177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8ab486d78fa2209e65dd8dd514f8a5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e1141a1e7bb46940436493b1dc4bec179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0fbf7f58a48c1a5111ceead5233e74180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a6f291d5070bd78e22ce91bfeb4c2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fcb3dc168b9b38c9c3b55031d5f28d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182f2643c5d187b11fa5b2c084d173d0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f57f25b13f2e8a8c1ea214ed52415184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45802b48b4292dc576bf9ff9bfff5226185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022c5849d3ab94a3fd2bcd0d4aa8a78186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87363dcf4e906513a95dc9bbdc31ef2f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ae41819f8c7840a0696b1f098fa9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40248cd1e156b8597ba092ef7121de2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3c8cc8671657444fb7679a658a922b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658a1ac109fbb38a99b30db1ffb2990191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e119088aba57d53e9a3608da98c3cf36192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926d8a23d0ce6e3f6c4ec39005d69e3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b2b21342ed4a3df97191a87f6c92d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281526e2237a913e22a1897410900b3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c33ad0fa883c95af9c3092499a7a0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fcd1cdba7650ebf483455d6b1feb0a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5574434740108cc2cbcf34819d2e8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51cfb30fd4af22acb67a0f9a9d79c17199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff114eadb34c1889500b3f7000444e4a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1bef5fe79b833be0f52372c435b10201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d92db551a219d1ba3faa283ee1b98a0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b4d574edabc7dbefadd00d51cadc3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6888417a9e703847da124e38b34c21e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24570ce526ed06dcd36c02b80bbf17205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5836dca61584e49d5300cafd14799207206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645bf37cdae14425164098541e566f7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a185af0cdd889fdd02123fdf5d55685208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8c277cebe0f0c9716ab6e1151405e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b7a8dd0b7af9f9d1682b94dd381c8b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8fd8d4f9a6fabb63eb5a19d57dcd94211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d14454f12ad168f38da5b255c6830212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0fbc2e2fde59abf07e90021d658d3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0c8a43d7a39fb4d1d56f0cd632ee28214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0035a10acb987551e61b32c1181956215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7839b3a9490de3b979bb34187ff42a3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f166f6344914fcb071e7681951de565217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e825e44060f1ed8e86e6a8c0ac26a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a8e288ceb4c1a0e58a04404006bb219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff0499a6dbc25be64b4eaebe9b9746220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa80b601a75c9bf60b36c56a650528c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cde9bc0399956d370c9d86809b3d6aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dddbd54753d79d0530a417f35dc68b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a464ed40de0f1e53d45d0ec09cfc5701224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f028d39c161dba7bd367933204795225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aae68a29a3379f9d7e0eb66b545be46226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2596bb3abd67105b82cdcfcd8765c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1693b47b7ede77036dcaad380622c8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad190d129d58e8646f3d798519c3982229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a1aeb4873d879ec072c98099403952230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077864768e5a12554fcedb7c60878f4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba9cd14e691ca0156d61555011d526a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d137b6957b2f3ada793e27405b2f7d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea922f9a7d75eea2bb629a8248d0407234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a698c9cfd12cbba3a6441523e37c41b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f8708ca3f05c5f826461720f482c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88342aa2c554ec3af4a55a6153b1f7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5124d8b857735ac79d1767f6493da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a48c06e5f78732acfbc6741f805e8d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9943e707337acbc808c08949e126a703240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd6d9198586a7bcf314128ba6ba98d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959198ee9efaf282230a7d44dc918f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17c24bb6c669a848cbf56c4ae0159f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ceef1d9c21798a9f7414f96dcb6096244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db63d5265c8a2447067b12b94290c14f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94839cd3b4384261689b70c8f3158d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3e1133ffc1cbde8d62f6e9a04fd737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d227e44ddffead9c867787fea0455bd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ec789db7a656ebc14f26c2a46db786249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90fadd90727da103d91851ed21ba97a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd141123f44cefd5481ea042b52ce7aa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cbaeb6ff61c6b3ae858a22e50a404f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c99f9b4bd9439499715c41165ec3a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7647c2184e16a3e6ae0d37bf3f35d7f3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d73b93367b7b3f8d588dce2baac9a4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a361cb210a81d468430a70b336a744256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976407175cc350ad886b5638674a873e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20456427652f9760d9a350d35ba98308258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb6f067c0b8cff0bcb1c378b0a4ed06259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fbdbeefdc26538d037e1e009790c86260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7677f8ae86a8bb8286a1c1606424a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2aaa66d84c75abaebf2cc02931f1cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fecae3ca8ddbe60f195dda3138d4a89263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3d35f6cebee2706b7e37f3cf2052c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74818c60b2f8808974528ff40e76c7be265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edec24be787a59a8e780331f6f49d26266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512ab7bfd01f826ee412b631dc42054e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715880e15c1cdab568a28e70821b6a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29bf93f24f2ba3067223d7a67e57908269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1216a890e5066d5995ff3972c9d0e7ad270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca352d6cb85db2c8381b3a7754166f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d5fbf51dc717862613f94dfd40e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98255b9a41b4b417810341f4e1608c6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0665d93c59c887fd1cbe0708a1a6cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb945525e2883240a04599766d438ade275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02c42d0ad6d2bc1f14cab28455b4c7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f89f38f8a858375dfdc529ef6f124277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c76e762dba30f920ff024fe72eafba278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268e4b40d715fb50024260173b82a96279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a54f140405fe72ae5a176bb0ce011280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576be3d1df27da2014b2d8b16ed3eeb1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79c2f018082ae5b81c9880767b8107282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627196e705f55910cb7919ff806c5f23283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39cbc0741ebdc0662de8e2230dbdfab284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5a3f47e89373e0b51c7b39ef824e4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978015480e132858f790c5e2a86350286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9748fd4e884411a505b15ab6f138d617287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedd5e6787a29455b4dad12193bbc16e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbe8c1b0129ade167011e5a93f4ad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fa5f812668c569d1814d9d88b7680d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61fbd031d30abd0a402561c22c021f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eab441691c9676949ac9b8bbd478527292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f542b10cfc296a80dd23d6494ee2f16293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef4f4d1b2519b2cdd85f96860521c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bfaa745bc6c3e74f8711b45c60eb38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64343ce7f39e4e8bff145a1d98cf88c1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d780a7d3a3757b6a5087e6122c4c0124297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a23ad2c89a5b9c25aba56f3f0201cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6725533e1acc09cc05d9b4417d024a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186ccc72ce576557be2ff717b267709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ffa26033dcc11856dc34b447612187301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8783050d41ee85d38fe4edc6e819497302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2f6c47d0682ae2ecc41661e1f284d2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773126ee45d79707182aa3dca158047304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c397323052ade4ecf78e44fe4584b11305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55616031f66cea4a6768d91516431275306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe68298e639c4886d225ba066e9cb0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14bf96d625bb18b1237a5c158e63b1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df582353830172e642bac69681c5dbd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c650e5504b3e5befa1a5d37ad945eb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d40882c127a48d4ecd3b096cd0aa74d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc819c56d605e83079111c31e741ac4f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffeea2e450b2fbffd2d9b96ba8685fa5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06953b6d459e53f62c6bb9d7869bf1c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252674a8c22efec7f6d137e178068b52315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e377bf96e019fe138e226b3065e200d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7657c58fb8d2c61048998b64642ad33317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcf698bf9b5cd02ea7cafffbe82dd44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a69c1b5816f720937ca33c443ba2f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec723f75d1f9f799dcafc0c72cd7e06320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54b01396e08c3a376febaa5cfcca630321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b677fda744d7dc540f1cae117a93a3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e222413316d7d8448c5a14e9683be323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b937792f42f2d69cb55204dfd5f8289324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ddcc3b016f380ec56d75d856f9da34325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442c04dc3e709bfbd33396d1f0c2490326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b3b9853e83e22ba4220a3c1e1c5e4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e259203c4128f4d65fc7a7cf078fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a763783b0ea7f369475d4c863a02a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e23ce616519f83dd982cdde859149330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decea6850d434cd9ec500f6784057e33331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9608ee967811c70697b2a7177fe583332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be532db818514feb99ba3edf3e113b1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd51356a191c25ae6f10c0d36d1d7ac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd7d628582cd0f9025291a8164b62ea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34535c56a01dbacaeb438e831dac05336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee660b918f66d83f2a32fdba65aeaf9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e24841501bdb6e4b9f320ed222c0cd4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e2813f376f38da646102f5d3e28fa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0a82d0d95aa1b8b7ee917d683b76f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48996c9e9d2544ff711ab0da3e163736341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3836afe25f3b154d1b8fa96e1dcb3ef8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41097ff7317359cf69bc92466dc7fb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d35bfdf1d962eb4e6ad0da4d90e3cb8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9fa091755de61539658060bc7893a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac8f1dee3a651250ee827b961795e7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa536b591a8be373d8060f51f64ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79026293505e3bb3cba4416aae76386348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179d20feb58604ed242218c987ee7e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd095b0705cf703c7e9c5d37cfba5751350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a39d965fd51320dad0d03fbcbea72351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88239feb3b75703eb440f72b6d9248f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532e19c6b556abb76408cd1f0b1a88e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e5bb7bfe1522abe991b3bea8d450b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d571a002fa7898ac0192ab801425e6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f544dd6118849f3e386bc59c9f37d8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc06511ab3f66dac76e6920d16ff703357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a7255e6fc25cd9188f0d1aa046e754358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f910e8098c59d4b527ce15828a80747d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89739c2ba4c99643da56fb84cb83e281360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f37f6b7a1c39514d75853de5d3a08361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842e23825ac854ca2fc02e0d30ec52362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2812bb01493403c631e8106c3f1fbf8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417215dfcf2ae393d907a094d8250fe364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc73d1e903ea1176910625fdb86c94365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b72b630dc79f8601385449db1a6ed7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f221040ccbcfbfc8abeeae90f76781367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76920e7c5a3ebbb4b44f7ba0b8210cbe368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d0bd04ed4badbe6eca0f043113aaa8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea022ade17ee8623c2ff9cd9ffb533e6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfeac9d6ca659a5818af1a94b2736422371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2effd9d72efed6c8e73b987b39dfb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7100ce4369ad02e1dd283a5e6a7db373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf9011ad1f64a6ca7ae28fad6f473a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9fe0f4170f78a3a9a109e1d0d7e69375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0925482434024162dce7541a7fb4383376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36be05c3ee22fd5d12d5515f674e3516377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b785d446adfc07d7737ebaffb39cd95b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28080fd5ad84f0b2cf2763f376819ff0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f272badd36a71cc9c0d91ee18a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195612540c22fba56cd999f5c97cbf5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a04efa4cdaf0bcd73ad8f7f02c2d983382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91435aca92f3554d7aa4e7ae58e51eeb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b6f5a2120dbb49cbd00cfa1ba6dae384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf026378fb3b757ec20378c3aa8d1d13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc64df82cf420758e5aae2067c0fbe386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7b0449a46202f804d2e04ab9cd1a92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455894fc43fe0a807aed3c6a38fc683388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4153cd1be0515f0fc0f72795706b712389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ea1e7e851f9b46078d49728506f7d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761dc42c4e4816112caa09f0f99242f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bfe99b3dd9969ef8effd5129166208392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e81a9789dd784a1d400925936935bde393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8293448e5739732bc4146c7e1ac9b7d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd1159477cd6bddfbec107f0c22766395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd3cb483dcdfd278662f63c421eef1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb468a66c3f8a18048393a711a2e0ceb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51769ee03fff16cc45ac85ca2b25d8a8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d3d6ff2de6065681b4246527e8b324399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78031837960fff823f315fc3370e636f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efdfd64854519d5cedf71c185559e09401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183cb75eca44bdd6c1c4b3f14eec75a6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d72a88a84c3f5b6e6ff0aa716312b8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f27dc9c67d25c4c353367a3aff76b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13aca17565d166b4a38b4b6b8da320e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f5bf7f32ba2086f3823ffed9b4f1db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398a062cc2e5a9ed491dc73fb653319407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b48251b43c076c4952529b2b4b1038408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a68487b362ae0c91529d95a9a286f81409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1efcb4aee2b250cd0753efc9f6c84410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1898decb12b39a626c80d414736c0fc5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc93f15991b77500c99abfea6935f6c7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4be242e93b3c26ae6ce9f098e7a71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e0025f56b5c7d644571a96200a5307414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1692112cdd3edeecde8de91a2bd8b38415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc4bd088f3822b9209d5edc38b55ebd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e8d444f683f3db5ab270d73d7c6c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1345d37bbdc63595146e79ea66c2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e67a72117e36694d3c48d0f12cd7bb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bc1f8ccf917d8b207a4ecccd13d346420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5bbd88711379aa2b353abe57da54b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc33223fa930e64b9494597965096c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415537e01beb55f994444c2fd1d86ab4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d78a5ea3cda65ccd38c5b27e9a2dc3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2194e2d7f1a615e8b84590117c080371425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfcfccb6d42d062f93eede90eac911426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d42647462e5737dbeed0a77b3f52f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8bb83e4519fb8db0de67f52b5299f5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a27197427b313b847982de7dad094429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f9526752a9004a80c797cc2e6d0fef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452e65dd00a113c1f30843f254d2d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef6c4c94ab02597b52639c28275162a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0fc65bafee0fe9d5fa3f48e7b2caf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d0b01e9507cff8759af898d30f485434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84023b0a51b99d602d555b434a0c484435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7262403ec70290fd203775e10bc45ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700da68b64ced7449f2f7a6fc47d7394437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0512b6b0b5e628e60ecc3db83ff7309438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f41cf6a238d35f16c57573f3b5838b4439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea07d0d147c766353ef9e7d1c59b143440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0507f08abccfa1435cd8a4bf56a189441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29142441e3ae2ba6074ce9692b32ade1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccbc20d94f9fb50cc572d605b8f8436443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a2433ee8047f5f3023540ab72071f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6822a0629a536b4b1e89ee4546fcc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff964485547c39af8953024f4cf436f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96236bfd16df773495339f430efde70447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfbd3cd97d94bf3616b37df2a57ce51448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c552521689993f13b13d9b79eae88e13449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0aad02eb8667b3123a87f5a80cb708450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd13608261cc37bd5e6fcfaf0891ac23451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244333b5fab0d00e67475bd1db4cf91452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b656868d02829fd68ea6169dcd005453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b85a927a3e8da319fba2f1fbcab2c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8615cc44ec43ba4b54b7e470171481f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c86a8f05e9869f465b20b9041f3605c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9fa76f52487103af73abe69f9bc19f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9d460a3ae5e4b186fce3466b0f4597458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a6cb8b37a9774dbf23080836e96f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4d8381682cb16f587931a4b26ff591460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6b92a3e170b67c080957b9c9a7aff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955481926279dfa6bd52d3894e75273e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3aed58477082b8744db35722a5a7f1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ecfc93ba59e2281a852cca2aba4e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b2be66e5e5767d23ffa64f6f7c6e5f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459d4cbc3523ccc8370611cb72c122d5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8517881fe05c92a203c9696a6713250d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f87c9cac87670dab84547d0853dff468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789ee3d562b2ae21f97096d64918b8bf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48bbda91e21b56b598d89382266de5f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fc9fe76248fab5d753ded26d90c42a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd1e92e4ae6fd8b0934a9c829e3fb4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b9904fdc9f39f1e2b271bfc2c39989473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb447e82a9707dd1a0e7a3e7723397ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f271cab465fc31cd7983e5aedaebac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea2bf76472b6f569e083f1588d7f37476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6272e9b7e9a72308fd968cd8529ae477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b373e4626e81f5b83c9a02a74f0de478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1129801d8fe559f441e842a745387034479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bb18b7fb1efeda3d123e08fce2378480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b145ad2deeb1698e4e68103365f1f5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699e8dbc00550e6817fb3189a3826376482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58028218d01482ae1a371bd1dcab546483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953a56ca4a8177e0fdda5529eba880f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1277efda1b6d90f38d260c429ded47df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac0faa85dcd9f38303a3533f3bc6c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58891a915213e9c12a58619c524fcc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a419cef964b82475ac9f777249420db5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54cf4d2700759f06c7a283984375252489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60dd4cce072661895acbf4952649c41490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbbafd8dcfa5246777451a5d0c34fa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f4ab419fda706b0c86c1c5b2c25d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31045552d8ad4c863319a652bd1a735493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636dddbb055e637b9d36c2e7ae30c7ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f0823068fbdf212f6ec23de17a0c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cb780b65923b5fc07a21104f0b948496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caf29566d8725b10acaf5301bfe5218497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945abe37f84bff2356a79084b8786ef498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694740610e439282d4b3adea209f458a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168150734560fe7f0ec2adc5b0df3c9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e330bd60167e67b624b530642a5cb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59473bf075fcdf6086fcf03eadc03dec502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e7b686b02b6e90c4c67f1b7f8a8c41503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d30eba4fde50718ae94c0ac4784022504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7044fc6c06b95b8bce86c926af5e54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973644eb0c54437291e90489fdad441506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7f575b149dad18bdd45b72a85d0e4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0c020618838762325bc9fb4b60f3f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7dd96380dd24daacedfa1dc56419d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cb5112f4c96737f090ea7ab55aa54510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef6651696bed05dc71ec3ec68c39f2d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f103b5e8aebcd68ca9f2b7b7d91f0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6437c5193af1454cf4683bec8b95ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8686e1907f9789d7af89487e5d49cc2f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92c985a10392592a045ecd01f02a6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565804f71ed5667739e756de91292dab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5539067a3a73383739b44b5ae82c4ab9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1758ec2719cfc1f5f833b07771994518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b75f8e76ea004d15e723a040550cf84519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190ada7c12bc8e4f70b752e04a640f6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554216e2de623909cec282b1432df97f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69e7d0607ca17fe2bd0a706bf785fbc522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849b4dac2b5c416fa9a6e2ab1bbf9f9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf956e7e7a4ab6601bb25cbcf0077524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2239c89666c4e31485d6381645374bd8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf7f47eb4d5d1d85eb2de3f1b3d47d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a2b6eafce89e010f8e60818971287527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f116f2b4c33efc592f2e9b5825ca4a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e7e5048ea93227dfdae8886be50a95529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46642a63ab41815d242a2cf5769ff8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8004eb5626a285773c7926055631489c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e626d8d4da5326688cd4d2414f675a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0c955aba205cd06558a7a605c090533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a48c34a1d8d454aaacee00efdc0c3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73676d5b0795a017d500966478663d59535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3f6584f2ca0fe0f494edf4a6a67af3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23cc6bee6caed50c9c40d5c724a232537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fc545d84653b46780b823d5c1f0947538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace5ed2106b52f280a021c4d50d51cfc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf2e883c54a164517e4ee39bcfa1d8540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef21157a7bf8ec8740ffdd8f7c92d1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281c094b5509c9774899029d75e5f96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0c5367b8cffaed348fc70a87cedecd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe0aab397b11fb6aa5a3ecd5386af22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60661f1ae93c7bac01a2280f63838f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa99742ed9911bf70dd899b51710d1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a8d752048d4f2eb22aba150bd6132547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b1579091c314511ddb97fe7ad4c39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fa1f0cb406ebc741624a65672056e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83525f1cb258811096bbd557d024317550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb14192c7e10bb545c8622964c50823551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95608ca6ad872974d947f34a287b7ee2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14046d3b34df8b6bb630842d4bbe3fdb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074992930f4dafd70da607d3b20725c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400bb0d761f6cb9b81f1a6f627e8f24555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feda8f3c5a488361cb924abe44e5a569556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98e2921933e11fdf00b85d10d88121557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbcd971cfd8346af1eb33d285f18dac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b509362637f54f87be773d0f45ecfb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deed19ff81e7aa49ec67cba3fdeabfa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9186871c3534b8a767f38acde5824599561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda14717d59b3d0c41c144d262270da562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7728171aae641cb43b7edd710c85541563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f17fc8bcd6b8f2b0441dccee15d1bba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b3d63b615e634dabf5d3dc8d3d83c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29760267991d8397a71cc15292265c93566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ea51a73628e4acd4a4d9decef5c2fa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0735c3f6db330a45286b4e2248ec571568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38757c22a05e764bc509b42ec9f66067569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4b64eb9d6208c3f35296893bc442c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088168d1a04835aa7c19a0f1cfb252a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07975a62eccf50b3fd783d73a70399572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b06eb4dde6e3722065f868befd376c7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c43ec3f12d9e35eb7aa4521d0ad1c53574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06842f9f08eb8892d50a89dfea873cd1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c51b72bf7664f8d9b80c6f3b3586fb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48face82851e217e7738336b377eb1d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9bad2ec72defb351bfe4a7d47da80578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98458dc51bb84fb1b317658659b7db14579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc45bfdeda0a66504efc60adc36402580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27f8241a43bfe5281b04b0f60b1da6f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d4eb2b29bd5d64fb20025d7191ab2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af994485fd4107bdd12d8c9197a0e07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be98a181743223282861240fb2115919584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f59daed64dda9125790abf51c4edc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934dcd5fb15be7577008a6fc430edb3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c015f630be1145cdcd41b9366fa1318587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44937edb2301e2d617a615d9e3c86acd588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac20114f35278167d5fc42ac39c0c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dab6272bb6a5befdf80fd53058c9a7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d5131c2a93d6233a3d4c0e2cf6e57591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5c83ef42c57b17e359963e22854ffe592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5b1211dbe9e104e98e0e5acf9105e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a10d4326c65dbb2383fd5cef1f0de594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1adcabfe893c9e20fe5f2e3b50aab4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9fa0182e84313b90d73bac30cca5ac596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaa0a23c8fd5cadc90e65c7b8563bf9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e067ea60c6d81e80180fa65c15d66f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a59a61cab2abfaf8f682fff84714ab9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c919667db425013c7f44e0fd744e64f1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bc545904d45ac4890ebfb699a7079601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea3c9786fc67bd47b460b1d7951fbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792083b411eca30bd0c8b28dc974f2a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a216f7dbf97b839e976a95cec18a89604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fd8583a67b642741c0fef2a5773bf4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ac805342bfc1f8cd3142ae2d3f05606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e47d5719abe862e796a354a911370a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca1324918711a9643fc82bcdf0c222608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a75703786d8d006d3e779ef0986e49609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9afafaf154b939c53bd2e340072b334610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c77377c446aea8602224edb237166611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897acf6465b2ba1db5599231f95938b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c2ba2c418f3599a21e076295eae3e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee7b53e4881fc926cb3eb0f72e1881614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d208cedd062dc1aabf327b989fbe8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f6a673894fc8d30413c00bf1e0a385616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42da896ce483b16ff224d9d5d4be12a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e42bf49c1a6164eba81d1c7a22aff618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afee4c580558618d4732d509824effc619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c83440da0db0b68c88f91354990263620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00698feb92401095d9162072d7c25e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3d596c0a82282d7ff4187569d65d6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321d0caf8e35db755aee4e76a6a1333623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157460b3ce311f9979cf30bd358216f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8dba2eb6f4bd25fb9413ee12d0da625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe8a44764fb27b7ac73603ebd753ca626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a02274c5ff87cf0e80171c99d1c4e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88695935fbee866193fed6216f8e07b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07435e24b7157d2d51c0793384205942629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df1c61276f47117b3e36358bbdb278630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dac7e56b73eec1e9ea19e6d631b1eb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a27173e78c211c0ff6f6c39613c569632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f5c385976046486e075da2872fbc56633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c7ab9ed912b526279001de2bce647634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a6d42f980b9cbda95ad2b3bdfd0c2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cdf20f707547a78c4733fd856e846e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d83af735d9d0a8724dc28d70c53b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e29c8f2c76f1cb0a492ccbec43893638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6a39938fdbff27d3abef65a05ac019639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7ddf03e92033cbd9d2e6dabf99ba5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c822333b173ed718954273983f0508641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd79f9617521b26ec176d8ea12743e6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c641b0ac00093566e934c8bb696f2567643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4a8fe3692e4bc0a91a5d43a020930644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f71d79d7afd5ce9aeb0d6c19bd4d02645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6f8b383df9cc1ec7fcee9ac4ddf5a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9777c85cdc2c1309f4b4ae1d1f1aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eec92b8a310eb7d81465673eb3554bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79181f8046a62f31e9b11d01b6e1c8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d460c964cfa20fafb4806c6b0f8330eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231fed8a6b78fccf72278cc647bce361651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eda017b50dd91393d3721b2dd0d2b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39894f33d2032a4cb0c5bdfa16e4d0ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8eae5cda758e719ba5f2149758bb90654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe834ab2a1c7e9ccd561194117c4bd4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a0d7e20419773fb91b9e122cf2cff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8e0f777075b250af872c33e30d51fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917c110c3d0dc846867145320729860658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ea39e6d15e4a154f30595283af7bd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20217e5ef8097f254466d4bf3faf2599660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a144eee2aef7dbb104e65a55553cfcc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119d30af9f0162edcd0f94e388133e5f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7cb2c86b34588f9d7480630ad14fb3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f76eb82e06d7bb532c95379677159664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4fdddb62ea0c96bf06820b5216e5be665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eaf7b92cafa2145544a5a71143bd2a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143371ce99dea0ea533c3333035b2ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec267da086e81575fc6da63f145633fd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1e9b85f9c5d768a57594794b4d41e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f33eaee478e61c4507a22746c9df33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d6b3864daae30d032cb5d1f2d3cee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fc3101fecc9d9d22e2fffe6ae477f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66a2aae8bca9aa16aceb1a1e5f19e41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cfd65c0364445d7cf4f48bc108f06a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57db437e07079d15a57b5e47bc0c6f16675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a437fe48a42832fad0c42a804bd774676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d0a34056a0ed63725085b630563ae2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe0a834442f27dbbdfe6d65c2759aa678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4498,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4558,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6533,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7618,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7678,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7798,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7858,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8458,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8518,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8578,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8638,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8698,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8758,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8818,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8878,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8938,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8998,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23588,1670 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1618 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25518,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J373"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25794,9107 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24036</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>539</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>540</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24037</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>1.52</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24043</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.34</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24044</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>7.42</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24046</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>6.38</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24047</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>7.61</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24051</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>37.1</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24052</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>49.55</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24056</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>4.43</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24057</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>5.4</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24059</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
         <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24067</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.29</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>577</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24068</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.44</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24069</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>1.6</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24085</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>4.98</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24086</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>5.57</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24087</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.05</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24088</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>6.64</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24090</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.109999999999999</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24091</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.52</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24092</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.21</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24094</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>7.81</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24096</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>8</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24110</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.76</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
-      </c>
-[...1 lines deleted...]
-        <v>616</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24113</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>3.28</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24115</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.69</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24120</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.28</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24124</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>7.71</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24133</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>2.92</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>643</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>644</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24135</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.51</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24136</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
+        <v>650</v>
+      </c>
+      <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.85</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>651</v>
-      </c>
-[...10 lines deleted...]
-        <v>652</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>654</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>655</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>656</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24137</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>655</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>656</v>
+      </c>
+      <c r="F237" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G237" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I237" s="0">
+        <v>5.13</v>
+      </c>
+      <c r="J237" s="0" t="s">
         <v>657</v>
-      </c>
-[...13 lines deleted...]
-        <v>656</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24138</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.31</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24140</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>4.11</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24183</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>665</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>9.33</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>666</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>670</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24185</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>669</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>3.31</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>670</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24217</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>7.77</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24218</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>10.44</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24219</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>8.85</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24220</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>11.18</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24221</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>13.42</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24224</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24225</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>5.13</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24226</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>6.73</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24228</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>9.17</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24233</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24234</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>10.48</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24235</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>16.28</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>707</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24238</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>708</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>709</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.81</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24239</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.71</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24240</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>2.44</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24242</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.2</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24243</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24244</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.46</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24245</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>710</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24246</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>0.98</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24247</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24248</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.28</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24249</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.38</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24250</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>25.99</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24251</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.2</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24252</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.62</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24253</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.46</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24254</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24255</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.23</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24256</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24257</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.6</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24258</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
-        <v>710</v>
+        <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.75</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24266</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.44</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24267</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.25</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24268</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>1.35</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24269</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>0.97</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24270</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.28</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24271</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.5</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24273</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.83</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24274</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>3.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24275</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.28</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24278</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24279</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.18</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24280</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.22</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24281</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>2.64</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24282</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.77</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24283</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>4.14</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24285</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>3.47</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24287</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>8.09</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24288</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>9.83</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24290</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.3</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24291</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.8</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24292</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>3.91</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24296</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.85</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24297</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24299</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.56</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24300</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>1.99</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24301</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>2.06</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24298</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.57</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24305</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>5.08</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24314</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.8</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24315</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.28</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24317</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>3.55</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24321</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.49</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24322</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.01</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24323</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.79</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24324</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>4.29</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24325</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.57</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24326</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.08</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24327</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>1.4</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24362</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>8.68</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24363</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.37</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24364</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>14.85</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24366</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>11.28</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24374</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>2.49</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24375</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>4.57</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24377</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>3.74</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24378</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>5.97</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24380</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.18</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24381</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.59</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24382</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.28</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24383</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>2.4</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24384</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>3.22</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24385</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>0.96</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24386</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.35</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24387</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.46</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24388</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.81</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24389</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.49</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24390</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>1.99</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24391</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.49</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24392</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>2.53</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24393</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>3.03</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24394</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>8.210000000000001</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24395</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.4</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24409</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>7.06</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24410</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>6.54</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24422</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.45</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24427</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.2</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24428</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.71</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24429</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>4.4</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24431</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>8.279999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24466</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.76</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24469</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>5.22</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...638 lines deleted...]
-        <v>1062</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>