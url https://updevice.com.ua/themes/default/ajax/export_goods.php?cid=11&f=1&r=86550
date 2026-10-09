--- v0 (2026-08-22)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c9c59d896f5c2332b73abc7012a7a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940be529b011de8fd189d49f38a22a62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf54dccb6ceef3bdb3587f9a1310bb83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e6e3f6a276c888ec6cd14474c531a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59a34bbdb67080793c9a89d35f101315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3a9c0af497502b438d89055a66c1906.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c25043f134aa4812abee5a68824d557.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad02c695fe8bcf621b3ecefd60e21508.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5853a9f8ed8cfff9f9da755893f1109.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253f239fc4a046ed7f4be5c07dcf10be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ac10e22599ae8b240543f4ae364b211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04caab88f3c3fb1d8bd04f671ec4db512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ac5ae3916707b133f8701682636dde13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8ae2d93bbe069b0effb26dcd8739f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba70a5df58f34c455c6ac50ba89d8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452128c86147a8cac1467795b2df2c7416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d5a648a3e5ac89ad4b002004e92f117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494554b5ccf5b0be0f874a271db9473618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730626301abab4afc3765b9d1e6c587b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed83eb23b9377f17760ba66a492d6e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951e870937d831d65defd90bb7af25a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6338e587d615e0033c8918e85aa1c3022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14b9c009bc2b442787226c43cae660a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51cfed512cf629d75b3d11bed39909424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614712e328bc647b7a0afb2af615bd725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed46100cd705ce4f483a030455d9f8e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a83aab33886903e7092b228a93a27b427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1398d065e4a435aa0d1da1aef90a228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918ec70afdff7258c528a927e91c02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3839a17ebcdc5ae1b49f702473937930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cc597e88e4488bee08d88d8927220c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a27cf23c36fe687099a933a58303732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8b06ea7fffb22a892fe8316cafd9d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24699c37c9b9d1b839655b3b78dfa634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0a794fe0a425fca228f3085d8952c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef041e3d489e8b0b2cb31fdac5d5a536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d202fa6b15494877b82ed19aeb110637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b43cb7663ad6c5a97d0b5ab4c81569c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcbbe94c888015e1ca9adb949e3819539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5b36ef3d14cf75444c762bc3bcaea40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25999ea269863fcf76492fb6ce8a12a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94321f1ce8d3a82a9ef708627d3c130a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9fe4a76afcbd42c14e051d2b0e8ede43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe2a086e528da3eebb53d426339d78c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635028dadbc49bbd8e0c8c7d82d55a5f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920d3ead3d4468accb59beadc09d980e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193667559834da152274032bb000d3d347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d1c2ff1c14e0d8067cba9c7c2a959548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26ae60096f9f44565864ce600b6c1d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748be930b164b5de918b0ab974acb9b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed197a9d892285584257255dc3d0ae651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543923593c36c4b6c0cc28a3a9da41b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ada5d915cea92618b2df2dec7934eb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a188a001200d1a31f8dd06057cec6154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd653dbb8143c8f8a3ede2eb83c9bc1455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103810f02737d76981c10fd870c6d0c456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8d16987e2ffbd8660f1d40f90ae45257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c64ec242c7677e39d6a476e970752a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcdbcf9bf5a309cfbc236b2c43b147c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e432cb64679db2715f9270fbd25f4b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2624dadfcda2d2b216feab9ffba66e3c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffd408a1967dc315ad60d53836da53b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f0ee47c834913ce100f8e240cc52d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4accbe4fa4bba7c7e6f91fbaff40472264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5e523416d4b2f61f7884c212e436065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2595e00461668fc47fa174e973105066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bafb805bda763ee9067a93b703224767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bd8590721be27f7fdedfe679e2262668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e457fc0f9203bb06fed447231211a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67bd30f45f8069fb0b764285f8580670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51f6290dfba770978a388b950600b7271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1bd8f245b2f8ad3b19f54569ad1ed272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59fda4d61bdc388eb22c8e1bd6484a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d796cb487ab30b4433f2d0e0751635474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ef3d7220f05904fc1bbb76a5d24e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88907d5f0b2a2d1c865327ca9c81b04076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09250b3bfe6a8c6eabc51aad14e4a45677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd129c5c308655345d2357dec953b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec991f8db32388fc541f96229a6701379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9abefd6b7ad2bad4de374b507db1980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c93a790882d9c18867979f53bedbf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01a734f5660ee923e098e5b44da90c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299a6f249adec3ca17357a4e226d60c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a8e682dbbc6d2b8d0bb9377bbc522584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec24672ec456d30ba9d458ff1e0d4585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcdd639607756cca740a706f144d2b986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a4dd4fbfe961ca661beff24cbc9d887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eb47a370157f02afbe1343afb537ea88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6774b05b5565271d32110916dc56cd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c629a83d704c2fbfe4301d5af14b8e890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31c99f68c1bcf063fa8a35f0ccdd2e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a1bb3a770712f4cb6daf80de38a47692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338cf0972e47657d97feb824279353b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9539787a5177a1f476f51570a82df8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184af17670e53384f949c54a5c3e0f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de7925fe1631f8cb8d464bc3b84cd596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fdea120fe3d8e0f37d09aa591de5b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dbfaa3d9d3ba46e25c0dbb2522ec0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d42c01007ee19f28be7ff15d7c699f799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f9f89d2aab15a2b3944f5ce1db2619100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dfaf5025f35bbd0dacadcc20108b63101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dd53a140d59d397a5806df34a1b65f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b078742866dbbbf1318fd8028bc35ce4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973585ee72b9c22a7f1fcdfaa07e256d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda632ba2e8d18b55684c65c488149105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19963de5ae0a57842dbf659934737f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48557bb21c781ad35b42c0ee7066311107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b65a044b90709e6b821c995112516108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce586d583dd837a0010ff505b74093b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec292a03bc49fa4af2aca4b5b8113d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56965667b997fdb222659786344cd8a3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3b51626905a2e32ead15a65dcf8c46112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57a12a72586fb7a3f57e00ad3b0445113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05b72645c98d2189ffa2a3bb398a379114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09f92090d7f37bafcd296f7c35e5fe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1b1e7427016046faffcc8a181075e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bed819a799e3ce35f9d5f282e3ba6a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11908d95fb3e05dcaf36d234c157dd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c144e0ef9a3b662102a815323b689f1d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca5c09e1ebcdfc97d1b36316dc45282120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144dc6315af81c7bfbb50b78522e537121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58423c7910b725a9f38c1214500a0d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddee226ed8484daa05ffb44aa5f64da123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31591e7b499bf7befd25a59cfff8bf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1068e22a2c2f1df695b75c4cc2d9209125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50c1023168b08ff0b2322d231b6712a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b07fe8a153bba0febd0c11df6d4ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009271a220b2512384b68fdb6bc10a37128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320b3fd7caff221dd7181da094cc1f14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580e54a1ac32e5cf5465f793f170b0f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514d9ca7b2a5598be24d813b9250f1ed131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1016df5d51f1658cdf46460459bfbd0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb2dbd857f548af0d815d939d8e3ca133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922180ce09752ff47b3eebf0df650c1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294ec65bab3dffb3991b0cefb19c837135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d709b25edb23d2af94185d8836a727136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4a07c84d906f1b9cdc03ef3ebd029137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4327ae5b620fd2aece9b5626a5898138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cb482028cb6a30f995912e8600f31f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6608dc5800c6454c11fe545b035fc862140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cd2ba3c4aac633c5902a20aee24d0e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf6df59ec7a7dc523fcaa35734e70f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6946080a3983e8faa9d645d257b325143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8deff2e8cd9f912f9683280b889a883144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158ed2fe2dea5f2516cd2a84e731845145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfcb7e2154ddae2759b498c5cbea4a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8ffe5e98512727ee5d214ee0191ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f15387c6ae1b0e0cef312782fe1386148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40c89d47172ad74b38eb64c0edd02ec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5cac36bcadb22e75415acf2f697e71150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738e519affd223424d136532e6a8ac1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f0832c99e3482163fb125ada1f0f47152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ed71a45dfed47ac59a7b8a5430b6a5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4f902774c05688ca23306415f602c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3807c58065341c312c42338f9016af155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56393ebe99ccae97bae4e7b8ae59bdb7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1742be3e1d9ee9cdfc54f4b6c2da06157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27553cade0b5562f69208141cfdea6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cfd25578a088792bdfde83546d4c7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d494ca5972b1fa213354e803e8e1af160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a395ebb94f0adfe5343d8fb582ec20161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa967c36641faadc43e959e7b778d191162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b85ac8ed72d478e69d8147cf9d051c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d9e2c361e689c1c19068ae2d7538ec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bb39f0a5518305219ba5896be60f6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546c5cf683927a3a6be8c083abc6380e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae7123c70efe647d724f6d427af7472167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d189a6ea2884d61652e9b96c2a37d33168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4faee00ff65da6164455c43c395d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e0f362ee1301740030f75bec79434170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e63d694f2a8ad105f5c0b942a5383171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568161aebd97af4a2bb611060117eb8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d5ce51c2abb59cb7c8a0a191597ec173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6bb3e72f431b957da046fe316a9afc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a5c28523547ab831cafe4468595f9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9433dd7b556453bfe1f76e91cd07259d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860a7731adf81e59a62fb0790bd7cefc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08afe8fd48a1a9bb0b30c9b7e4ec5c2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d48a3287bf1f8ccc86a88f3438f1f10179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb635cdea6bebc936e4abe346f0bb6d5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355ca64904747d88590d184ba92dad5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59977787e072478637e39a5f3fea186182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd7e46cbd74d3caffa5cb8c4108278183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7960faef338fd7aec346c2077e9e6ba0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad899b54090a6c30747e457df7ad6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aee1e5a6de4782f23c69d66526e13186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6b154f08f3c91bcd24de2374df300187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8b3d58b9c5a99c69beac528eb2584188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc96539e16708456a6a97b757abf4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9caafc36cc6b2d09ba1ab815c9fa47190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05c2d6db2986b4625f1501fa200673191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f15e4277a2f03c69c2664c29c50a4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5523acb8b6e15cd154c98f43eeb9e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de1a57adcebdd89d01b1d1d30aca22d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0414247ea17b0b6c7dc4eeea333094195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb88a1d3fbd3236beb1df6e572f2e2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d5c54c70721d1e2b769de7f6f4453197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542f0e6f3be65b4a991e2e5829645a2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5750267912b4069c6c9d7e2edff06c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749196a1379d3c4e48c1142ed19cdc60200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db4545ce7123f058f0af51e8553c35201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aa0d907eee400dad8bf568632d5604202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f657a7fde5fec13180441c86fc48d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cea942dc2f05a90597599cdf63b139e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6a60461baeef5415c641726c2e056205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d571f9479fa0ca0c0636c5175d82b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dce231b0dcbfb134e614ef5cf5558f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851f0296033469394cd6eb68bcf2c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5030cf50e17f5d56a6012344cd933b79209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312dd40df7e942b574f16d5714276d64210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f25214c241d57cdbc100b68cedbb0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9c3767fc6c324c42322f7fc3c81f43212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe524664e9182a4b8a0e467579ebf58213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87440b86f8eec14262f4444813a46f4f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56679af25ff56f2ba5ffe27b8f9782c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c39a0c04b776d0a2606e2411856cbe216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe26d97a3aa5f1df5215d8398768842217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094daac1baf202cd226bd6e4349d5703218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eab594ddb40a22fb37cf1bc1ac01c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94137d45ac1df2fd98ebdc25cab5cb7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51301c015f0305e16579d1908d02e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc60a0b7bb4e48675110b26f113bb0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cbc60023481a9852ec1d6c4a2132ca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21316919cf4d9182463d2f1c8b52bc3224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ad6eb9229558c50bcfa7ac0c4bd8f7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cf7b61605d59cb95e930f992339249226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c6b0868bb2ae713b4a8a059e44534227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65ce785dbc2ca3a56ef33221ec14b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa29d9eaf847c430e4bc8e0594fbde4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbad0e20d9909f2e1ab77a6b5174eb6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd0a77e9e6292035fbfcb5329dc6bf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43b69ad98182ef69d95487811882d6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778a53869fa1a0dafe6b3dbc8df75f0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d524907c6345ce7fcd26afd0b0dea0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69677fe64c230a48b32fadfc98108ddb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b40147d9e6b199996cc5f826d6056236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d9ee56d75eea441099db6838684805237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999559b380690954549f88b4fcb793f5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cdf2554a4e5ce9013b8688d4dce6ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b33daa5e689a3d6b329db3f1b0aba240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40972664a483a525c8f38ba5a05ae08b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d594c3da78e614603c5f2e04d93f3461242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979d79012c94acf78d5caa8f3bfc184e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d2a388d4f1b67f5e28f395c9c1428244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b4805abfbbdab0b61594ae11d1d32c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc37b29d45ca9a4ed130257da722b5f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a075fd1f6467393fa63178381bb98247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19626c6681a307f7aa1acdc538c90f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b985a352b30f5f8a20a9baa01a5cdf2d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab931464ae51dec2a9787810c14500d8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79037e4b136883200fcf1327f571dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9838b06dfbc252aab2cca962c41cde252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5690ecf8c5173e3e1b7e0214f2357253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab805e1391ff8a89668362032ecc3073254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9058d2f3998dd1d4266dfeb4ba83d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c00c290108bdd5830662fa3ca2ca10256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9e6378ede324da5fd96eca3ff796c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349fe1c8c95c2c18c3acbeafec081973258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab60d57ef5a36f4332d36f442d27aa259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356b7abd62a3eeda286974c10d8421d9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178373c1d36ac147ad5c8ef5f1bc1630261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea7bf3a403aa93cee0ce8a72eead200262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01af67aa2b70804f11f106e571f650ad263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34579f468eef35f285d0dde4ef05ff1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9a7581170a831ab1237fe3240daea5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd53167cb37d9d47ea10bad3007b981266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa373cd2d047d43b2373a23385bd93267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bc680b581327160e593c47cf763d0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720582ce847709624f0f58c272c5033269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deff70182a16947f8366bd73aeb57a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63dfc2c880d4bd45c70488eabe7fe33271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7262adf6c8a00a2ba1723018f72d8504272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bec70f7ff4b7487ef2025b02c1452273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72e5ba38c1d4a5879f896d401a6821274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d75cf9853ef093232742eb4ec1624b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e405d5c0a07e9131b4e6890ddfebca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6c0d8ec614d613310320b000acc91277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8f7437c69e0a58f70aa6af6e99ee5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff263b2d7cbf940762f6edadb045460279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e6a291d89e673165d061362543367280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02665a9b0baf3d6623defb56cdf2f76281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1b28d9fc8efe91f46f1dac59ae3fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301d7cfbfb75963608a4c53be7825490283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d88d6bd02b93bf92da6139f374ec4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dfcb1012573386173b3ad7b4bcb37c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed9bff582f54f0d86bafd1b60d8d45b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7af2255510270d46bd106be55f5b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7de74eaffb1e8e1099cc1886a37e53288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929e13e5c5b4db88cd891c345d469a88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca50465a6ab63e56fab3cc242b85f780290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b68b6c33b1188721f3e61f4908c06291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ed3690f3a72c2d2c10ae1842455fe292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7075ccc18faf74d3439cfec35c8a665293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80878111ac42f36d46607964fa77f850294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca88b780e8bb31714cd612b1fbe45295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66076dbdf3561c13f4fd39f42f54243296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c91d57e6eabd9ca60cc806c96eff997297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc7e380eecb004ab783ee83a24e5fed298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384c0b14afa6e60310e1e8ea9ae5b6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd66b22e0d1844b23357c39b11c2d7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72df0f8068a6f450d7bfc004d219e6b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036b18db7c3b68efe7af8b63a564176302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71403046701e9d945c07827b1c320640303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06eb4b15aa7d74db6dd7deca6fdf38e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597fba6d17c0e77ceceec57c14afb4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3bbe3859fe0964c66f10e0b3f72985306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9cdc3c5830f7657765d3b0b4c13bf307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cce8c5feb42a8ca0533c78fde2a02308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3509196d21d32f3948fc48f001a1714a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821efaf27a8c2a497e0b75f144615d0b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0294edef9cab826a1ea2e920b01f72bd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff3008b3f5f2b04582f0acc8b994ebd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d289e6f6f23d90bcb6b24038ee2c1e82313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140e63273bfc306e7b2e6b9f3965d9e7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9038ada8bc6d798e9fd44aa1aac762d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba1257afc7ee8ed600eca6e0eb89ee316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850240ed10c21ab58d871770c698932317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50147dd05e9aafdfd98d47ac802fb2e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9a97c76639892d79c1734f2e24758319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9b0585766bd8342e7042fae729fde320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c2c418145a04e55ca53a54dfc4a51f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe2c148451516dba78e3e546944392f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bfae265beef67847525cf677be3972323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b75da301c41a13e84a9c91cac0fca324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2493f2c8044f5b663bdae32be104f20325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2873ea33c5b58fa43cd558e3b9372326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6aaa55438ddc92b70a4eea57d968e6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57a19e2f50ac971e0ad19acebc1457f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761acbd7481fe8100fbcd7c13a3ebf36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e9f11cd25b3d7e93355a797266f029330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f98e37f351e62125bb86a6c4c242de331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c76d20d5abd56b49ef01fbbfa7c067332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17abc2cf726e1753ed2a8c0d1f24a222333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75a94f000d767a0251862c69245135334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f9d6f2b107dc44a25c1e2cc7db8d6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f488d4f1dc83ebe0195ae783abf2174336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738c87b9733c06e1a928b9bd905ed99337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770aeed7dbae5680ffffbf0637753b43338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b31d6e42740ada9ee7887163526c2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dd27975a4b752bcf17e4b5bfb9277340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bb7f6d4d12be324d9c594faf03ba2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabab65181c825b23f026433b95728bc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807db09b385aeff64638172ca052b65343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1084d25fef58be7ded9930d63536a5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db254c5394066eb750637acf43a3122345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99291927feba28cd4516d864337113c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df7e45d40b19ae7f547e410e1f3cd6347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379e7aa7babfed69851ae810f9ddab8f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f92cb251b674ab575660ee349381349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d44fe0485cca906e98d181e788964350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080908e876fddb6ddf700e1b084da40f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f520cf5f625f4d664180710d4a49186352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435158710efc45ca0abda6925e1ec32e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a263aadd365591d585c7720f96fe69e7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafbf47f0095adbee8019906e94c2c0b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c0b7bd1a8c3a46ffb0304e83480e1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d46b5df30cd5d346c884eb66ce5c008357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2002344e66be99bff07ed5d72311122358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef9a3f56d2b05692f2d7f57b9f3d00359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393d15e243e73c30af911b0100ffcb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6212b507c9f6b731cae0447566185b7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbfa4facf1a2635c1942932793246ff362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ec4316b1f8ab622d239fd95c283d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faccabd7c48218aa0eb48647ebaefa30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb669274b9611ad1590d65f8d2f65313365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9d5543d500d2c86f57dc4b266f23f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dee1c723f155b23dc76ac9ff492515f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84efc45f4f9c0024d42af85564447f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcc331a2d97b666bd44d04d5d64f6ca369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1acf9b21b908189e28aa7142fc4d7fb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68d029ee2ddd6a37da33ceaa67929d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c770d632744cbb1adc037b55abb38254372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8addb0e586729e881f84ac4250d0809373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7843f0183e731aa368c0a65cf12d4e2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2eea2b2ec59a1e5d1531716ccb47a0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5ab8c045376ecb3b07dfe37264a240376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d4bf738ee955bcbb258ed2db1d0540377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d84bcd6d1c61d7a92f540eed8bb6ee378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a40153e921b46c0a7d1dad24bf38b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59ced53f050538901361c300a60770380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a10e1bb8988a6d7cae0a9834755757381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a0f92b57507541f950893b7612315382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863edf4d4cf5c83ee10a922067c5eb1383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69762b9b96c4f2d9910135fe3812b64384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392bd3e43ef1a5fb3552761433ba736385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792377e73207f8a137aba4e4f2a73d9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c3e334067de168038db788ca5be4a2387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddf9cd7d695b6c460d01848be9b075388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec18ff780ab69c130bdc685c982440a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20064c35ed617b264d84d4dfa5bb19390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80949564ff81eacc40aff87a9a950fd9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bb41799f9bb7f2db6b877658bfa35392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04fe7c0f3b5d1fff05847598fcba1dc393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a0ad9061337170a3a649f88d06529394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a741325269a9a8181f2575fe90052a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b3b1ce84df649675e343b4c87e197396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a35c170c257e4d6bad5f290a349e4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0d964b6d4e9c40e3850d331403d95f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f997b70057eca078a76ce81278681b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443bc65562a6cd908c9864b98cb43366400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b43c373e2d8053b7fbaebb0976b25401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef750f35ce28cd5dfe05d630f833ed7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f53e45878b6860a4a02ca5b6afa0ff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38535b22acf64b0f1e7b0cb6073641d8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9cc5d6240d386031c1f4091ccf4bd405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36b4d089d4d386ff5613116cfd228b0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55b5c9baf3ef672eb4ad3f929ab7702407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7bb6919049ba9d126fb97ba09c5686408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54e3f4b9260c496e9e0c3ff991fa85f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36658ef5bb1ba20764bef2bb128ea27410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764116c43e90286439b8b9c5d0697bae411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc5a7b4c3c63b65233a5a0fb1f9a098412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518f9d7bd0b53e561107f854d72134d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df9201810d397258dd5e6584cdc7fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf684aeb011776270d97d3eef2ae5e5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2d9df45161483c3b65aeb61162c0c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c271c6d064569bd222ed85991a1bfd0e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf965eed431efad8ca0827535f862a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339046b64447b072422256b5f7740819419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75435227f818624ea017a1ced7708e67420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f91411def3f5f0415fb8d4356083421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3355904c493d5103769a1aad5fc0823422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c88769041ee549849835d3e426ffe423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f035534c847ebddc75066e16ca707424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11302d0e98a90faa11540e57a4e9df5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824fb8f1f0d52292300bace7e8ad5cd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275cad63eae7cfd0931fba050f43466427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916436e7cbbf721a50e24eb79514ba8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5c2170677a73dd8cc73a72d6678be429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99663d818010d63dac6245f0e37e844f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de431acb587e96272ef0c9f949284cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3a1cf5e0d13be632d8226cbb7617a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173467e61c82f83976715ef3598d9bdd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6126c8b974e2f822235109d4747e3cb434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08f0b42820c838533605be9ea897d9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d209b7af4846b8bcb2483647e5576436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2538a03e676ad56e073f955bf627e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09197b26a0d949b8169ef9a2d2f70f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca191427ed3ef985dec724bc8c4c81b2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6e1cb0fe33e66a5b7c63964a5583f0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848adeeabd3e08451b7d71272eabb5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f254d82fee44b41efe1d3327a0ea45df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f2cc99bf2067dc56a0dbe6508579b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac0e5cc0b0c5b75af2232f5eb86064444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71db827014cacc2a817017b41c460839445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca8f03a00b72d3bc335f4b10419236446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195863ba288846f85191feb5e18fd62447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f981d40ff9e4fc06581c449d9c4a7859448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa82853c252c1b857e7ba072694ed1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f724eb5e079b341cd045a31cc34a076a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3167f5a37b940cb2cb3b6eb79b54a27451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f79dfb66c5de795ade23159f5d5aec0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ef9307f4aec428998a9acfcd85576453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214fb696579e98e17d08be6d869934dd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc48cb49586c7c665fc6429964bc71d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543df397847d9fe573b05f376ba45387456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0125a8ac3fdee1bb91aded37bd8e2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc91c8e2e671a20713561d9096eadf458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46205e840ec59e089d4366f8fed7a445459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29025b47242a0abf55f5c145a9b8b5d5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715169049529ad9f911348b184f022bf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370826c7f769a5d5ff94e856820815f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d7f0d7dbf554a45f2279566b5cc64463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4b00295f1d186a9d84617c3609463464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04ea9ca3ce6fe6f6116cb8ba2a58db0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efad9483e7592e4253670e4659660e1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c651f31a7ef2c5698825bc83c9766d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf166b13e95183deae8d87400058e90468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e292efa7625b253fc51bb1199b53eb0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babe0b66bbb537210a6ee97790e7f99d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b81454f540b2066d83ee2e35a3ca4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24f9e7c63dd15bf76e78c34979184c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae34a853b0a240df8fb80995a3d3b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13e490967a512f8fe1fd26fd9417d9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c0c623a028925ea272eb63ee620a7a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7568562d4d614e24af52479a8e21ff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504d37119d96d590e71d3d6e65aff50477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2863a17e05fa5f2564a8fb9d998cecb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0433cb3be18999efbcc3bed0b92d7bf5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c33b2cd309ef6c1600eedd6b8bd163480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a756f9f05e6ff9fc0cfc1131f8e8433481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5724e34de93542d3219d4258b2ee1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c57594ec2c8fda2225864325883c24483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f290dd8ec8a9ad1c7389c1a954de7de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea3c7b1c337c5fef7214dc22cbae72485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889d88c841f78c2411df876526720b4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197218e9ade26ae11a4b14990788ddb9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef068b3070da8335c05ed922ab25df8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7208925002a4e97e014f71b14d5b5c8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39faa1614ea420b22372477bb10e8a8b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832a28b8ca866dd1ce4b2f996019fb7c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a294372ed37583141dae01ca79d5d3e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5c2254d511f6dbd419b2e2831f3bb493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb18f7d5962feab888048bcdea2c94494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf54a15e162e4ad80cd7999ddaeabda495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4094ae97a8602bba7645a6b57d3c1e4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c8b321ab092d31212452a7fd9cd7c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458bc461ad783d31ee99e4d0be714878498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1cf814b465b7d38b2995c11ac799ff499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47241088f5f9a6a86e7f4b64998413a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406df1b5116e895e4351832b96bc1965501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77ed5b93d4be64e388a68b59a8a9a1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62112450eeb9b755e683c5bde377765e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1e618fd74734283275f4215eac11b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48431463b013b8faac916ecaf61f7bb9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9632a654cffdfddb25cfb2f6155c75c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c152010a4603804ea772e7d6bf9969507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d50bb0791c778efd77b02e0392b0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691cb38a5fc3a1a945abed95f4bdb1c509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1c66424925fc093bb15d053d6e6b7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75724aacef46f8435171429889ff29ff511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5c5e247ff8be319112153a07d80fb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732ebe8b8adf29f89ed81d18a6eaf5f0513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbf6439200ec87c2c31f3350a32d79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92731cf188bb15c7f6e49c81ac64bcb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7bb88e14ba602a5cefafe09cbf63d0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a259f95813b85f448054e1fb95819f40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5355fbc1624943df32481f6e6d59bea518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e908dc90013bb6976475c11488a848c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816c7e4b56dceea12f4043682dd1c2fd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d97abf0ac2b50979f7486b01c5fc907521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7c08681559e99d9cc3db3df92a274522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7953ca75df80d656ebab42dee6950523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e27fdae00656050661e5275e4ae199524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d64eb564836b4308b0091a5703e5a3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9e94b597dde617f09d98d3f9fea49526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0804fb48895e1497bd1c7902c9f564527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9586e1d2e7eb568e8f2409de7cfa13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c222d9229805c356ecb879921e006529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aafc42f5e3206bb21151419c3a4ecab530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4bad4192ed8bd639f50dcbd5871c55531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacef215b3e616a0c61614ef6c5ae4ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10a8b53eb055020decc48b41770593a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43146fc7263190bcc2981e26fb216c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1f29db2cfb68a2cd2dff777d3564e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46a91da0941422aac28ccf300b9bc3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cedfb630c4c90df4c25ca4de083df537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520afeab06a36dccf86c0d245f2cd17538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe206be421cf4dc4e4df5a6b2220b1f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce789d3df9ebc20248b12cf4a4b66f89540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa6efa8044b1f86e8cc78ea07032cf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f4463576ffddb9295fbcbcdb85169542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bde65735dba35264c457cb1b45b94a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524e17ddff2b9fd5bceaa4a9ed10096544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c46fa6fc3f87eb2c5da182cdb6f04d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f06aca09e6fa32fb9c364319e50740546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1af25b8ccc4f4be8f72d95bef2bfd6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f916ee1cd833c1f1139d37780901c6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c529d30f7ff01c96603e5adc6346fad549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367b72625fff5fcbe3c0c4ef32b4f92a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53278041c63e7c24228b3014fb3320c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f15a5e51da4466d554603e9667e157552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65648b70fae02238878ff8b0b4f1244553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f614a5f9960ac013140bb38c60ff5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186678b5ddc2b8adba1cbcb680703e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6a63782b4006ca9e3e50d1884dc8a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca111cf0a6c18c5d2db2b20fce829557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ea234f58e92ff49bfe8ea67a0e562c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe11946c27c6f557fcd19e7c7ad61e3e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ad62f88f536ab7d8269fa1da76790560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca0dc84197b85c317cc83d9af888e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4bcae951c7e64fc11f9c2007ec24e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0672724457be91f697b6f418f1945f3c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b3ce98630adb779fe75dec76d042564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9ecc0f06987cf03c4a2a164ed74b8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b460298769d47825c85abf034fed43566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c0d7078fb83a55bca4fddffc317fe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77f29bf0f2380eb004e3cdccf9cbe41568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d83bfc6166f09b5099101013c8df8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cde5374c97af26a43a07a01354abae570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ce41b10008c64056f521c3a5b0e75c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ecbb436bab4d316a0a440b7fb2dd4572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb0c54052ee8f78f2de57815ccb4ae573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec9f80c8cf2fb3a4e08a8221b8b08c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2786bb30b2117d4f22509779f47d935b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea572d2ae4a3689675056fea66d56c7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cabf2a01ef33838337b809bba11828577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d0bf6dc12438463ff41ec2aaa2bf1b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4904f9cbe2e5a7ceba0453813dffc1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961866c02329e18600e4313e18c11a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366ba90047c9731f24c1a3cc5b65c5bd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13c19886a42ab0e9796ce9df36d6490582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354866936df9d114863f118bce3126b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f13b638bb127ddd7d8ce7167eb223d3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19f7a7e7bc986d759ef3bd72558076585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6a2f444afd9d8a01860f87c6df973586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f7c8e6273ede3678e00c2eeb18f5e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4145e8ec65cedcede8e3c4f610abdc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f133d1fba88459f7d199224b745b16589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfed9bd80224b7291f882d2b1af0b15590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2604b6a0b3568b7552090d5851eca4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a410f9150c2f0ef95f404e7bdc2f2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292605ec69c230659c952e8319d4e715593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8885391a42ce6781ce078c5c025864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13178ff4f761b5a38afc00bed4a4050595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7844b5075c035e019086f40eb32dd64c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a388b14ca3f2aac179982b4f027b340597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c5a10190699220377be525e2aebf63598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3cce22c15b6865736aad909d24948b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6a60fcbc6ed4707884a7cf3510148600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d49f9e1c728c5cfbcfb00102398028601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa65db5d4f177178c15a9c2a4c74365b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc985ae5f9c5ad4b079fbd9c41bcb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92cb458b518cd7f4ae5180e4a214f98604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed49e63cdefae2d9fa06396e321310605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42dfdb438e33af6a610967995487dfa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9f77dfc312a5bc518c6c20e48c691607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c58fc99404be8fa207cc8c5414d4e4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162cebb1f2610695f1624d92811e63a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cb254fada857070cd4dc5a92fa0c50610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48359393ef1a0c1e46813607247d220611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bd0be65170569d695c3b25b261998612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7bf6706eb8c383a1ee5febb0bf7c9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa297a7900eb798a67b54ff761b8be7d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101da1f47defc95d59f9c23a6ba9f66a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49dac5e15d685f749e4d855a0471ad616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec985f62fb70e52a43771a0d407f96617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8097048053dcb90c02bc4927d11e9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2411490bf8c68d1a7a07add4d5539a8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b35c24500ddc67d14d32bd719978905620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afa6c8dc128dd9960af5710f41b09fe621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f0a75590f69a32b7ce19984c7cd88a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d937795102b462324f74ed20d2023843623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd194576fcaf6761d2abf7331cc77b8624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087bf15d2cb8962f07ca94150655fdc7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29087bf3141dc7714da94425117fc5a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d914b1844af3c2d8ee16789d9dcf02627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7bc01d5c3619f8fdf1641a47ef51a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764c74849d0a6c12559cfd2ea079ecf629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b27b09547f33ddb74cfbffcfcd7538630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed491c30d17bce5cc9d57b83df0aa07f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc366e0a2aea9fb7d9e48ac7e2a954632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57bf124b5361460cd49dc3f17243585633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d22d11b440c78e2f38804851299aa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef18679efdd2aec92686441f7469605635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89651395a9d2ba21bfd507f1c8f5c7c1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb39b49295fd9ce3cf7414c9b4a0b5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d85985ed828d896383211fd25a23c44638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec218cfb86bf5113b44d08b5d887c1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c1ed15a610043dcef8bad404d3a0e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3433367afc438b3fe52e23b15b8334c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b207621b5c3d9f73f35e9a3ceec78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f08b840b6221e151851cb2ae8312914643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff98093a0a4fb16b02241ead40a9522644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4454b6b7be36ff813594136ae2bf14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a25254d3d96fb0539f7f50f59a666e9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b819448151b79625472c22bb159945647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbc2aa00a2ac96f4deba61cc0a17fad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed72a034c9542a7de58bfa35ed9fe6e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b05ac08d045b3a54c65a5a1ddb3b9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911d48ecdaade3f547cc321b583f675651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964b4bb04b70d12af9620b14d2e3236d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94530df059d6640a10f7dbacf10562e6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4437da887d524bd839f1039a246c688b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1578fe1cd987d3db045ec9a21f44f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1465316e267c58c068e3a753907d45c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb61ba3467249f42c8ca40fec9cc6d4b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f479465a2db46622916ff7e5da859507658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca578853a4da69ddcb14b09f1692fa5a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03158b1acc8e3148230bb27366bdea1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b40c8f126959879c82e629c072335e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee79ccee5bf00967812b9b0e8fbeedf5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514715328271397e869ea97a65343781663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ec6a98a84a13391cb2178c35eca7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45957478a156d20e03143e57f37bbc4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397bd8cfad2a12c3717bbc94edeb993d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ea5f4029f1f20f60c1082006179500667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2678d4412b0456ffcefda3ee293b1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb9cf9c9bbb573a69bffc42951a4a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05292c2aa4dd36b78a2324a555404d31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c2a1901f1aefac2894c8262464469671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ca268a5dda413cee21feba6e5a9b1a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8783a6a72898ef53a852677fdad80b6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed19dd6c18630a47bfb9ba9e88425e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a089d05733d0e6726bfd08ef90229c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0629c69194db753d3e0a73cedeedc59676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f363bb19934487929ed754a522cb8541677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac4c42f709d757aef3557a23f36dcbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfffa167cd755b4d1cd91bf3fe86b37679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e653fd3386d8e147c2d0943049856680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca0dc2d680f05d30e0c5cfd2acd6b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5086b56a9304502af122a2a454bd99c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aabb924ca21537eb654aa40a820d93d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87e122c6c1f4416aa0a066ca531a857684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e673a72d48b91b9300b3cc8b849288685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3fa52398015e23b2ae0ce1a763307686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3474be4643379232d8a313add0bcb7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03db3a61e7f6b0da4ce35f6caad16b10688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260e7032197337b002ce4028f28c93f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4666b38d7fbd5b4eadca474ff9ede15c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e6ada3211ed1359645fba66f22263691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d71a77128dbddd8525def68d45efdd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90a5f8cac90df26e4eab5ba6a6265e6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203184e2365604d495954f37d229151d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681768b24f12581fe1f934e3fa72f9c4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8f4a72a45868de474509c471a238f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49762bb2b36783c3f08c5ca57a14b764697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c1d936b572be7a89eac01fe6f7cda7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1a1b82e5ba8c640bae5840c51cacc699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc1dc98c19b651c4cbc7e8d8fa96d3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ee26e25d5b87b25f541294ba710119701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef6f14439e11dc84a403e77affc67702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0295b61f84e455df86f9df1294d6ef1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a665382bf52d188735c5830d436df91d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50c46761c2397ce08a1923c35f28a9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9de8cef97e50e409e5612e29175d969706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe8d5c5fdfd61ec2e7c7c9a0a8f0d3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbfe79e58bd0a54bd966abe925be2d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863541fdf0a17e6a442086b4bc9f75709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277d25873cfdc9d8c28ccc5f0854861b710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23498eb34cba2e8a45b9e933b4252fc31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46dcef9f53505c4d17235c3455dea642.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc14774001741c2013469aa1ef4ca63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7163f10cbc98965ba2e764bd01ea24.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a8671691e6196a2b64573b287eaee15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887551a2e6755800a4bc43757928237b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9e9321dfd36cf3be9f387e9f3d52d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c9518adddbe88d873bc966908417718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b62fdf57446c072ebe9d034481ec3e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a728199b0ad3e232f37dc66485c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b4bfa2ff2e054d12e4aeaca65337611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a0aa940651af8a84f18e7d3a96d2312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e0f99366dff402baedfe7431b0492b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275bc8ac94767ba0225b66b9803527414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33a6bfab1794cc190e5e6215c263315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d420ba22e95cb6d60a9317aa34d28816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e8fbd6379a54b1a932494b2d6394fa17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974a6c0d47718e6f285ef971c98024518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad173b9536b54d444920e5a66abc6ae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36010222c5b15ab755fb469624564020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4302b60b70c36cd0bebfcdc850bcb35b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a59cb990557e578841a055f4aa5d6922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba0e58dc1ae1e94813bd228751bcf623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d31bd13215e3447102526530b5dac24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea177f7354fcef495e2c552684f95c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98573035658f66a9cde0df82ff249db926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b8a9b89cbacfc8334d61ac43c5bfd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68deb7a1c1f83ed2ecf09bf25192ca6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f821cd4242cddfaa21e902bc9eb4599329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a9806371d90a90b901ba91c7b924130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb79822010adba5f72f9a7d38237231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca7cd1199adeadac689643dbb7e3cf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a9dd10b0c274c32c8e10663e631e933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da0e924aecdd69d40d1197c8dec4a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9961e77aa34f2b53c469fab736570bb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4142767f4dae1a8416ad4ba81ddcaecd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b36d1fa637d0715684d649ca61441b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bdf269d19beafba2254a5d7a2d49b238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265849eed3f3995e3d36e097c7e625c939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef005b7ae05f96f963b9f81a7e31df40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c97528913122d90e08a282d649df0c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d320dedccf6ab9b4e0b372ccf22ef5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50498b3d22a4085964a62b4c09fa79d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07dc1d6ae6e0fbd15881e4acb39bb3544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1c049b5914e69159df82e849c823945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea559374b1bd70ffefb97e2fa825e0146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2276fd93cc73b5ba8c2535278721347947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb44fbc9f73bd9c663c67e1eee4e6ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579f2f2fff8dc3559623867f58eff32a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749383919bb23091b12035654bcfd7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d40c097796e7c2b0c50cb1ff975b651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ebfacab13b1fc08bfbe68adfa2935252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8904df9c0b6f10f3bb3237e1c109e4f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1266094b3040ec4897d29e633ef2c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2d92913907d82ecf32f1fbf67cf28455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bdd5b34bd7114721bddd16b6e2729c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6a86d2031b3cefbec090b3371818b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37247e50bf948d4aa21166bb2dd063758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f304192720f9588f1b376b5f310f959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c58844eca09e22bb7dffe91356d00fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a887e4fc76ce7abad5fe43bd3af8328f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514e137af9c034a4bbd940df531e88a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612360be47f77446e8e826230a0aaee463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344a6c18343662ff374342c4afe3c47d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e826829b8e2390d5a629a92b8556f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5c0ac382c6b0610bdde967637537866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c37d6d57fd93470c962e44a678e05b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ae2f33f7b526eac2a3b4104a1a13a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6b0e71ca8c89d5a6057ffe2c4a93b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbbc3a7ae099f53b00ce596f39cd0c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e31e65b663e6d3097f794da116ecff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959b647463b497878432075c74ae29bc72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a94258890ee18451bf858ccb5494e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c10c62806e421cd2fe1ff81f2ba06974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b46af2458911d4ea685d6fc6fe9f8f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaba064136533fbb72deb57c1998fbea76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72b05219e84b8147b3e88ae2a9e610077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e7d93b67fac6fd08afac97864a59c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dbbdc91486f3a0ac4eae2c11096d2179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224496c6d7eb4d9abf1b9717896a78f280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd65d2fff81e0006007cd4db667d16481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c686b5807ae4828c3c9fc036f02c4082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258e0ca090a920c5ff8b35e2e660b5c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734507b56047bb3d04fe687087511fd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8aa9452f18fff563a418b0bff3483585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5c0ca244c016e5accd4f32673653f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8712ab21298400d1a3b24c75b740f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e8611a5368ab0ea1da0abb2a7063988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9d0d84fd6e53bfbbe82da60cc2bf489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c995a99b2a4af46259c1e549d5c279b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4523152472a7aae73674577a16040991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad9f666e345b6c26dbe41bf86038b392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff2207c01f1afc21b8087b95c6a50293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c15a6b84ffc8c887389b79be9965d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a985cc3de425737b3f4422d10fe8f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab22333f137b55e0b8c112f015db286396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d457296daa9c6c9122ecbcfeb088af97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a452291a51783a99ec4429390d9018b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedd41eccbe10386e56c95106d0023e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3a5cf6af6af065900e5b614bb08484100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457842daffafc5c00a417d88540fd3f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042ad679f31706f1a919fcdc997b8c2a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e093720b7fbe252919c749772a8f9f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e62457953c2f2d241326a895abeb24104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40932cbcfb44601f0711301ff851a113105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd33ba87246b69639c5db0776efab5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ce0ecc15f38e2219bae8f240d3536107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce4c9675b1f348f4758982ce3847546108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ddf8ba676b106d20b9fbf275fc774c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311644ca25f6c2d2ba558c5bc4ae044110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058fb82e734fc38e8f4f94b090aa587e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad3ec896d853f097b22f87b588c93e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe841fac4a363b6df10b90dfa0604de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc7f765568a19104954f89834d235a1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc51ee1d794413e315ba032b5fed423115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cfb8387ad80bc26053c244ceabede116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0198e245675016430cf2faac6a20236117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c88abd415deefcf9ba6be64365ef8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c0d7afd0710368a253f4f44100443119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b0929dbf23e90f1c259f45417df72120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44f69261ca745cb111f4d0ac4518de121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31845354b6bd97cc818d717f464379c1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37312172a0a84012cd256af0a430e2a4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be949f8bc313950b6f2e5ae83357899f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101f890bebbd8dd54a5cea879a100a83125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd5ec849c22c5dc185d889c70c6546126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79c342893675ecb5f25d9e1e733a72127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87dec24a6f3998fc6b8403831a5e91f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c30e54546e2cdf2e20d70b62fc798c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d839fa9fc44c0dd46b705be2fa3106130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c3870e621b699f275b60544875f401131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb47ef9d8893ccd99c1160b1a4c5e1d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203ca9cf789d071d80885625f780049133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e0bf49ebf8c4ee5a68e90fb272995134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22372a3c8dda7022c3eff54599a4798135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ee659748631e83af546f973f08a48136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c976a18362d4f845fa4a96c46ad68b55137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6536ad558fb9ac85d0dcbd1229ac9a5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb54244ca6cc6c3e230017c2f19c0e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc0b2d0e67d68ffbb6fa37fe294486140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef3cd18cbf4d2215db61e6a3999676141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf122393c5cf1caab4c9c2e7060ff1b6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db602f7ad4fa0703cbb20a2dea2ea76143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e65fca41a71d9809db9fd8d94fb883144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c76239adee33dfd426814d28da2365145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c12d73108cd388b58b315783f510eb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45033c1cd779a2c65c056e74f26fb1fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0ba46a0e7eb9090dd896b270af227148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ded6ad225a823bcc67b6f872e6f4a8a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7dc7f3e04262a7431615970872e98e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb4121a0713ca90db17323bd7bbe631151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8997210243a322d36962fdfad34f7e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae7a9400d3b47056fd1ab62219868a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc63d38b37e10dbbabc616792875c63b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613e90f4113b4689f60fe19c26e21ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cafd9679c6ed5f2d2a745a5e7b960156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97433553b7124033a8206c66bc13ae93157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3723d3c35919fafe2d81758c6a9230f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ebc480897b88db250779a754c330b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92eac12985cffae382e0e5e1feb82a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcdf42b8645a6add3a32bf5ef55c5e8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126a969f07351f92c305b6809d787ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f6002a494195fa8491bd002344a52163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685491a06f27f7b1e41a2384b14dced164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fabc8401e96b7c4cead7917239a6ce7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d9c926a2531fc2574e820191190ce166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9124880fa565ef86c92ef723061bd9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f816d5cae5011e237f22231804640fca168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa4ef393d4226a7dc424cb803479b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20112666ece300234b0155e72d9da99d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f649cb72abe2828a238f704411aa27ee171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4355cd2bf4d18fc33a6446d739430f8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e9db69e9abe5be3826c7e25b4671c4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8195fc6b5152ea66fba3e7b54f7ebbcb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e2a401dd77da9cad3dcbefcd9cd08e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d16b83802348dc8705cd12b1c6d5b0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8c221822b76acca088139aa943e0a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4100b48a65f09fb3830b815cffdf7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d498456a0a4994db6352039c64e348179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10cdd02d8096e5280865819a184356180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9f98d0bf0588bdb886ce3baf57365181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac84f31fd9f747da2a72292edf26ee182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f9c49ee17ab26e2ebaa9f34c16f04183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca093443f13d827a216db90255bcbcba184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77198bc432a8a8859837a12101c5cb3a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed093625b61342770c941bdcd25a965186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0963d2ea61724d93da6e01a7a309612187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9df9959922819230aa786caaff405188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab6b74c98fb798bba1b8fc883a169e9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83e857f7a7f1faa539640ddbfb3b77e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c608b72f16161cf4a32ecbcff25ebe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbde9d4639efef62bc79a836967ac72192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7f20fb21b29a786fc5e7307c6b9cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ac9f402f1c607d58b7324f179870a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d98b2c316406fd8373eacc2e5b565195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb04158b99987c0abe3665db8963393196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e5ff4ce629bde9ba307710ae5a014197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40f77f31c976c8dad0376eb31aad95e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6d4ed794be7c7fbfa4021450cd030199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c6f681cdda50bbb2ee7abed261f678200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27b00e51df47dce9d00f95795a8845201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6dd66b2d65502e6830f4998997421e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9cade94dd263edee5fded43d6394cb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60197188f59e8a929c531c32fc68f04204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439fc2963f7a3bccd8dfbefab4f56cb9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe190e3effc7fd364f919e735d5762206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d2625d1c6399bf8a4010fcb97ddbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee096454f04561f792c869be058ccbb208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac0d5e334c3ba0fc6cb6c862a03ab0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3804a0096c9ece9d094a2ba049e34f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd4d68308c02169ff5ae7f2a58ac2a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b192c238db5c203e010c76588c2790212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfef36febe07da613b513b96213f8821213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcc18ee9c39b2a88d56646ba8c9120214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673994e84f6c421d1b828803665c87c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8501508c983d3cdfe2d78dbbbb53c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a237c879ca3960094f715b316918e13d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6de061465dc547764c49105145b0eeb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc250d78185135322931015b410a83219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7738a57326f5c83708f3acee77769e5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d804bb4bf6fb2ee711e81a734473d5f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5bbf8b7d6e459be46b628615ec6f72222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0c86596219eb6a8b4df76f4e929279223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf273e8c1df803cfb4932d56636163224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba6942e0af278a4735839148532f40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517f7ac1e33bf39e038a725fb33976a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de270412e32559a8b0df5a08d30fd0fb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6234fe3cd36fdfb9814507d89bad5036228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cee6c358374c0b4565e35ab07e3915229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526374f18895a33d3c5715cd82696ce7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba35993a7cd0c13b7f16a076497377231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a476990be6392339281d85e94cfb4e3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890205f2a3d8022c0afd6b189b218e4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec21b53b43a24903211450f21187d923234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4799f8b6c7bfcf2c17b2c75e9dd89a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a82f5a1f626e9a796ab107bb7db53e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab8c09a0ab718c0b6e0b15a96707071237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548b0b2e99e4437b08f263e52498878238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df705dd9a0f702a7abdffffeb946d72f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815032f8e3a856392503764c4f789c16240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e33562f37c2f273784a7cf074aed1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2f680ff572c0fa9dea97fb90078cc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206aae54d5167e0d142fe4893bb35088243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971bc9986ff36bab6717487e76ed6ff244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e71ab19eb74b5592982304b74004d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3737c845284ecd97e4fc8d17ed884246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc9a417e35055dd30b72b4a404e727247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0048c6e669243cf9d9a2d6468c1de67248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4c8eea3b6106b464ac7566eb6638d2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bb95c40a8c13819038a47c9e750878250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3c9aa135b1542cbdbe0f70b5eb482251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4fd5e41dd285a704b2261eaa6c5c9c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e75d7fb7806ee7500ae006e1b36e06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae27c6b1ddba03c8c5497657aa4202f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e851554155f20157385ad6f5b73fd646255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fdf3f49571723673dd7ef3a32ebe7f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e524ad84fd2032de1c1bb3c30b9b0fef257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd59e052ba43e90ad692aff7bf2db17258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5b2e3895065215c969c4aec5414884259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6bc0b71bb2aa2d036301c19fe5cfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d22de542c0d5bcded11cacfb70a9b6a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc295061a644ed49ae5cfcc0ed1f88c8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb591a9d6fb55a4cb43230e3d87661a9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea29cf08547ee0b9fac1fae5de0901264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb4b247916c84b381a734f7cd76d18c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfe1aa5fc9e25a08b1a914e245e9fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b101cf8bd44610ec39cadfc00d9524267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c8b9b5894779028ec0cd5283b66dfe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fb1a986f46bec2a165ce47802bfb9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187124744ff075814d2fa5e20bef1e21270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b23913c6103d5de2186737040d9b79271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec7110ab373fb574e00ae9d9cafc65272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1138add1e0ff891e042174e99a63ec1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5303cb0fb250ce4c4d3f5dc9783db274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08531390637054b8dc49df84c1612e69275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d049c47836a76c7db61dbce70849617276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6bc6d309d59e5a68b64932c338bca277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a582ed2f5dee7943958393e9d6c8617278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a329d6d920759aff16418093f48bc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ae65f4b334d80277e218923368756280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d3ab3e6334e39117d4150dd069acf281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed315adbc6479a4ee76598786cdac6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feca23cd08d8aad52c0329e5a499613d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86ff050ad1537f2977b9ff0f23b403284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a489de69cd11ae2673d1e0759ab33573285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9dd3458b2c634e5205459d637a08bc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1d708c2c8eaa3f6db9e5313f73202287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41159209076f5e82d400e75337607163288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5229e8a256de39c782f55949d4b60ce7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2000643b75174c32988af1a376061290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc869336680f2b57698127cf84cad91291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b975c93f7fdb4a3b0d7391a17dfa0a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959752107fbae041d3f67116000632aa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74cc9eb569772e226e0478b33ec3adb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87719a0088f10107e6e6da6c01b6cc3f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a09719c084ba5f81e84b8f1b84b3f95296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc41fb9ae11d5e4dafa8b6b17dd32be297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c19d45c9a63814b5ca1f8795b1ad1c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b5ac5f4a711982e27460ede4aa7b1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48234eabf19b7b5c75f59b0df89c3ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d465542e441bde5119c2eb478ccc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec67103a51e065c3fca5122f34ecd5a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197505652351305825950f2313485050303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc787d6dea3443c4fe580dfa843117304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bd88634574b637e32a3ca2e3625e65305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550e365213033a67e39f6ef094d0a93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41d8b66c6bb80ba030e8a7c5888b5bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7e30d26bcfaf9d16fe733cbeea117308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e783598793058d634d9598f8fb08aff5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf4c76d96fde21165ff9ea2d1dd3ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e69a489558fa5dcd80256929d09924311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7038e1892b3ab3be8f1be06d9acf2d4c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43458f376048a12a16a94908a454afd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e87519379e73c7eda6b72dfe277565314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5cfd1e1a0ded14640cf18243621bf315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e2cb85e305cbe947d71afd44e8e798316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bafeb85490518470b8b4699bb84226317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329c9fd319914b5c802f7b61254f1415318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5904085cb712e599ee645784d979a93319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dca3d48b8c6861c41ad943532efce4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973984eefb34558798308efe924f9edd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ed2c531a2b7afe149d80fd8c15a06322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd5c2b17ce966348649251e42e53c1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7814a68f212603bff9998a15e3672324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca6bc43323d4bd4d83bd81b23f9a45325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07d720ca0b5b48bc9e1ab8efcd6e96326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9195e64c51b018df2c19a53a41d6a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcdf64668dba48b4da57c0c2d6beee0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2db3e2ae2798387e5b5f632f18d01e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b736c7118993678e4ea72cc0e6ec8d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad97d5dd9ab58738d061eac5f5daf614331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa8e2993bf11ed94520c90c9b3ddbf0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff888f3b839cbeeb6ee19e6fdec65e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d392ea95c974fc7597450234800429a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4e9c71a4d413240cdcdebba607d7ca335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369e4fc9ec01bddc18326e8196373e7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae027f7c0c78a3486adff587b158188337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a910da0eff7329db4e368d99180864338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba0a592be96f0fbea22bb565fc82ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78c2f3ee9b52f69d112c0a93d47687340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83535d95b1afd1cf40888198f7f7718a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d2d980e4d692bf7b0855765171183342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf261618f0f5ae82bf40129edda2acf4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbac0e3659c8eb307d814983149a990344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0fa6776b76d7f9b90e0b58135003e7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86031f5af2706b9ae4c76d7ae38048bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43af27bf4e8115183e988fc221126c2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1948a72c35ded716c18660e9eefa055348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995b5f66e6d4a107d665b8c2cec4b75349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c56c5b70ffa4a9887aefd4f4699af350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f177b0b9cb8debeeb184300ecb5fb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d141dcf45691f14e8751b132833997352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e308da1140140f2aa6b6fb62f2075d8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18007395f6f051c314cf60e6c8df2d27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070af4f2002d666cbf1b57c2ae173646355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1dba15026c06c423f50618b876e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bb83693a0a6859b1711f75dc3e23c1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b70f1d08c64303dbdc99f56f681f70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e44f07183a6513a1c0d740f5a8a12359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a949d2320a5a19d874f67d2285842f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dae5efac1a9f0ba3a728cf76946713361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f7f3742e9ce83d8ec66a5a5d3e6bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cf9f712c3325989e6da689cd904cb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c815ad67bd20e4e2763eec6f4edd9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bb5de1916601f90b305e5991627aed365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a61dd9d3f99bfa0b2363e1e236c95e7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f765455dc8e6b767a5ad6996957d38a8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e3a31dccc63aa66ce587a6f8bbd1b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6151b9c0ddc66a87bdcf58db5fbe1351369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c069c6192c81c9f24ba61982e803e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9133349d93704526b5304480ad0e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfd2f840b47c2065d44351e0506bf9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60064e3825424064c24c3cd0e9952083373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1085464a6b2c77e0937e70e7acc4c3d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7af0dfd09ffaee56c00354ad5c7297375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee159c0ae806db55d24e6dcae390ce376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3850d11e4920ae4be3bc1cf2cec2550377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bab64f6074885bbab9cb7ba5c5718c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f355560c22f5c58635edca97be83980379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254405c05c1ec481c90f68dd40076668380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5106db5a96bbd4e9b3fda5e0dc2963f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcd1554ec0fed547ade97307f938c29382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601b3f5e7445183bc06b8bf88a970e0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1787900dd10eb5de2e3338f594b0294384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a949891b8ee128f3b9d8582cbd1cb22b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6368f13a8a42949c5a66a96354bf22386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5231a818f53ad38d8e6318f8c11432387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc7b14c0489246ad90d6faad3686a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbc1eea685f07e1214cb6226b1f4bb6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d705e2d80aeb42da5e17bfd7cb14d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1d8f15eab05f4ba3a37a303c5df1c0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0418c7ae52858f02de4b04af2ad50e9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c376af28e3bfe5e4d3be2c05368ed393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123b8ca84fdbf3e62fed798351f795394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ef070aade02a579c10acff5d5abe53395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffd131d1e371cff0db77b06dac2b0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59388056493304bb7d21aa941d29dc63397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6cb27471893c79722c2a45c62080fe398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d500aab0f9fd268e69998aaa257a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12565897b974a17f56a9232597752cf1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb8aabb02da049de1e16bdcab79ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69df5ebfbf42642d1c4da1ce326f79d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc63be74c4f1ebca8d47d01a708ec76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7171b25a228766e3c3d31ced356d4fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650ef13cd09824d360a926a2960fddc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7fde1a864cd2f1acb01e51d23458406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0665aef451a30a075d83c024a08f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c29ab14d89c2c0cfed5dcb34e35b9a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05340a09b78796e08b41c3b51bcd80b6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366f842067cd0818cf6740f5e84d34410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3f57e0394a1397ce446877930e52d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99481aebf8914f95d1095a9758ece3f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2991ae1cc26866179f75fcfed1fa2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c82772cd02cd99036a7a52db478bdb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9a4a94799b0c3f0646f24fd3a618b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c380ed690b1414e1fb6925728bcf9f6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493adc69818dd3a2db1d42610e3d7156417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54c65d2ed78827d554f649210e99182418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e20604e1446555c8c992d9087e9148419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5b4b2826546884d170b8ff3658a2f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a01edd4d6686d91b889879855f8f13421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9f14cdc629f2e04fc139aba80e6de422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c815f38dbe93c414a02ca6bbba04343423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a2d85fe7616ab464cc16d101cc3fc424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf917a40212ffb54b4d4b6e4861dbc1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7f80587ddb8d33881f8ec8c0ed9371426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61161537ff7f0375491b887452558fef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33aee7cd3c3f29a89dde8ef0422201428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab36b70fa477ff5fd01815924bfafee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc9ed65903d508ca7ae4af84f69e7d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3a18e6629d3e709780bf3792aec7c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33796c301026744eb729ed7d564ef6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35805b0cba5df019323d6f527687844433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d002cf2b45df913755c8ab28a43429434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c359797739afd659f599bc1f87233435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e82931add86921b2b01028feb4713436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c835b2d2d7225772d708b84fc11d1e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23a81a1cf7a49936168ad665d732774438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174e7c50a5fbc3ab89f315dd87cf750439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c94fae311dc4d8dca07ba6da86ce440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac76da2b33b74210f4af874c0a2428441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cf83563f29e04ee8498c4c0cb77ee442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d3cdea5f2f5282865fb2d4ed9f91ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04785a424408bee5587bccce6349cb48444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062bc5160dc722b42f5081e48bd58fd1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a764a994592f8107c06822605c4d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3764cc31db603bba0d9e3c66a7b9fd01447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573ad8a6c6f747858485fb6df7dac3c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff55f2b5dbbb1d4bf90f7a8ce2cee449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d6a2490fac28b2304d8ab0517b68e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ce0fca8b1b04a5afe1bcf14175677451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b72bf23f42948116e2eb12f0210d5c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fa71ca07cfeca552243e68379badd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f1b81d3e25d81fd8953fa0742ec02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78297eb69b73b627f8ebc07de5bdd86b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6b277c883dfa38e7577211a292e24456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ab731c42f1bb3e0e27f866a02b16d3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1454744b26cf636fd8ac3bd16cd1d1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08863b2bdda58d76cd169a2e26c444b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda27431c19561c52a66760c5d4fc6ad460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057ea617e303f003d14d1140d02e248e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1915f4cc7dd76be4b8a39c58568f2855462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb55231ddffbdab1bcb031220ce1a571463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd3a28f0b2cc37880e74e642842736464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4f3d4665b7fb3b66eb7e4f15b7459465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b5623c94da1cbde1ce0dcca3a3203a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cf0033578635cc1800fc1211e9539467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87809dd130f4229b98ef63d0d8236bf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c7e2eef0b590ed57fed72190f0f2e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed4cd3bf25be3f07c41acddf4b34ab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcec50d5541b4d21816678803a03b1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd2e83dfc20818662388667abec3fde472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99621a842af78db61689cce94fb9d313473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833707616f65ec48d6b9be2b78eb5b7f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51421f7f9ed7e6479aef7885677e11e2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f71b2eb584f054c629cd24caeacff476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a807adbc7719f6609940d8ce019a7cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cf112d82da0691ad12df70d5fea7f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d2b7b857f1748c6e29f5ced27c4ec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caac933c595a2c8bace61a11745950c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9dcd7ca8a58797c1246c93b30accbc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6f3e4bdb03582c36ef0cf9c6bf4e0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea70df90343118a91ba4b960d8f0704483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63129716578e46f49024740721b90f41484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739535213485252569f3cb0fb4c807b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ec2edfdf318576537a7d63f3725e7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ac1fa3a093c86942fd4a1c86645a4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75265f1e3af5f07a9c15300f090a7822488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a770ed1485e247ba616f6de31ef67a53489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba98c73be5059b7b93c386b548453e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613e163ed548d14b5fa362adc28ca42d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635b0ba10283b680b69f39eafba7fc5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf7549ab2fbdbdc53c085ff7e1c875e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86336ebc06018c6d9444666ae37c3562494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c32fadf1ad704c22e11ac6d5401f92495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d2c4ff4d8b70eb6f5f3707f3a5c1ef496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7000555a462d427d399c3e7b63d74497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4e8a2ba2b6b9ea574a6b180756f1a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6cbdb3463453af6428f142479abc8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca72ed7894e5197eb5eccc6200d08500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657474181aaea3e5623532a1732bbf2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcee2a94db2a9a95dd1df59f8027a82502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b40feeab938d87baa5eb25190a9e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31365556dbd9172caae50fffd7c0ad2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e88fd78c31e62dc227ed4d5def0a6a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e423605dd53f72dd5c61850efa49f08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4be54bafdc8023062cc6991330657507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23de973bf5f09d863dadedce299822b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b29cc33a8e63f667e2e1250019b820509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9671b860bb6b22b36ec280bfd5b925f6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb11e4eb4fe940bb7fad9557dd5ccde511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac0b512f9174fd64f2570642138102c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9dd4f0ccc0cc95fbd51449da64f9d3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c49193ae8d30c6ecfe9487914e110514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821f9607ef9fec34347ef6a63aaf929515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ad94df323cfb97d6c9d47977588e66516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2bc78e90f5337a94b5c39d9431c135517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bad031276436bafbdc89981f3a4acf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d4dd9e02b755688798758d35369da519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88161dd40c7d6d3a934d196a42e6166520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b0cc42455bfaa895becaf631861e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa7c19d0f0b3910b3e94b041adc01f1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f4046e3fbe6ef4376a793ce773538c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28931d4d5e173dc68ad6de4129e004b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b1372f6d7fe69e98ca43a4588e5fac525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51734d05bd737c2b818c3d8f231eeb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7fd8a362b94e7db8c530ac7f1993c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abbb8d187bcc81417e0e6b457c6eec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cfda826f0bce48e6f05d4460319892529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4517931aee7707da696d134cc20ee0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99521a53b18b6e6d4547d4ee74a9bb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1172386feb3cfb9d58d38f648038449532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750243ef55badaa169e342ff8ff60ebf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059767283a6300ed5a3571d5b71b5935534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e9eae117edbb87cf047e7448014fe535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724668b2a1915f43d95501832e48d5ce536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18dd9766c30c7b083364502a477a790537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65a69ebf942363773e42252d3877e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ba3071a8d9330ba03ec80ce3ee67f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e29c849f9f2e12057b0920f8c21d7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f68cfb164791b140ceaff9eccc23a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a45d5b872052dec288f8f9ccbcd982542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9bd33473fef30da79d9e1232385c8f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a335ccea4e15f024d7829f051e31be544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e4404a789d67cc8f5c6f797057957545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01590fa3208d11a82337198b98950880546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cceb28710761fed804d4407b9cca84547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89123934b55f91beafcdb04512902d92548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3a42130474e00c576fb66e532a41bb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e9f1dfc9dc283d24e40293d7931a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d53874eec12705a063d59d8bdcb715551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7bd973e8bb365fd55cb140a2c4e133552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9d3f34a0f377ce34d5890bfd9f491553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d4ce1f46e347988d2e0bd84a97547554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b427c23877cbb5f251b7d239be4a9c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186edb41fbcd3caf553c0624ab28822556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825d0f3d088776bcd1d83e948f0f755557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc72f404e460b54bd73a5a1fd625259558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc086e23b65a3892f416bf4fd97cac3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f2b8e41e4c8616e8c9d521f189793560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c890295c9b50b04b963eb4fe093db561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2b5761a970c447b800b36f35af8b3d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0704fe73250835f0ef55ec6782f23e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedf7039a108fa4e5a63ef1fdc664fb564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250819be13d7fece5a9c18df648606ea565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0467d972dcfd18bd9211045c29830fa8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cab23b63bb61c20bcfbb131d8f38867567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d5894691466ed09e4216966d008a6568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2fcc097caa296b65623a49ad3986e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaa143377a37c6885423ef248437eb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e818c070471168a298d494ce73ab039571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319b738396850cb5c3fe4194549970f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bd47647165cd87a3ed6774153b8dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60364be2b3570923d44785c568e40834574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a60b1760e3f9d3eb3a3f93e2c7fcf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8601079f93e0903cb2c5d3ad36d788576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeefd0f8f35084da29fd568813e1a818577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97d2451d8f5ccae547b8fa787fd739578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eeeb799b70439a587fc8f2e8d45028579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3c1f7f518b3cff6d7564933f6fb731580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a573d2319a94484d34b88fb41ec44ac581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9519e1508fb97f837b526e3f0c7d648582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210ae214ec113835a779fdc82468658b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36f4777e1ea7143af39d02314551c86584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87165fdc64a714da58e751f484f4a67585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d54ded1e784178eecd8729e85e7bc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccdcc3c0e1bb3770af79abf6d580fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e89b0e4b59ffda15b9b612e9b68ca7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616d0050c8a63d9d36638782936bf4c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a11e52116c9e885bc0c4946396bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ab0a28aca333247f47635b7b061b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2b404807ba0fb00802267bf23d739592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919879de73ba10b8fcd31504b0d14a6e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a54e9be2b55e119db0bc949c97bfb8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607785ec0d65d95a3de88d09447ff0b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbf75d9fe532c28aefca65103132ca596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6099cbbe2db871f7252b6ae86ed2db2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70577754a6e4ed9e54f6126b52fd0239598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961acf3c07cfc1b9fcdfa6b40c8959e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ef82d08ab88e19f5c7228027f5916c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95d8459a564142c36cd40999acbe9d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5096608bfc42f5b86290433b81b923602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29d8048b12973c45d0d9a652e4a585603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537c19d5e122956fc63a400e00541ce604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08df2c003a355f97bc0368e37701ff8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d11712f827bf549071e545d18d3d68606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd341048b3e7f32ad5d120533a6a0bc9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f0cef4c29765ed77bc6f4eff19109608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7661a867f8692f73baa7139d44017d54609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb42591a96bc74721c3c6075db7e28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e782a6210573516c0ecdbf41b386228611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab893ad9380f21f2abfd0ea09e6c19612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e53927dfaaf13407745ffb4e5853e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f399c6220ee7cbd62253604c4ccccf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754405c69a409de7ec83795c073c1255615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57471cadfd9b420c4962ad65abdac1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ab2862df5832439cfcf22078f340d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d22fa022d02214ee041059db1a67cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30388c80a2276683363f905dc84006619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5acad321a99f459beb83b99bf00759620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88953eb4cc8ae871d2a74bd0fbca3b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c808c6100716dbf0e35e736d59693482622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1b217012efc2d7a88627da34f332f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaa90d559adb010879027b5767efe4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403e58ab0291fbdea57babb12288442625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34443146903957391aa1ec1dcef41a11626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05747b9680ca288a6a67617e9b6b521627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163bcb30a48e54210c542960bed1f0e9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d92e0b89801130164b6a1f08bab272629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149dc0d6f2e45eaf1c67429083e031630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa63da131858ddb5a96cad6ee4b3f40d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9d3e16250dbcedcc3fd6c288d5f4e8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d3e54292758b3a3df5b8b9ed8e965633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41096f85e5425aec425bb9ac06ae20634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea0b513318b72f95e0fb9d87ffe09d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0839e7e3807e62e78fad919249188e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4df6a625b710e2eb4d72674e731ba637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f880bbed7f2f15a7258a5288a7847f0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f765e137d614b0d8d9bd6d887afdf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5e0edbba70cc3e8d97e76dae1e16d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132074ab7cdf000b14cdf5d3e58e2d4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b8a3fdc8968c4a6e51ef215aab795642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642befabdac17c8fd4f2cb52ee17679643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e595b665bc9120dcc7b6a334224ae644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc2d695e74df2afd429bcf6505d175645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389476358167f43ffba7acf4a143e850646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b87f2fc3c950e0f5e0a50fe79dabe1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281facf938c64143ab15b4f9524b9305648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e4f0868a6084d803308390f73d08f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49f8061e342de3603bbb1659ccc647e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af710591ec32d8da3e9a10e2d571968b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf567681ef5e8a764f5365d37a875ddb652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64541adb6ca16ee9e84315c2312d8ca7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccc1a81226a70cd7b415e014457f18654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9802330c3e276013bf25646dc50cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb0153f4155c01f93505625c8b5630656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef53a679c42620bc081e073889917dc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ed21d249dad07c861aba1869d42cb0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd53e5e25d1f71729f1074b49ea9885659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236aa7afe01f0227468976faabca1952660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca0e70b86a1c7576d6b1ac170d158e8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096445497dc8927e26e10eb13c729383662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae1ecc03175e1180473ca22be46643e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd34720e23b07e51b7c5e00e0f98d1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd4bdf3288c13036e8df16273f7170665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf53b39c2b3d7546f6181214d187c19666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a44fd0fb005cb9b826756607d25bd4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eec0e717a5ad575abd55f32cd07ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f06b5db18d43dc42cf59dc78d2b95669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4853d2b04f4b9cd29d7c2e784d983fe5670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90960283a76cc119720534d0a9afe0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd45fbb4e56e53498936ed7c6a879d73672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bddd8fb8950c587bfa17b3d464f4c0e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd2f0b6c1b1159e29c055fa649b5b32674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58f8b468ad022c4cc2b16784aa7428c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed65817c886396a1392ca7f87397af5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a49b7dd6a6be89e13222085d9908bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d649f935b850c60156a83f3840292678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fb946e5927b76ad0502e92ae2cf48f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d95a9f5d6383287111f00194cabee680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>