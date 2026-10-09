--- v0 (2026-08-23)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1627,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1726,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1801,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2005,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2308,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2416,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2488,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2713,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2821,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3019,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3082,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3160,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7cc2cbcd4f3950182fb0e0cb4c28111.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dbefdd84b5263860024b3bbe881a742.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc790df24950e3d2d3633ea29fbe6153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb7ee881547befe1fc93d9f6c6f1cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd285a65a183a476ba89cf95e5b8440e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758469c4766bcb1c08434cf7d3388add6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17334f224cb8b57f9987c46e185013b17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9b2906ea4d56e8838d10665e9f3068.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187e1869955e11bfb6984072c1f4e869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0c704bc55631e9ef05a124e782aa4210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f881e3f2474dc2786deafb6fac4e3b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246cfb049b3357829b92320cd69992ca12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cc6d3d706bc0a394c17c2e80ceafa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aefd4373529d5275d0a4cdd5d576d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dccab2aaf6aa5ee2de2e29f0d59d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d76cd2227e7c4b00ba59d967772ec2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab865486aed1f863eb046230210af717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba44df85bc29e3fc401421c65a6e4118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b830803c8333468d1ee67a504aef219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9703e7ddc3a4d215079cee1809aa41920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f555d351b0a7cb9d4d43580e2fafb021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f76398bfd81f2ba274474da193194822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223b2b79ec855ce6d7a9a4a2655559a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32b640a4150fab20835824fc22504b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54c017fd1b9f56a530da5fe3106d2f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb13b3acf9cdba89a3a332d940dd2326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48413183ead38e7f247baa1ccd6331a427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207f8c3182369fa52df42f0d0d0071328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c6c17ec9e304498bd7dc943a7330e029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be916f8159b72e40cb6bd4c07c39d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c87b6cae02a4cee27908d2b30c2de631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a6b9d6d462c6c7845af089eaecbab32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995ce4e64323f32307913b0cad82dcc433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2752aa9dbec0d11405957f6b59052e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ef5eb6103eb754c5e251dcde1673e935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086abfec33cd2c6e79ec937e04b5e1436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b507b23324a35b531b6093e19ba23e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d219ef9826a33b375d8a95aacd4b0d938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd52155487d263ec8423ceb3707aa58339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00619ae121102436ea7c94a909193c6540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44e4efe2aed0469a85926efe92eab941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a94eaaab424cf587ae697acf0738b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a93b7b0314c5fa07ec4f771c72b125f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd7379baf0ed920e0d4ad4edbdc96944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e049e3cab8f34ffd93aa6f8b6e5fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1668c5f5a19ad85fa20334f6856d3c1c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3dc48fa3a98a7c8b40778aeee95c347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c476f722234cbcdd5e80ebecafe1e4d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789c3b2d1de97cce2e62dae2de1fac249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c2faa8bb728ed9ccf7678661f12f150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afd13e13d868d00b9738a8caeb5a00f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479be5bab65507a6be82976f140d0e2252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a54c3e19e3e82c2c9b52a3b726f85753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b73a2111d582b784103e2b8a0751d054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e30199669880d4208f22bb1024ba055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e83d20a2ae6b648e6561ea0fb3081456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccf167ed71f3b1d99b0332aa826c78f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffc3385ab9539ca8b1d13a6fdcaf7858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295258024ceff5d3eda006c15b9619759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538425afb0da43ea09c88733af6bdaca60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a52071b73fb0a482e70c20b171fe3261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b04f54c6edb888d4449e1beb9cdf762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee18ed30d2cc2150cf4f8c5c50a4e47463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be55d832cff370c241b62b660a32cec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e199e54c377826d51bdc62f07790c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cc85f758d650eb8e7159ed8b4d21b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbeb21e91d17fb11085128126947b7267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415b352d699adfe7fc299fb9d65c1b2d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d79945d501f3f4abbed0a5d3f3251ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cce18687c3183b5ca25f84edf96d9e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d6c6e2d25ea56f4914d1d30b9edc7771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ea007cde2c18bafed35e5e41e1646872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3bb1d5c3cbd82b398fc1a718d31c7873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4fdba2983a754411b3b5b222412c274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a74c231898f21b153968350663bc5e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf7477cb05ad8a110cd892cb986c3e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411a6e2567c5a2af2b1c692a1bf2992977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6e293247ad3a82902f47c221e36bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c01b0efdaebc0f692379d24326a9cc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd87635942e0f5e315bfa53734aa49280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af29e8f2620750a5527cfc452d9c211d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d108c235aaa91108f106cb81754ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e94fd42f57a7d3383222130bf2c53183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61015ef2099d10dd61aaa3b0f32dc21e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea59b9aaa4ab644a6951f5383ba405685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4755f83c5b6fd166543a0d103dbf7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7cf36295d5b7529eb062b4410fd5b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483d4cfac7f414dd4387b3a37e70c2388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d202c94c7d47544ae41058eaef55f79f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213ad21e2d61a7b62f6fecdb0c3493d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be8c7ed449827497ea8a090902274191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc5861782b42ad1e02881b8fa4171192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef95fc1903ba8eff5e7b7a54758be5a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8add1c0458555ccf9f052f30d3ba894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc8032bd11f0621360dd93f6c3cf78995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e23ea4b66dcf1a72cbc36e9ba5b45296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26548d24ddfe9d86f6008839b643130397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91152e47e75a993cc96d7d8dab0e3cda98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cf4f8c6b4d01b91572769daefceea99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0c95f43a3460a8ca7851f56838e29100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991a5fed017dbe4371deabe09609f72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ffbfdf88d0b42b74f6c3e0d2680a84102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b3d913cd0ef93ba54516150bf045d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039e10ab6c3ae3351be3746118f32d2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dce335a4bb710c89fcab36819d8a82b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc5dc84e0b03f62e174c0bc490f8f4c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d837d9f5af12cae5c36cd61f699e4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820619657317997a551739f934c37893108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0e465901a3536e560f64c66ef7e5ae109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e577de25822577293d198391563999eb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c417d0f16c642cf03427ace644184ce111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b58ea34aa86e9e1000c2832dfbbca0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d380b5cba6da4ffd0c9f005c812c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e2908a8faba3b2c25fd97df5f57668114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04ca66320e95b61f533f27957eee65115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e4bd7d98c07bc852ccc2f93d07c53116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab8e1446830c3e4a95749833d1116a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6873e5a293e84303a0595ea1c38b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ae115ed748db51ab9a0938108f012119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9e707d81ce6cc5ef2be74b3cfd608120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6664f7c2ed6cc9dd87ad6752bf9f5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919515e2ebbe8b0ca3cbfa134294f416122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0dfb3c1f9967b4f6009f5a22989a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78862092c90417e4f53d97b23c3af132124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655d8e9fa0517ba2da13e22a0a540ba125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb8e5eced249162e64a8589928eae3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49958f3f74dae4aafc824d996feca2a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49725e09ed47d9b4a4fad684b8915a8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d450430cb6ac7401fc16657530e5d108129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c358d350b22d0aa4808345a9425a18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d7ffa248863ab5bae77a54b5ab9f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9937c2ace5bcdd878f96727096ac736132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f340922c1fdd93dfd8d191852d876db133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b561e336cd8807f8dabf6756af88aca134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fc2c729196aa59f0ed72a018014a5f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5bde74982097f7b05fbbf26a86478136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5103231e0bb23363223138dc11f819f2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7638f1cd9fe62b47c025a9e421d6d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f588266a74eaa93f7186589e702d3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4f8fbce309e8aa717d1b983f1d549140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a7eeb23831a79f05b3a0cde30f3e6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e0600c1de2496ac58bbafa8ced2b7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612ff5cc0fb3e46a19e2ef26450deed0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f6a7a0fb7bc6f40278041b15998371144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da87043bbf60c9c9cc7f496c7d9ac9b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33129fa767877282b54a43d0c8a9895146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bc66fbdc27b165d25724940a45b12c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696e2a105c14a7c2f7d8917d5f9852e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef3e3381025f35cc47e2670eabf7b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf96d2ad600079f576481a6f946ce28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7504c19828e31696185c2fb007e74151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef44c1d05861a3ba25dcce317e0e2f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5ef9e8945e5e6cff209eaaa1247de153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf1b3c24c46d7ae38c920bb6c2c9cc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c36f8abb93af8836c77c818b88e0de155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa5caaac057cdd53775050a3b120abe156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24989ef2ba93c02602cacf4ccc3288157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5da0f11c7c2b92484bf0bec8f6982158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6df4ff56c7d4f5a2f984b31c4fa81d6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f458c47021328d9dec7bd2ab704f5d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877997dde815303e916d30105c120a51161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190ba5ef84dcdf7cc6a7f9b1365664b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974b47148ed1921d4fe3b1f01714f7cd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ca9470257a9ee0342605f0e583efe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df87985116a69a34df6304c9b4fce5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf169cdfef7d39f903d602411314ae166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a789cfcd6d13e945d670ac4a152f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529dfdcb8668a4a85ef0c1dcb309799168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ee5f15874f3dc0fc04163a8871a97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831963e0f242a034d21d4b66e05a10ce170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48211c7d2259bc0f47a89272c3440043171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6607c8fb0982b98a08f64b00052cb78172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7822d9b9df0a98070782b437772ee3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dae07126d55c6a3c08ef798231c04f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d4917941c4c42fef4dcda0ea77615175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87641ff84718b9c2b26ff1fb6349db3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5af11e733abc7d5d7b09e9bf9dc7d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b50ee0523f6c6cb0801aad27d4729178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add252099e73dc514de7eb1ea81a5b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7390f468b8646da961c15d258fc686180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e3191992026696f4c735a5d2956862181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc38ed379d6748ba96a89829ce5a4667182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8ca4eb90e2d504804ec68121a218e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadd25b0936c3c84596396aeede5fd33184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7111b2e4d5e640ccd82714f72176ebaa185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68eb056d74128e355a7a4c203c7b964186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b6ef8da84a8e1a89122b35eb7daeb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761716f920acf935cf49e4230dbb5c0c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644423cb03e370254802c9abc80e4cb0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44528beb9741bcd08e278df420bc5a07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6ddf73a6f2ec624b2bbcdd8f12f897191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc1d034060cef982fbf7e5ef84914a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61be99c44b0b15f0e012bd7a0d278193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f84466d74e71ab927e4d337eac1209e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcb8ae9b5feeb0fc0ad06d7368baf3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2003ab2645f000a372923adc15fbb700196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb89f9d38e02d151940cf28301b27197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9b7c1e947cdd9b0f077b79985bf64198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5ad84be1c72354799d5395e45bd58199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385b9ca007071ec8ab11d4e68491841d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e792379ce403286f1a77cb697f606201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f60e68195b41115fff318543f7d89202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa01efebde21c29587ae49643d001d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2290043f42af4c55f588512c118e16a1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92261c46c590652c739b95718867e50d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba953ff74f43fb04b58bb8e6f1e73b35206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6e2ea72830d4408127e2346e6a1a1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcca56a7003dde7cc1997a864b9885c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f3d0806fda866a2903293b3f04e6c1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c5d1776e0972bdeda262ec1f4b55f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac0c10b015e4b0ae7a1813b5e0f36b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6649060a801c5384eb9a510d4161d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a76d01bf758adc31dd2bc38eddd69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a53a93bbcc028d238593dec4f15a948214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038d1359fe7495df9166b1aebb95806f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5ca0ac53579c73a8054e621728f06216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff95098e28ce4039941543f0d0855c4d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabe5067511150d18c7b3d6a961d6d2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516606e31c6513a3b105f6ac2714aae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b957ec529b0a5939cee59893b902040220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd52d381c8d0eccfcf97519269ac037221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589d13cbdcc89b6eff8c5a39f51b455222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff15815e5a1e5c72d708736444f915e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b66b4db3d47450e77a0e60b3df1a5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d03d29a6a180f5229ca1008268da1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aea59806b484b91d42e73b52cae7103226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202d438989b026b75211d674afe9fa36227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bd84e88b198b97c49bb7cb3e67443228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbab0ee1790fb94eb12bfd6c28165da229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042e982f6dd4e80d32bcb20146d60a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69914a70d0980843b12c233df3909770231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea96c252ac46ac8606581f134612b6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0fad27af23039a3b60e01feefbd6d3233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11539d6d2a280cbf0fc1f6bb1da8a949234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47e06f9d8b32beffeddc0ba763285235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51f1418f775e3826c7da8c9e2332de236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afecd592d7a41ec159312df50cbcd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277449dac71eda4af6d78cfc4e9e91c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c48cd27736b70c2ad9b12a4a9b34239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6cc335038df2c539fc83a193c696de240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086a933d4dcef1f89b9734245474c4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490c37193361b57109c5bc61da3ea42242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aef156dff8e0086d4f528d8974934d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6ec9963779c8545f9172a1ad3c463244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf644792d8029d1e8c37a946fc9ff80245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96b2f58b3b46dacb2922d7d5204c438246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c96c798e5bd83b871ddd93396e8ad4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d6dfdb893de350dcb70c3039e7760248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576342330715b19022d3ee6c5a8dd17a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84877d52bc7181bb2e1f2af3cbcb297250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98815ed1ffe4599c55fe8c6f86569e0a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d000f6a8054c468bcf624c05990f6f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368757ed0ff6452959bff927341c3e8f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb126b5f570583b2290c1799e3ef9c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900efc2876405f29342115b37342b96a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87be8d24b687b5df4cdd2269847ae130256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e025df62254e45dda3b7f75c29976257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44232e25a751c469b035980163166e89258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d759346a0058aeecc936009208ac7e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75a057d3199bbdd97591df40c68d6e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e9fb6d72358ada1d04a49d8179d01261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944a5d0b3b68b994b5c15ccd826ec4ed262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38d91c2f33fc6ec6aa765088a42c788263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5628b8a31aa9efeb3f692f8dec27dfb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51296af1e709e9091e17b94cd97c51265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdea4ac75360d48f2b856cf259cbeb7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af96c5929cc8b90be15faf3e2e49a49b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257cfed459b460bb75ae18d5b981ead268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca0ac9821c7db8313fb6292ea2a805269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838becfa8195c37433df453105404484270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abba3da4970ea73ea64b55e0619244271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b37a5609a132cadf25e7a8995326c1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56c39147d9e0538c48a557dd9ee52c7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff061b18eea53e2992099638eec9c7b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014839e15b58bfe1fb8886fb9d59aa03275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501748817bbbb70887c4f69928ec079276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6355f481bfbc771520eb5e46ab25d7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792aa887322456b87b09bcd0589c1f98278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725adf7038f5a95914652bc6cd369b6b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ea8a4ad7092f92956fa7246757d0ff280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45742ea947003236788bf1741623d5a7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db880ac2c4aa83635f80a9a9331579282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17ba7e50bc513afb6e9c65d1fbe844283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e963e485c58a41a73d1681ab34e3b7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703cf06b2cbc2f877a5664a41b964f3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67dabc51ad213cb193851a60d78c68286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e372abcdd7507617f987412057e498a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084c4bf497af86186cf4fed76f68ff72288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ec6c64b1f859d9ac35db87fba2f54289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc142a0834e799c4b77dc0e9a618ebd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c01ee47c27669329dbbebc4e0b20f7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d7e48ca99ae4c40548f29af619fd0292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922593942bd6a36d99e8543bc66dd3a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a236b2f88d820393a57dafa4254a3f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1521c2f51fb0207bb5cc7e3f4e037a4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405738072345fcd03401f5335a8f4baa296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac71ce0b5caee0b179a87915487cd4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cee7e09024af08d9a067ab8bcb7ed2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a76ca184c9934c82723251ff234f7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb7a417a32058329474847a262cd88300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbb9c5b40906ffcf7320bb5f48ced9b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff24dda85da017ec403c6151a2d0389302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e29d030696a8f3d03df92483923887303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7139988adae052e812b79f2cd5c655ca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fcb5bdf43419526f13647ba8dccf0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d007c6fc41cbe81e9a425794bbe618306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dba86fa8ce98e13e72d6bb99575407307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056e4618ba65bae854a9467a38370ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4943f213deea8fac484ecd01f5fe68309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199beea9ec9ead2eb927e19aca7f35ba310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19a748e8b63ea3bc40337d7c2a5d68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ae6dc0a23ff94d220971c2cbb49020312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a92c6785539be3885252f057445e0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f832273a88531f5a915deceb3321de0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f84fa1015f4a42591389425e854ff5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4e7988ac95489e6852cd7140ac685316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34aed495bf919c8dc9dec99b7d30549a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84580e0b18ad833dc6abc5ff6030fb67318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56861fc28be999460393f90aaedbaa2b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12baea58b59d306b008f884a7737a567320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e62ac5322419cae9418d04e5d0d5b2e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105a3bd38cddfe0c006f88122e2b1b86322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a35895402ea7e4a647c297494badc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219ecb13c0002e600445828368d13c6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa96de462d019f6886ad7fdb8fc629325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6960d8d5db3c76f71da347a283e04326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf4963a54f9b6322f33971a2a63da41327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0897c96ec7b8ff8a42a92e9917fbb555328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c0e845359167edc7f5b906c0ec5ebf329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57884895ea77cd8b91193eab37bec195330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf1811fc8f5424cb1534dd8031f208f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d2f98f5f910892350fe3435fbb0d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373bf1446b9395630333a4b9cc059f2b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6520659c7c7c1e5fd4a13569adad762334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bff7c421f2df1d253b5f73a813345335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473233e35b27bc0b602070435804fd94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87abd77f0b0717713e0e737acde979d1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92c2c7c83dfac0baa0f232b4263fd9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4753cf2833b93ab18dca205d11f79f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a77bca2fe86fdcb2706b8493e00d1d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1506ec8ebe34b607433b0bd638faf46341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738c53391ccaf717565f1ba82228331342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc0e35146bdc749230f4085a6e8a51343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b2d2fa026e340e1fe8241039cbdfe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbf27ff106ce14dd8052f32aea5ebf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a662089a68402d09ba639451df21352b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc60ba30d4d4049c184da2bd5e2bbec4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b53523d3aae0e8bd2387ab7e97a619348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5136333a913b22d26086d91d7239e9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57bb7e9318691d4a6ffa551c3edf19350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c92c882ab459d268ec694b18bfc84c7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8068154930c769207f8d1f708e0c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea2a14389558e513646e737f24b079353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb1f425df4391e1d9c643b0e4c2e2a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f591fc4cb65a2c7504bd65ff2ccd199355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e8e5d9912414ebe2d3a9c738f25f9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a58d74bf2554e88b18006f6e86688357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e02e69481fc2f854eb4f7e335e31bd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2b01ca86b52b781ea64f65d5fd6d26359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a53b7e366811d12404f80a2a1f289360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d80c3d96e4df2f81bddc8fd516349361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c82bacacc4a5d11d591958a617d4e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2cb9e26aefd7e8893653a258ade8da363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb91f63147e160278b4e07a40372c12364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af985fbcdc21a2d046126070efb74350365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d7752fc7ef9ba26953080d357a2d6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d1a4459c2864334963f262ed3e1ee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6e83adf66ab8175639f16a01438593368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f59fdf2826271b333a59452a3903e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4d9ff1ba847c2a9d28c5473f3dcfd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cdc420efb5677a40954795dcce2834371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5f48f83ce3812d6a52a375bd2496bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51877307ca138143b2c9428798be7e79373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa1bd61204606b38f0658087e517bae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a53e124bfc12533d80cb7823d742fd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96186f96164dd4baa4758a108fbce902376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf101bb33cc82f65b23134f3b2e2072377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed50924e5fe87845bfd096bbe1c5e39378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9180c14cb93cbfef41e9715022719841379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652585e9ae3f8e7378906c134d92e80380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba7745217e7c5976801becfdb0b3c44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f771f6a6552322df9e4003c7354d0c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e184cd34d17d7e8751bc2c1dac283541383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef6e4d8ec9fa98475c301a7bffd92c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05af667c6d065246bfdc3690fa835ef9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e32e82a35026022b7d329507166a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4c7e51b863e717f162a2ef2f55fa8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1cf5fce42fd9242c4b60305319f9b4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6065d11475348c379c1dd40de8ce7e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38cfafe1f918e5edea68fba1c4e921390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4695361c25b39eb5b086c79376a0f83391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673ba43a6c550a0e1fa7e3f389ab24c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812bddf911518496a840798956755b1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064c7d5b68ee11c543b5923e0486fb4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d791b2b5dd61d0309c648c9e918553395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ac8b1e71bf67ef6f3abc22b9fc319396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20c77682d6579bfd679165d5c4fdee2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f0a208695bc19a34460f1cec8da9b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0eb15aab7ec1ffdfa4de0b1314a13399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa20b67eb75112b447091672812ea8ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed171e874b74db4043ba449c44e3a61401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee7ea0de3a6e4d9e46a3a43586682d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd65eacb43cce95026dc73f8021ddd8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7e9ed12a9794fca95b8b4847d6f47d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1928ce733618f9a76b20ccf12a827d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cacb258b21a279ef18961c4490734e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bc41aa8adc0f320a4a77215d3f313407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b588705f0e1af1584d59a798aa1ad408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0157d58789b0170643eb3516fffadf3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164bb67df8245187030f2015aaa2c7b5410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9a74635216ba6c14635c9d462de95a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5719d365dba6b4c6d54a0fd90f7304b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc9bab4d8437053caf2b38901eb31c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbddd7d9b6b3f4c8bb9eee2c4e0759a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8697b19bfce05508221f49ee526fedb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73831f2d4cc54c6b9770beb78334052416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2274da1d3428939641c800f94adb46417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f74176010e445bfa11228bc19c84d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad987cc323abfba684e4f5eead8ddf18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e7af7b06e1eb2448b3a1da45d64f03420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefbb3ff682162c77c8ff9d0c4a5fd10421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080be1426eb18d3bc76460e8241941d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc05f3baf4b18cc3998325c29ecbfe3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704726cdbcde46222ad2916b93c91aa424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3193103ea745b3c9576e4a4e8067cc8b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de028aa91a3d1d4400d27f2758cb5fb9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2529d6fcb6dd8ff5e6f7d26071c250427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f151eb499965fa34961a13bb347198428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6c80e9106c6696da3a333ca672d8ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9538d67cd7866021f6d3a58f9be4b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398dfbed230e0a3ae780137e7d4d424431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea281cf4268f5e692357ceabdde771d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddf4eecec4c5bb343968dcad3e06fa0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b98846b4397b5b48ed37c6dab812e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb8649ea6ac95d784e8e2d97772e69c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03ec13ca924b5779c2ca8df5b85568436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851752a7ece0902d93475ac586d441a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5f160039295bb4e74483b1fd4fa32e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd8fe5d0340d53248b17dfc1dcfcef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdd077f9368c2a679a67c5413462b29440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa23abe1ecb01be9a91919ea12ae3b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf436819c53cc229bed15a9ff44e481442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fc62cc412a24775e89879eac35e54443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd4137c03f6ca77626c159213c90e18444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23a485cf32f326c91e92e0ae78973a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dfdd8869d0f61149a83810ef9f4cbf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b4b002622116336ac409cfc608216447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1ba67e4b552b50fda600ac8f201be448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5b8fde698f5fd14ca14bce8e347bc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15acdeba3ab5575e85c47b9752f7ab2f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94f661f486998a92d8746438a61286451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad3382fb16a8b4bacaad698e23f4c3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd7d42657ef5d14d30f57ae3d3bb20453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45ad94e47aadff92f2b142e0d22426454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e540da43de9718d8157d739c73e3f4b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f24d2773f77c77ef283930894e95456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f11050865d087ce67e0a52ebf8ba56457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be3b0fedcba1958b4308087685968d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9511d24111fcef6de0562d17fb3d5076459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8abec5139b032fa5eca3c5905c3cf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e91dc4fd84910e080652c5590f04461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a61ba5d46a5852ddeb13c74b1a2fcf9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2ba6f96281949dc195d2f6c0f3e083463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11034ed6313f0eedf5c4fa7078d4d9c4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25195f83d328d3092fa0da97632bcd03465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77fb139d00cf25da41bc95a6104a0c6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858ef0ec2790dec965cd9916aaf734467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d1cbfda6cd2454d5748eb40ad323f9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1039d7b245d3d23575013942b3c1b50469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8f60380a4db42826a1c50bf75a821470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a0137e29e658deefb35a644ac014c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea7d9a7b630d4285678e4b649702e6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2986e2060b04bf5c13e953e13e0c2c5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e2a50e4e01213bc8e66cd8414ef00e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7842351dd6949acff5f7877a1d1a83c9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a991c71032e9c1babc874180c93df8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4a6309c823279be646bc932afaa32477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1e743f0f4e290597517ac3410fb47478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35be24fa542707d4d42a687fe0a3fb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ad3fe6234645f5178452780bec217480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c607d73cbd3254b5600dc99e2f57481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf269380665f8b4f517f40a8a2c4c391482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51433745b1103570db9c91c53eae90483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39410f1dbecbd422ceba9141e23ccdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69b9562ac5f1c6385cd25a86bca86c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32376891541fd7c9483bcb8f6add3ce2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7970c1a934f9873248ac625316b0ebc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50df9c5d1b9d5d3d806b0ffff018e1a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1785f33b47c2a21fa56bf107640ef350489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5b8f8cfaec2d1bc1c51cf67908416490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd7f99ebb94018faca13941d0e8068a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48589ff756f966967e1e6450760daef1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7feb08e47e21032ae05749660fc0282493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c2d8defe63b8aaab05bbeab307672d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db366033128018ac366d9bc15ae9838495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5778c772d9349df5562a7c571c8d55496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0debfdceae558fa11c6638fbaac3c36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471634e0baaf3d86297db36f6c114e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ca69b3162a397b35a1369b9c89171499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83feba9c28b43fc422daab5decb58f0c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e628ea845722bf56f5d8734d6af167501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba33432e47d679e311cdf7ff709f71502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417712b49ae72427de4000c0156a79e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919a5c676867ce6f7d95f834c7334c2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137474b647243689e99402a07ffdc5cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb7d02fc6309c2df2fcaac95cb1a42506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83e3739aa73cd7b7f61f82ce1ca899a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a79b6d681522ba6da88d6b787a430508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f8e11ea7b77a3f0c53ef130963981509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27bc8066b6ede8fbb308bf6acaec09a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286859d90dd6e88535c8300e271d2f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ab31ce3f6962bcb20a9b60e878f972512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddc33982094cbf09b2575dd5d4037b6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09154ae6d431808c4c257a512fb2de9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712d42b180a021d882ce40f2fabbe06515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a767262ef7003df8ab6ff009d2223e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d734750e4ff816c33a99ef1b4bb5cd0b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0c828928d97d9b004c97fb333012e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e21657f50ea9d4af9e6c33580eb6d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a7d627aa94f268c2444705dfcb94f5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de1da0bc420b322734f2a3ca88deda521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c2f0ebb18c4eeb757d734dd6af98e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafa1700157a341f3cc29c1b684f790523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45867bb19d968dacc78a764f6b23d420524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6c248430b73256541c1867b2a0c6b7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916cde9c6b2d2455f32bdd4dbf3db96526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2fca5fec86bf5c8857da49256142527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97da26b799adc2959e6c1063a36b5f86528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6825a6a858accd32948b71af994b51d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac932b27fb6e63cce6c19ce303d736c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9babb1a4a3bebeaa0d7c9a244dbd07b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc5dcbee9164262368e339c1df1939e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a897377bf5874f5071e683308d84739e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fba55c078e2ccf01a7fedb3d51afea534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0efe6403ff3215ee92af0610d98d377535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8e8181178fd56d7bd09e03bf91455f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43425d1fc86dcc2b2ef9b4893401ec86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe4e02100987e2d8a83df38584042fd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08929cafcc68bc4fb68fcbfdaa9c63ed539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3987bdeb4a9f225c20077e71823fe2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432122e1ea69b9815ba72f5c390be88d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b913fa337e4f08a0dd8ead6ecc856229542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d880a57a392d4799182968f2cd7f1420543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219f2373ba164c5bea7e81fd2319df2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f51889e2a41ee496f99f2e5547f5d3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d2e2e7e84b2c33334fc6b6887ccec4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1777d7f128aa83294ff4bfc762aa494547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3910969cf7847392140ef1b1f60f53b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6509bf9bfaabc339719cc9e45ca988549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fd5268615b53e7b6336e264118b7e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee70a23eb0d95f3a30f2f35c575e7af8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666c524eb4a4f7429d20d95f7b8454d6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07f1004be4a3f6cf22467e6822d13553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694a8821721cd633999a51dca8bb95e8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3bfc816732161333915beba46d8011555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4d94d159bfc1b15f49720cb0f50ab2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b308926369ca17a841ee83eb9f740557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece882fdf6e58bee911a67a4e35e6ebe558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadb2e86fd433091a4659c8711780121559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faba56eb5b424c8319cf002938f85f3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e985cc2e85f68a68895c28f9e9eccb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11300cbfc01aa5b249ab5f1c8f3b5a8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22668dfe1be54c7df704a05a17a319c5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18fdad65a00630d3a73482d823be83564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606bdf49a76551674646a04656bdb53d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5948a81b6d50815906ff469c763932e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8381b78b926cb966ef0b4187b571990567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfadaad28b14f15ae64767fbbc227c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ea47c8c4f7b033ae9027e7e06079569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64e878b91abd5c10ff3c8c7390fa8ea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adec435a977fc19dd04fa107c199cc2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fad8508c3c8f26f563f613be5d125b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c42994de6052e92b88269b054c066573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60848bd8332ce066159043428ab3d25f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2da8385868e3b17e859d558a38da1d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b36798cccab3a6bcb7d32ddfecc05d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1a0345032fbb0948e7d6e44ea1707b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c436c08e0fec9b42e6d6fe5aec989b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d6aa8a7fdf8d013ae4b72484511ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2df2c616727d917e164f1c87d030b3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d66b9fad47cfa431266ee3d03746d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5716bd5cf538069099f6b379b9991e3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7708fb1194425475a30182ef4bd60868583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50e00387da80a9941e3c27dfb17dad5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8177566bef17d908816184df56f73fb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ed8e73cc8fb4718b9a71fd0d28d7f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39a1450bbcddb2c2b27948b8f96b95587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda792cf96b2b9a074539f08b128e535588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ec81040d3f24bc9f3ac5b15aa736cc589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a082b451688d3909b74bde043c228590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a67762a8c09a29a194e312dea384e1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564a2ddc44759cfa792003080544962592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b496e683fe58844644de8a5bb4ecb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e070f8ecb9f57106a3bdd7d55e2a7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81550aae583a8d0cf5e47a7daa9b9c67595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7032a00e7eea66e4ef79a17fe643a05f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026519fbc505f8f82eeafe99de88ee8f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729bdc16bdc6d5da6bd5ca212ae3b535598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73ef060f7641317533c9e8049cfef3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ef5f73ea516bbfd3a1a4d31507aee0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546a56361265c4b2daa6503fd8725d7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7136f12d66cfec74aeaa0acf93aa8dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1294bb31d4620c845252c312caf10845603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294758789af618670160d95f05606f15604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfe94a520d7da4dd257835fed98fe6e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059acee0807e0d31f1332c502e6488fa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50a1db38e186951c60f114ab774db13607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8287f15dff32f1cb1b4c6f1bdacb88608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad309050293a4cfc8aa1bfabaff5d874609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0172a12161199b3894bbc3162fc808c5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d02511152ea62253b2f86f487824b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aa3c05f40f352efb0407be07a36f13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6562d85eeb902ca69d45067ee4b999d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4163b4b7cf9e6251ab79617b5a57f493614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b68cbc8597cb68c1512244600c051d2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc667cc69c40825927ef9f52393729616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba898bcb3739117515fab1e4bf7c9eb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33780047e12eeb5d203391c5209dd493618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72f7d918783cada09de639eabfa4a9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab35164dd1f0a7df4a1c1ec89888fe7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b30da9b34b1ca307cc568cbd2a8ba621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0767d4b116c5571513bf19d9dac2e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3e1e705b591403ca8f96b9adf21eb1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2bf300349678d1034821a2ba06658624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b05427b3f2b68996da2b286067dd4625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8471308836cb3655a20e40ae97097a8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0eb07ac1500626dc4a6cd6dd4eb45627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fd4235790cd68c089711da7237bed628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddccaa1307122cd49de3f33ac34e3e2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391044c9e5571beaf18c82caebed81d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9984425f25d77d590b2b4b5cccb9a16631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7808a0478a7a4f4757028bdd9dcf310632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b066974096fe6dc3b8f6fd480695450d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875112c7e024b690f4ebd90cea963c18634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcf850e8459e61df9423d2d5b4cb317635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a78002cd99facd6d0cea856d82fa97b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bd415863278258e9787dcbd3354c0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f39c15ae92ee89d68769db6bcb89c5d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9062cd6f75c0bcd9f060e2f58a3a9b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ea7907b9ca36cb881ffb5612ce1daf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacadbfabf6e8de37d5c7019ef528be5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b352b2dac3ec7744fa554e4ac9395642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58003573adcf48d1935e4059e088bc9643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0b46655e146a50e4f6ae48d965b71644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cf80e317d7bd5a9b58282965c48bc2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9b231708b8bdbab2220e702aa55be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2531fdc98e4da84c24ab477621cc5e1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902820551185816cc5b82bc4962e7a6a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac42f4a21fbcfea87e3c3a4a19fe9d37649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadb707b2e26fe707037f5bc55b23389650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70a567f1d6c3a93ca9c62e87ed3989651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c9b4abfde2ec8cc923111b573e0c8f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a7a89f712f4f6c8ea3e984e0c0368653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562c55e525f6b2997c52e4802c67322654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e920330df7db43457efe7cccd396177655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ade9ad4d2d71d36ccef510ef194775656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b576180bec648f873797ceb8bb5360a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca66e3e0f7d59c394cb2d64950ff6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44d64f3e79516e01c535985fe25a7f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255fe034f8e247755dd820b411ea7716660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d1e833832d1067b654adec1bb64d24661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d4791e528967f054337b27e717da5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c438cb03be8c537f57367d5789e48a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc03fc0165692cfeac8a3326c147414664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd021361352026f1810297cebb0d783665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1024ddaffa330d7655fab6d7517e93666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0377c4b7d3dd6595d9ed573feebaf376667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61981182fafd27057454075ee405a6e0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d0e1c205986adafe5023704912693669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fc044e472b48070bc13d5f847ff399670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7c2a02f43f212147c350be2f93f88671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f95388bf5afdac1634c4017e2b4e1ac672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67369aa22c0bcd4406a5e766b4aa35e7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75197fd55de8a186b02285fce892f1da674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfa932c2004ac04fc86c8bb205ab8c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e89ae9fe1cd03d88eb3f28cb3e5ca8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a7ff7cede0dd8319279e39e4348ba677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c29146fdc51acff7820a571baf5c0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda37bb03cc5baf7bc0f874589a0c56f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde21104b6c3172f9c931baf45ecf60680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9a1971c43688e8b45c87892fabfe681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ce1803cb89108ae090745884662269682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6457b44742f7424f3b5d4a7f032db90683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f795b32bae7ab8bec94cf67e766e019684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1dc84c501862923e92b2330b5e627685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9840b5b8561cf6cfe6622b05641fa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d26295fc6236e05d0ebccbffc96a46687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520947e7a847b3e9796e316b4e189c3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c87c7cbb182685eefe88eff10e1cee689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543e707fdbbf5acb4e43651c2f7359690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69165b577d45970a94581060d8619c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aec1c8b424d1326d0ba819519089f9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c0ba1462885033d54dd8b1bc987e9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c8a0c71c963603253ebae69316ae9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371535740f6b3b93c5f3422023a6363695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4bb1fc760538d14eed4280bb06bf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efcde566562293d955a110199d76681697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d7923f4f76e97a88aeb61142e25e6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7f032994209442c81603c12d71fe23699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062093d1fbf18d420947f955357e615a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cc74e2fd1b8dbe3a1660f0204ae60701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3b2b80fb64d332353d7ec64e4d5ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852c4ee30341c1776940a4bda0557ff703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d8252216baa7aee82edaf612d45c8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd43188c2e08f3777945f2fa315348a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7ae41cf6c993c09f4a88d3e162b4d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c164269c92b3ea353820e9673b40c92707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4075151dccf141976df9443286e9b2708.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae77e20bf1250904c9696ad4a94fe791.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4255776ffce4173ecdafc942b4b8bb382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd96d67d095c004c803461978172923.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac35dbcdb1e998d5a9e63399ef9d8a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8f341e8a4407f395a5a373f6ba2fc35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76358414c14e77397dd2baf6d515306.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4331895accd16a7133d226ad88cdc977.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951f4c9f3e76101a9631c42e55a46f28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48769475c3238042903b23b6aa3802eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaea951761fd6e33afb7c326ca6b0a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d683497a2c3aa6937e66cd65cd91d0d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c6e4abac95742055c4400d4f3a86b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b0d43a8ae9d48f3253c2e33cab1bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f76cb71bffe0802da1862cb953a47f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda4513d767862ec3d9b4513f76f239115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fd1fd8e1f8c7b5127d5504926e06f616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ac3be9bd8060216b6b3858615db4517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f68515612418b11576ad37d8a21c1518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c87d458e7d5de04975e374f50f232919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4ee50b2527f1a3bce41d6b9606a5e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab28ee3aa433ec6862f85048fc4a855121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecd34cd073d4a6874cc26c2fdb42ec22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86a8a7c477915a42a3f2cf9139ee4e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40413a6987d61d0e191a22f9f4e529b924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16314e6e7885751aaa0095ac67c43525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26923a9dcc51d98b6be0aac8b260d226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982582b36e2abac892e86c1f716bd7827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c2986dacfe7fb5f0c71a79ed477b5928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010eb3d5173986ef757edf2fae41381129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97124afa3db1530594cf87606dafa91030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2aa41a8a5dcc7c9427c933ce78113631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9464e16b8d51eaea52e282d183e1bf5132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204305720df83630a2ff875d89741d8933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce3b78dd5d2721bf643ea8385ca44434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96b7d8005d8e9bbe214a341610197635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1967fdfb93e2fa8bcc9c6a96eaa154ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252dda6630f1623479669ca46affdb437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600af8f98b982465d2950a2f945424438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e1f8a8e142fc2f770a72b2835d450e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f749e4116c3adf9ff4664dff145476440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97e2f4db84fa4c2e236d0bb2daa4b6141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9848d01335597325e8794b6e7bd10b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb0a46d10b40de0d94bb0200d0511c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a046dfdde839e9f02ccd2a29ecf851444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af1806ad6a1e4715842b54885934345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621b1c29ab5c4afedef5522bc51eaecc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00eb55f9a8d0d4eb07326837eb749a347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f1d5d11c2726338f64e7037404f4048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefc6935f2b7766c64d5a2ccdc19d5b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e854f774d940f02f74cb127e9082450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8600426525baf503e521108b8796d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f692e7ec6cc448e9393d2e36d2326b352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de29893b91ad0c02204ddc1b2c3857f053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf24df780d68919f2fdb9728e72c1c454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37ba8e5f6b82317de590b1c32184c555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ab6253df5b9efc8fc9d27e411691f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faa9db2c7b2a241f03af2f86ff296fa57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed88d6930176beb798599e1f8c89f8a358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a77575875cf394727a4f2b13186bd859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ac5d96104ddf3e3797306014dfcc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ed6bd5a565324ef02f09877a3df5561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da45fdf4bf9524585b68a4fc42edbba62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bc4ec3cf2ebe5c344442de02f6db463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f75546fc42af0fff63334c1cf794be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68986fffce8f6a8e1ee13118b75a59a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86824e4233b8590c087660792e0d702866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ba69c4ac95b71bd5e854cb212c64267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8311fdd5133ca8ba1956c18ee27cce368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9717808625065460c45f8bac8b9bd369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f005930181cd994d78f6c6f1d541a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec2ae621c2793d5ea2ade27fd3f055e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c7b4477b48c86ad422d57ca2a161372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263fe757372d819347bbd0c3a95a02673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e77ec8398bc65419739e0b638f271874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578bc1dd7cb008b5abf6ef0fa2e952d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b165f2a8ef75913a59c0c6f4bca9d376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e102435da851f5eb0c3f4ee2208de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bfa32a52fdfcbf79c9cb56a36303078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2495b07b07b1eb5d1a5600366515417e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7dc6c7bb67ed63e8b44afb159c6d480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc55cea8504981047fc98c99c86bd181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9d918f33df48874617199551676afd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a666e7cef38f46d6032edd075d59883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c51ef9c968f3de61c370a845843d5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb5aba710a23666142b9574c5efe53f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de902628fd57f1990a708d664603c7086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35c77597c5b49555034b0d9645443587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c291acfaac23579aff84ffeede4afd288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53b9b0026a238eb0dc90ba7acdcc6989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baec326743e0b0c63b617170ca81cf4e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35763c293fe494e2afaf979e46eb5e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695baa915d608435c6d8f82c5d75cece92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf55a3ad482d1e8d421e1b26982a7c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae523d337934bec07654e8f71584e2094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcda5cd7ff896b157f3198159b5df18a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7e72ca68a07cc6b020507cfa686396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca6d54b38b877212fa59ad89f97862197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55904d53a8904e497b836040eeb182898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9255a722eeaf826df4eecf2dba8bf999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7cf502ff8139c2dcc85152f37d1d9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f86e20e13338e2153f84852df92e51101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a537c2ff26a21a10d177b3add4301102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6681a501cc2fae6d909fe2fbb4452e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653a60acdc09141f5229a78a68871147104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f8256a86e7153be0f7cb59f675ce5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479045012e5c2b937c23eb68b816b4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31e969248502343e557f5bf957b029107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f02e56baa35da04ef2873f42d330c6f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5db8b17f7d50d9eabad7fc760c2ff3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618348a89ae29a4e427cc136fd3a9efa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f59d7a532952656e24f58fe66a32578111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d0f6489c529ac4686717767d1988b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d291bed9f0663fb6c130e4acea76345113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4103d44f1c924e2bea3670f3b2081de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5789ace5044576ad2db729d24c2c58115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82c7881e67de905a014970ec61b849116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855be6275453c463f6a8282a51cccaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ddc00937ab5a66eca0ba07ef211b1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5926568257453153391617d8e2678d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9f051785fdd85be6012a667f117884120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8edbf83f28cee8e53b9d894bd33c00f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9baf8b7402d49e1ff46c9bf1f0e6b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8bde19cf977821b58ecf5480416d0a123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e268bbc2d334b3db42945df173957e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c5ab9420dae343012b1bd82ecf4ab125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427810af67061fec7431c868ed8da647126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800be765c2c712b4912893f01e731fdd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c4bb2a7326937675f9bf94a39f2c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc9673753902171b5833b397f5363f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6a04dbaab5dddf4469f035b9ab377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77206fa1a323e2196151612b3489755131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf32cdb41dea0ddb5c5b86c44cd981d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a542101c5f59b772f8f7661082585b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da94a81fd9c1799ca78c4ab6f08de7c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae80c3a389812ed93539d717b0d7ed55135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c123811b9432312239714e029c1d9d69136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf575d886718f0a75d93e24d2c04a8b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236156ace653294f7ec598b4f12af15a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b04ab1b1ff4d26de07e42b4064add139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a74cbd3bf67a3625d4f3670bef16a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661b8edd73fa6e6d5e5869ee7fe565d5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbecc1ff5e9ca54649908a25a95dbb01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3195f8f38253e5c37fd079f0d450e741143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99c750ce67117963b020b99734cf0f0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80638607ef525c67956f0d9bb023d429145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693d4284797250a3da1545e51b8a1fd9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6dd90b21cf82c0728c9b88d2f3d47a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163742e2aa527e3f9962cc1bae1adb48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87db86d718c98e669f97bccfcf0af87f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf627e11d701d0f1a1448ba005f8fb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b4b1c6f3299044dd627f5980c963c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf839e69ee6dd23bdcda5cd47b9fe45152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b144818095a1f6cb04122f8ec06de2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a448300922b2c597019d3bebbe86f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735553bc6623b56ead1def521cbd3b9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad2037fd47839acba029da59fd7bd63156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a214bb8ab7e4fe2012b6faff38484157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb7462ffaa80958ee70b6e16d78f9fb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa634fac0b38b17555ebff6fab4f9bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10e79ecc2afc9993733bcd3f4348b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623dd30140c7baed0ae6a64060162be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5d4c9e6bd90ef8c4b5f62268757da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323c981e206e29b3d89213f9dfcecb5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759a1f9bf09d81f54c46495d854142f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01844d647922db9e35db85f274680afa165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03842f3ab83c3dcaa77cff2574b51785166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad45f537df9446c4915f30dffd5d67167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154892baadc80a0d1d290ae20c47b2b3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f9bd61a1bbc0303625b10c958d5907169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07455d599a2384ccb52635dbec0d2bb5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ddb16f84d32b6b65e85a6b89bfc09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044addf5ce7e0340211eae269992e143172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87d1d490c7c1c18dcfdce0d1f3d9a9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4b39132d7cd3e2a9accd164aa125e3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77063ba42c73846082b6f828dfb8f4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460b7935431916363d31fbd99a8353b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80d2452bb21d91bcaf7dc12f4f0652177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e04a7fb8cab6a0db1bd36754bf90c51178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be7d0adc5f89d43b1ae8859925d5fe4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be888005e1f04df0324b8facc240a8ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb90aae53ea4b1a82e386c594a943a4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59693dc15727ea44fe45ca76d6a9608182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d7c1bfc6e9f9a8871ed05346b0bdd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec24fb48661b9e094a55d610a2d13cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e4ffaa8a3da7ebf37ffa413533d0b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365f5f4bc92619cfe166be71b2821c3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f01c5df1dec39c22f55db52df6510187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d657ae04e34e0a6f1a01f8c6c60dc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbdfbf3b4de0eb10f2cebd8a9118ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362dddd9f201d99673eaf8e740f479e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664f570d6c6fa13b6b4bb1c656ecc99191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601f5a1ec587a1482b107aad0f98e79192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf0a1da213b6376f46df53e08bc7d5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5077b19d40799695313ff41fae5e5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73992a6b8194d8255e372ea526e4f889195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02c2440f640f9e98616095d98be0e7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827668c7858d9a13927d7f0a0df0a4f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859d45fd291dd8dadf1f7240523e8db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ce7fb2b34f06e022faa6a6f7f7426199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03809b5aecc7815a4ed1417f420ae0d0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd6f759685ae941313bb1d17bc879d3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e5bdff8b1680f666248998f04719ce202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03af08c489b20b541a585278666c77203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e278b66d34ffe33db7bbbf6a30115204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db61a7cb4d5fb3e6f1c3c8fd8d3ccc97205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0015282c96990a80ed11f0157acf4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2189942baea548b7e30e4ffed21f37a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3b5c0b957f3b71ea78f59686cf036208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f46839d7b281c15513afb9754f1587209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d18e38980e27f26c6c44ccccdcebfb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a80061c766a8453ddb422f85de8d296211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92d79185a47dfa6ab72fe2f8bf4c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a848d3b5b233135fff49b4281ef47f7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd4e6850198be9bdc97dbfb8dc6f3e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e095fb4cb1a1d0ceaae9fc64c18f6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511940322ca6b52ed502adaa0d5e299216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58efa9e8998d4046c13db41cc2643a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1948db44cedcca90c6819d8d06456563218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14219b1f0b9d931765110ce8237904d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd3d46264f2b6e4909cda3c73e01c13220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ece0037dff294ec00598aa30dbd7cc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc69aea4cfb40547e42692310f113bd5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ef05a81b35ace4467392b7b495b4a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6085aefcf5d4c3873e00c48f21c8a091224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38156989e8c3ba53a61090d1a00bb78225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0047bb4420031cdb33d32b39446e9c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d569e1eb42a501191403840e63488030227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e52c67650bac305479ec747f03c6e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b726b6f0f7f79645f1b960036bbc4da7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf862a656c65207481e3338112445e2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b385d231367a7a6aaebc73278088c2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c85e9530bb6338a9f121afeb3e4ff0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf34f9d386250767e649d68eebfb0acd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bbaac4075e72fe43e3ef3871e2187234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60cccc7d10dcbe3c5fa603614dd060235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a80042c7e76dd3a3eb160a6e48cf4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a5c0264d4171cf56a56616c86819d237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e6dc25adf1b837730eb90b5fc6eb8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b09f5e2a308bd3bb94f1a15d6a720b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852f018edfab567f05a662c99cc2ad3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96165d447e276360e3fef601938b79241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917ad8b1785210b54f2b9fadd54fe6a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb9faf8992ada8bb529467217706889243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf638fa2053ea646d8d8049f1ff488ee244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be184dd9753e24365eff5ab367d3e63245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b045917e6ff62f0e29577fa7b5b423246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20981d118d262b917d753b24e8d466a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143fe8ddb3b9518ea07d1ee0b6d3de6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ca2db7eda44fdeeee4b88e97bb02d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fb2f6d91883752425843f3b7367867250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6a23d3a6d2b7535b55cba753e1eaa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa25659a332cb76d8ce9fc8a016733a6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2ef4792aee33a6006e236f21117617253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290ba0889c6dbd1d12d19a074b1f7900254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dde252599c5a23153d56a7b231b30255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e5b8654b89714b43eda96e0e53efa256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8e2885d7d52bcdcfbe9804d24889a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c92114ad316e5b50bb863fb7426b0f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75752e40fdc63e127752d792ddefdfa3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba9fd9ba2a25d879bad12e6377bcac260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5083b191a3433ae603389edef575ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b659202d17b00c651d8d111e6cc94f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7fdfe7272638ec2fecd25845d3ced4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c403ffb5085d543bdfeea2bbbbb42bc8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed37930cdeceb50181efcc90eb5f945265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bd017d938698ba8b598726f90b5b2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc09f5e50ee2ef308d3ee6fa2d52b5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c257c6b24c614da86a6a120707b574b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfc4abc3f581afec2c2f5ddb3a8147269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df147687ff2a9b28f8e5c4d8dc89fc7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78a90d46b29b9b9b1b4a271098077b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8405f1b66aaa6def8004ce629b25c72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28f15fd84f290f028a018fcc36f621b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bfa41c7102fca0831aa0822247ef6d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cdb5b4b52bdc94b242b657d3690d7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5236945d0700e4e48fea0ec934985b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10298af16d26e26f8cd3b5370e199274277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e16af842a53d03974ed2db7d898b94e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f496ab2e1118d24afec16705d2a9398279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3b6a1afb4ab94dd1e44ca9811d9ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5e0498c17099a39cf52ab2891d3d15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5573d4bcf7748f73d7ca55ab900c6243282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9c09912e1efe2703711baf2ec9147283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324a89c690bf41006ec6258898680982284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50658e78dda52104e41a94b1af57e314285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dbd2ccef563edc948eab09d4b277cf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d3148f9ea2748acf784cb3db452aee287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cd7dd106197f090741f189b94234b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82e007287d30ec93479547de0be116f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761a9bc4aea20996e06706fc0110c77290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8a592eb45643389c34e7cbb98daaa6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1c37d10344f2768808bdcb446930cb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1b0c93e5c2caf0ad29c113ed3dfe03293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9d7a19a9ad53752bcb40474d77c88a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f47d1984bcf736e834c86e75337c7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5f00ac1bedbe06c50ef0ca67a3e98296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf402dba37047b1fb843980e1d4356e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909aaaa87ce5e1ef1f5818085b332b03298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b03cfac94e91bfcd563131f8b802e5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4444480e377c5fa2bc7350623edc3dba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43490e0ea06ab1c8a86504d03c6c8a31301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3709d02aa63177c644db762fac0b179d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8be8516ef6f0f8d83e1495219a123d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79674c28bfa8a5913c7515da8dfde25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d605a84023ef46e884d15208f85d04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa875ee5ae6da9e05bc632274779167306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9831b43698b886a18ea0b469def072307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aadeb674541aaf797b7a40f023f0f4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1104c9d69efd76f0b06f76155f9d4e72309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20cd75cfcf0d96c6ca5725a9b915d91310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6b00d2bf0bf3b9c801271c91a3db0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4f8467813741d41d666d0e7f9b5cea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd0fe869dd33603237328ce75dfc3f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77b65e03f45ce548b9760c6182cd49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9bf18eb35408f8f90be4a7a08e1ef1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73187c17ae28f42859f56aa427179c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2029e3a193365a4fe6b43790d132cb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a31d2bf96be96c0b8598b31530b93c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40893103eb4fee585b3dbd90354430ca319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb660c62011b704ec5cb28ede44fb4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad729e3077839e0fd107ea05949154321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1517df9b149d8ccece075c6180b05322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb67018ffc81160f6ae5b245b33030e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931d177d73eaab7068bcaa653b59b8ad324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44832200c27a76c2eb6ebfbadb568116325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014f8974c9bd80193cf2eb5a204d4e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef562f72ac6192c3b4b66e699c07de9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782dbb207bd912e07a1ee39b94bbe2d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51862c367e48124d3e75a5e52df2da19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587380906e49ee60e0929db97dc63209330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e310afcbb899f3b8e102bab22adf8b88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d53e227a0e8c9ea81926434f55447ad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6df54354e190cbc6a7a05338142f68333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e67311e8560d2e655face7d7244681334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7aada26cd0a926c8b66bb21723e4c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e31f930b8882b5c591e9c30d0cf60a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da6c2bd970fe6d05b708093f9ddca7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198ecf2bad3d7dc99c047745bab0b37338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911917643709eb7e12d864e5a8a606b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed22cf07cfc269189dbacc47407dbfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faf839de38bc333eea4febd6c442c9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14350e21e8e93fde888fb62540d9483d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36b774f44596706b509e64f17c7725b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69af1e34c04e5381e01330005b17f6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df41dbdd7424088a05e92336dffff5f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eea42a992d4b9830ff9b1e80a0a64fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a1a52ebc1af0485258c97b826486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea16c6b13cc5d5eb752f0ed9b47a0f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab8305121a4d69ddee881a119df7cb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0a51108a857dd974da19c483995789350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12e9a72c0fa40dc18d1007d01ff331351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0778c65d183c1b67bf8281671fc44b2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589bbab2ebbb1ad7828ee7b05291c1e6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f8d16fffbd4ff26bcf459272f42de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff47fb8f11f6c3a6182088640c612e94355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5412f353350369e7eb5f7e8359e8be356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cfe0aa0848bbf5f9f488db924a6f33357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668951dd04bdab0e1cd5ccd52b8b0029358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4884d66aa935a01dbca15139a1499359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a78e00968fb433571511b289ad30815360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf218616403dbf7da3dd6b5376013361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f590d6bf25178220cfbfe500e7d71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92998f993880b0a9e5bf77d7b0d1ccf6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815860f3b2eb680b3903b3b7678acd4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106cba1c18e8fe8027b7b0b8c4f2d845365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831bc77ce1e94d980713ebb38b5f2d46366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18071659c491c046b937e22eb022ec29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8b1bd808ec59c42b214f786ecb5094368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83499432f83a2460125046986c24be95369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a5acd376b52358dfe4cd2737fe62c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669a71fa3e5eff30cab2228c781dd419371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20daf1e922e51eab8c3b904c25a026ab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465ea59d0fb7cd961ca1e4e0ff6b6d5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01753d178b3abd3005d60496e6068494374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc985043f46bfdb666ed287e3d9488b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa6525233b1ae585c52278b6694e980376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ceb58f8c370a0692127ddaf430997377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74f4556f50b9ae7e1e12ee54e4bc3a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa193d80c68561022f6d79dfc8267ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6255b59f67275ca72464cdd8f25c7b0e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83912c018adcd86b5bc5eb7758dd25b0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c9e810ff054262088c5a6872159ff7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980f7e679b8d9d4fc83ae42cc02e96b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438497cd40a24a87a8bd0af1fff7303384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fc7c351abb8b040d9a4806060611b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8752d7ca61190c93749b044f723db1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17656cf74354ac727f8ab300760cdb1a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0228b08cf1a7c1ccbd410ce64b676066388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d625ae58c56bf95c8b3d9cee5de53ff4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de125672aff3b87714ba61e963c10d50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f965160316b82817b0d1c5180fb315391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d5e05a80fdf513049e3be0aa77ad8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96fdc55b82666af6c3c25c4bb03509e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c034c28f6514fb5133b5073e66523f5c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666161156c13465068b63f64aad4876395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f949038fcaa543fe202b1e3c9e9750396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aeb44c6f11f1088c153b47fbeb7bfb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1685018ccc0e226e23a791b9d67e056e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382eb57d86b82b6fad91fdf5b08fca9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a0a128ee30ffdf6a549e7a8ba1e820400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c46d91cfe7551796108bc2b5f81c9c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0999034cb651317db5b06a59003b53402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0286e63398badd59b434b86295fda403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f67017345f0d7493ce4be91d7129d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a346aa002b328282b8b84fc4602dc1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20969feaa4c203ba065a71e5fd93b12f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb728f070086d92f381561b43f775ce4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff77a00b5031f310adfe6d9998f91408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93760839507702d7028a1fa19b3e87409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84ae38ec478531ac1c04755c982df97410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbb4d3eee1bcdb8f576efa173b080f7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29c2a950c6d6d10f9190991bc45215412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8750b9473899c8163bc1634041b5a1b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb07d4c3c7f0e94adb66ec7f6887e5c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867ecf30dce55e4bf887f4fab21e5f7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de609b9a6b14fb4670752752f4e7896416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6397a36a224dd82cfe5ad802c4a349417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85882bd90630d72c9ef7827dbbe11fc1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1f359cbf5a6ebb01200aae7a0889d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844ea6c331d55e48dc94d1666001069420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879ada13999c3b14bdec7b2fb31444de421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd53b9db39974eba2d4c620ef00584422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fcb88530cb31570ea08284c4617aee423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf9c5502bf63f4684b4c9a198fe0cd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a244a0ee4e0bd4d3f2bbad68fc13788425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d73c84e0a077ed87546f1b4a8ecce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeac03f65a82b38cf4586db476636d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194fb173ac9099efe64ef83752fe1b79428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95afaafeb2c92de54400d1b56d82922a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10379373dd33ccce4f703249e2fc68d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a7969ce466cbfd50881a08c0e9f96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab088be05a06ce7e870ef711529a1d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381f155cea5fa715b679294b0568a4f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17449bf71e578908c7ac59197fc20dc0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82602f16bc15404b27c02de7f7f85950435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6871c5458bace10fd88f066104a8ac7b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876b973d06baf671352d7fe863068c59437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e789a9b639df8b1d9a42faebefb233438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b887217f76fe47bfa171def008f53d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230f680d7862ffab699dcc06fac4b5b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b7104b7830443411dd79bfd7a601f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e9793614db1a1ad18df0743d4c9694442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84ed09081c3f07777c3197738d40cb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ddecd8a6cc2fe475aed2c8b42a0b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259b2648adca6a301a70897d92d3b23445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0589b6c79111b09525d044053dec74446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45027d91f34bc6cb014be117647da6d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edebe178d72dbb5dfda56cc728cbe53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ddc871042c86288f136a0e6de2071449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ca2bed2e219e8c693b0f5c377d7919450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03701b4c332b214ccecb3dfdcd60c93a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6e9f009b56b6bc0cc5aa363d052aab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce443dd33829c2b461a2309bd29982e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f882b9598064b939b9c7c7c705a3a91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f1e07ab4c7b4da8afe144fe04368a0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab0e4df505be9329fb84a87bddc565456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e90196a1a1e19359b66ad0d0d07afb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0badea8089380f06790bcd2f2ca2fc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1e04e6debb216191619b6327dd5289459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c12358669709f543248ad04baa8e9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0be507968b2c02b5aabad08fee871461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf1107750bac07e1c10fdf1e1cf4fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9402678348a6fdb572d61fea709795f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d10330f42a1e459f1bee2a6093de8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b5e3528b0af5c542ac00b144de4f0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660c303070f321c32974f0a37083f207466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7881695367216b9e0a65b8361f379df6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d1f6b9c4abdbbcd32c7275aee8b6ae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e74a1087f10f9125d16bab77707650469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6bdcd6609bb03e8a0fa7453dc2138470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bd92d21baafcd7446d10cb5285640471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d4e13dcedeb8bd07757e1f9898acd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3ea9fd0d4ab49eeb53d4e06f2019f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8108a9bb41364fc7ec3ad97bd14385ea474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581cc923eb9ef260019b438141a425c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2ba65aa377a9ea87e4f9f5a3e129aa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5e3183b9a16e94d12ce26e0785bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3cb897576af582e628e710f2eb011e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c861060a9fe24f01c5c440864035d9f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0be467198b5d52e370a3ec799cf5137480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66568361e5f6ad701680fbe0fdea4ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183c09c4c5078311a50264aecce4f6d0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e2f3a20ac755db90d657254b4ecaf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709693e1ab22203a1c0a8c02e86acf59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00e4923477318d66767fd0127698987485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834b52742f08b62e282ba9c172de0d0c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d128d8ad77bbc64c6c2dcefee8bca487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ea7db7173200207bd873bb4d0624d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e29752a125524eb8113fdfebd82b426489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5b712a16427d5a7f011d88b6eaff51490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f330c80d1368af606433f07c3953d7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab667dde2101cb9832de88fdce77bda1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf2f59663f176b93756b060bf22c9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e31d450b0f3a24f904c4a815c4111494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f440af7bc9dc75fceef2d5296df6df495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551ea0224aa8e1370352fa63d1fdc25496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9f071106dcc31b96e29a61307a9c5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0820c6efd33ef03317ce8716c298b651498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc1e948be576fdbf67d64a3387be478499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd3208fd89762dea7d0b775efda8fd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d449fdbcc4608871a679737f19834ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff518ede6b5b8342c746d83f712caf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7df1a7044ad8dff2eb2afa7c5f11ff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c3e5482443ce3754575c49633b2c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff5c335d3981f44385a55d868777c9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a829cf720a205c0fe85fe38bd4f00e8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d339dd1f089dcce410a34be9b023a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f8f751175a7c2070812c8db6ad8d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8907231e188444487efa9483b2d1e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5c6eb5163e165245e8bbbfd2ecc24510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca2809e3c1a02426bfc7f70158deb06511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a21335f42b89ca9d9b55e997358112512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494b3aec0ddceb5458e455f869e2ffc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a124d5ec39b03c8cb971f27b993b83514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de3490841798d6c11cf446c6c8b948515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf89888f58990ff782bed0a271d876b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe1888df62f650c5bec000d10541aa6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ac67d9c3b8e9b4e89edce6648163c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcf1e3acc541d7fd52cc5dee854ac4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2fa9e3bd85822fc627fcdac31e2b9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e599c6633090630cdce89ffbad7809521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f1515096c6e7090297344e90b779c1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93aa061145b47503ad2bb7d394862d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be492a56467280832eab07aeed394524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6640b1ed44cf9575e7539fdbdb7c2de525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215bb6c627c8660e2450536e952ac4b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f5d83bd3e5abd4e748b1455c84274f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb93632905f2843273c44c5ffdd2c6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06d99c9394d83c2b7ddce9043e69c4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f35cdadb955843139db8fad07d19a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637aacb730014337be91e4f131994ee1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de124cde857264fa1e1b6aa1d23cdf6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f973433472dcbb8c6e59196a90ecac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b080eaa171304542dc66eb75b8cfff1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf1fb1dc424c3c9dc93357141cebe5f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6906013b0b439dd5c1a322efedf97536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880edafc1173923d27bf804966b65fe7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630c4be5b6ca1a78d279d6436ac4ef7b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b374364e85c557858ef6dad6dee4d776539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97561e05495d2d6c446771af710701b1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508842efb3072735f6c59c375531aef9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59b44e93b0550780752c7e18c5c4b4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3b3590f5b63ac6a655261566db132543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c01d2f97da3b1f4cad480eacf75b1e0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ffca601a2922205450f80f05a98d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b49e3f699b3d26a1c0d55d9b168a9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfcf8de1a4d5179c114b6a47cdedae5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3928e689f0dd93231ce449ae67c870c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bae396554e035aa8413e9721dcfe3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504af2a13a04ca3c196599995077fab7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ac0e66844d1e99397ea640f033529551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb2723194b9594d1074bbc4c849f8eb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3377121759c521f4b5bc068b5a97cd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902d1e2789be9e393c6311cc0b674fdb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4580137f3b1a5495e1df2b297f70220c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f2138c683f1ca39b71ddf6445cb9a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdac98652ff8f64c2dddf25c779b04557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45f63b41d4728e07518de49475230e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cedc6262a7e83ea4698c87487b74e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ec5c5da0cb8eb70e46252f4cb12ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20caf843f285e07c9845edce32496349561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015e62eb62d15b21644c469b5d9d5c78562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135716932939486b25e985c5c3830887563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb87c321e12f3cbc27dece3370678f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7079699b3c8c9a3ff899190e53e6ab565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bea23870f5aad6899fe2f0f978bab2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306c405e9e9f4b6523eae370dabc3eb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e92d75f91787b91cea377ea7c20932568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6300e9e8b262a2f02604ab8110ae7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a452d3e3271956acdb87889eed7488f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b03967b56deec3fbe311f30bcd5c71e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7c9169d76fa44d45f2bc72facb4dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35214950dba9828dbd7546c4cc0bf91f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172196cb2c8373447964686db8bbadb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0adf90fb6580597a17e7d04f1036749575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47666b084a05880b17e41183761f8e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55081ce2d51a57ff0c2281e6d27005fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e534540772f5cd48a898a8acf1a4a85578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d24925a0c87bfb778089b4bd45948d9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6cafe6f234eb55fce62fde86165c73580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acdd35a8a4cdc64c1f845ae2d0c5e31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddce24aa86903917d117375c7f1b902d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236510b683f2e6351ce07a560f1adf92583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67217ee6d6f201d9dd2ad38868eb726e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7523b9f11b47f05843d03ebeb90d4f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579442fbfdea2aa1727c56857e1e16e0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0702f1d6a3c45cca1163c17d3fc694b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a1d7595f13ab510380b3bf08fda50588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4801ce8408a971c520cd1576fa3753a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dd633005a15b1731d9d75acc92344e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2cf0fafe9e85065cd862fbd8492d6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c41714a0ac9506dcca49428dcfb63b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c347d721977f0cd13a1360a29e523b52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec08164a28c94570e2a37560798636e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952dfa8966db64caf511fb10377c8d32595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66597044fa8ef7119f5ff8b1e0a1a690596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a29e6d57c73ffc9ce4a8164828fa9f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba78565b5bc9f347823d6097c62702d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ec888e0a5a1e6aa32d62284910e01599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91364094c7e59af9b4e0d5f339cc3d4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803a79ddd86a99786cbffb93e0a00463601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6606b884e9ac572e1b4d72f4177142602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a47d0f03e028ac780b16220bc38a62603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d7f8707ec9c23fe7a1bfb84a000493604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46197b25f766d636f0f50f4fd68711b5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571123f79358941c869b4409d0296806606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc719696fa35a52a4023b6d04391bce607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d53fa89bbfba75939813b3b2b61ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d740068df9a1e13870f895003e47e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56af3f76f8a2d05e771d1bd2f6e32c7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ae5e37ff0947b36a0567e7e8a8010611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca25e6a3791a154bc78014dc85b4fb9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501834160b8b3f35837df79a39b64650613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f26a45514991c9c6b16e51ba5c7d6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1d3edf484fef8482ffdde4775f4331615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c45bdeba8b326d1c5893b12923c0936616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff10bf039ef05d397ba0997111987c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78bbe6cdb5133a5d0cacef2847dad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2c37dad589f4947ac508d95641d01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d71080b2faa50df5634bc3f4cd1000620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d164401e458d30198d52abd3f1d3a5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719fb747d33969f30bcb08e9b0a6b72622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb39c508cb50606fde25d72b590971623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe6c1bc2040420865c4592869dce13624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c6af8d9c1f5934558ba0ce1bf7aa1a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e9ff22f3f93910303f2e178835d87626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4df5732cdf245b81fff0ee6f1ce0e0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a2a4ccb9d0d189379a25f1d6bd46b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc635f1e7276d27f00709ee18e96304629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a51045f693222098f1da922978bac630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9437a3951c93a2dc293131d204d3ac631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952879bc00cf5ad853e09c4d3720314b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966579a3f5d9d0837e7ab8366c21f45633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb40db5bf8382e0796af39ff0ead27c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e0fdb17321a4e527ffa0cf6a027d9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83294e8b58b385323cea7abf6a159b40636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d4881cee145f9a637ffa3ffdf94b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf0a17dab38fd27a324697e4462335638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba9497a867cfd1eb9621c009ec9ba639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5437556b0b3dc203f5b64829ea018640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8ffae9c4cfe73498fc0a0d9f59442a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b48bc2012b1c280b9fa069b2f7c3eb3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470e622269ba42e1cd48dd90a0b8eaf6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8385350d57cab5041ad0b4e527a5d50644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2111b8f63891b8d2726528b48690eea645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a1219ae7cd755302e57c0b6e10d47646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a249a5845fcf4277fd44b89cec437402647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa25af543f63bb88bb5b18b87102506648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5194937e996c4db4ebc3846e853668649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207f0f7aded730f93ffbf32d71a3a947650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7a9e2b62e1b3829ced8dc49c11a69d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3509b3ba1ceaa6b174e4210c71557d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dc306ea010b3819d4bbabaa3457271653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5483d01831b916269480d1f2f30ff465654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2ad3e330bb6b9a727c3077c4d3c5d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae11e62ef3937347bfd0e2542207f8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc66f96a22493b55f81999c81e0ad1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc35f90548488f619ff45a4c2b7cd6a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ced59870e9bf54abd992f77081b71c5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26291a03cb0049be5557859e71726739660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696263f2c321d390ea562019db3a054661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84306259e813bb6db09646c6e98e7f28662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6425bfffb2acb46aba1f6242e74efa66663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0092536251d2d69189bd38b5923bbb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80498a511902851c93388f4401268802665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4af02f7ce2b2e88a0e3bff308973fed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22df12c715af43e2b070fa858a172a2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973dcb95624184b850612d308bd91287668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32d598396890a11e82a82064d03f56e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d8a40de1a72ce93c9249bea41a4bad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d82c4b181e83cd20a0414b296ff069671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787bb683e50fd037966bed68f02c4cf0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47588118020d74d802edbfef64f16a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33ca8a5084ec0f940875a37bc2a8cbb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4bbe67722b26b209c91a06197dfed675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75459237f2a8900ec0cdb7cddc48ff90676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63af8df87d3f0834002fd6175f285c74677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969c4ce92dc9ca7c58c50f40292c6caf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7909d6403731cd51bf63ca524e743a01679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6eda89971bb12e289cc507d60f7e3d680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4402,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4462,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6437,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7522,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7582,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7702,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7762,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8362,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8422,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8482,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8542,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8602,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8662,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8722,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8782,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8842,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8902,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23552,890 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...838 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId708"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24702,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J361"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -24978,8807 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25873</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>9.27</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25875</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>4.6</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25876</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>7.77</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25877</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>10.69</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25883</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
-      </c>
-[...4 lines deleted...]
-        <v>463</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>3.96</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25885</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>11.23</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>469</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>470</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25903</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.28</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25914</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>1.07</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25920</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>4.98</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25925</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.27</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25926</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>483</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.12</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25956</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>4.67</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25957</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>1.9</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25976</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>10.35</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25981</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>2.39</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25984</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>4.53</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25995</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>483</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>17.6</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>483</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24024</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>4.68</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24025</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>24.42</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24030</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
+        <v>529</v>
+      </c>
+      <c r="E191" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="F191" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G191" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I191" s="0">
+        <v>6.93</v>
+      </c>
+      <c r="J191" s="0" t="s">
         <v>531</v>
-      </c>
-[...13 lines deleted...]
-        <v>533</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>535</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>536</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24037</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>540</v>
+        <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>541</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>542</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24043</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>541</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I195" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>543</v>
-      </c>
-[...13 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24044</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>7.42</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24045</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>6.93</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24047</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>7.61</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24051</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>37.1</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24052</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>49.55</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24056</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>4.43</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24057</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.4</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24059</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>7.52</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24067</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>1.29</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24068</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>577</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.44</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>579</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24069</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.6</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24085</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>4.98</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24086</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.57</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24087</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>6.05</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24088</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.64</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24090</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>8.109999999999999</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24091</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>7.52</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24092</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.21</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24096</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>8</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24110</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>5.76</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24111</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.27</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24113</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>3.28</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24115</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.69</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24120</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.28</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24124</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>7.71</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24134</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>3.42</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24135</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>641</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.51</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>642</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>643</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24136</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>645</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>646</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>4.01</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>647</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>646</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>647</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24137</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>649</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>650</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>3.61</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>651</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24138</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>4.31</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24140</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.11</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24183</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>9.33</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
+        <v>659</v>
+      </c>
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I238" s="0">
+        <v>6.73</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>660</v>
-      </c>
-[...10 lines deleted...]
-        <v>661</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24185</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>663</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>664</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>3.31</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>665</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>664</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...13 lines deleted...]
-        <v>665</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24217</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>7.77</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24218</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>10.44</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24219</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>8.85</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24220</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>11.18</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24221</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>13.42</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24224</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>53.97</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24225</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24226</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>6.73</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24228</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>9.17</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24233</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>7.26</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24234</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24235</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>16.28</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24238</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>1.81</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24239</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>2.71</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24240</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.44</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24242</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>1.2</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24243</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.62</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24244</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.46</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24245</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24246</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24247</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.38</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24248</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>705</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.28</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24249</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24250</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.99</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24251</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.2</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24252</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.62</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24253</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.46</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24254</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24255</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.23</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24256</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.75</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24257</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.6</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24258</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>705</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24266</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.44</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24267</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.25</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24268</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.35</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24269</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>0.97</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24270</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>2.28</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24271</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.5</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24273</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.83</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24274</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>3.18</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24275</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.28</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24278</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>1.58</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24279</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.18</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24280</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.22</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24281</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.64</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24282</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>3.77</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24283</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>4.14</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24285</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.47</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24287</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>8.09</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24288</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>9.83</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24290</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>2.3</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24291</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.8</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24292</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>3.91</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24296</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>1.85</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24297</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>2.06</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24299</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.56</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24300</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.99</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24301</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>2.06</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24298</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>5.57</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24305</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.08</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24314</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.8</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24315</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.28</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24317</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.55</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24321</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.49</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24322</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.01</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24323</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.79</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24324</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.29</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24325</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>5.57</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24326</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.08</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24327</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24362</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>8.68</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24363</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>11.37</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24364</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>14.85</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24366</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.28</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24374</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
         <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24375</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>4.57</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24377</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.74</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24378</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>5.97</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24380</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>2.18</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24381</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.59</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24382</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.28</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24383</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.4</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24384</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>3.22</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24385</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>0.96</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24386</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>1.35</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24387</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.46</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24388</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.81</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24389</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24390</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.99</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24392</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>2.53</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24393</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>3.03</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24395</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>13.4</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24409</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>7.06</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24410</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>6.54</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24422</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>4.45</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24427</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.2</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24428</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.71</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24429</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.4</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24431</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>8.279999999999999</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24466</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>7.76</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24469</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>5.22</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24470</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>6.14</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24471</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>7.34</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24472</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>9.619999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24486</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>3.74</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24487</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.22</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24502</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>31.61</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...348 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>