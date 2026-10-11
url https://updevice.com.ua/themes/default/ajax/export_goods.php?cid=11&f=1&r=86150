--- v0 (2026-08-25)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46642602c63fb5740f08f0be10fef741.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa61ebb58edef32197b0ea2137c2db382.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c850c15e2b6bb60a660ae3530dbfc0e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7affbeefefd1e3783c44b17642ff9034.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df44afe0db222539411c509ea8bfc3f05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8632a71fe46eef95977d039f92da53c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1ab8ead657162725e22388ebc90107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d6ee81e3c3428f4749a7879e9cb118.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96fdf7cfa165bb6bd56bf156e134eb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dff7872d48c7327dc70b75841feb74f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1ee3e7f4a8da20e063e382465642811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f2d7188b7dec7522330574f42289da12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a1a45e9e99c7e97685250c6358007a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18105458d4f3734e783fb85ccd141b014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966f3d307d5e0fe131184334abb4d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932e234ead6a850bacbd8f5d3ed56e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e44db6cb54fab533d6d13b39f91b7617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a763badf95c4763ea7f4adcb9ab5a19b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755c305a8e2fe538f72b3229bb7c2d719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0702d7be0a96651935bf76a00048f5d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f86cfa4d2e4d569c9d1e794d7cfb6c421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8af56dffbc40d1f9493cce25cd65a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee6eaa4e773d64dcc407d92fe2b72c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2682492cb7552dd8c4a6e181ded2b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017feea68e6e15cedfe20b9d5affc8f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25c83910d7393b8ef71cf59dcca9ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e8d7e8ba25ff5f7e5a612499fa793a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3d484d65d30e4d7d4d1616dc19195728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510dc5ec59f5e3071d2daa4c4b5d383029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7db6324c5925f2bacf8b3ead993367e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e6e4f1d20f564f63e81df836aac92a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f99b7a93ce1bd0d16247e050f7bf6232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481dd320ce538f25fbe052a463c0a43833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b350901569f48b0780edd5e105d32534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8665aed62969df730fcefa655677735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1102391f77f8976a7e9b7934d0fc10536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820934739dbae20bf7eb29a3ccbb188137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d729b1c5e5655fb18dbc1467f052e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b90f2e0b27d9a1b227be857e047617f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963915bf6b9a526cfa6e8d466ae49c1940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8245518ed8ee756820a7cfc6e0abfb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff142ac1649c2ba5e6f6ad69c74ad00142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81788bc259dc8431e98eb74c604ba3eb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83db9c97660ef7c38dc73a7019003d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c05b7b68c655782108b130cd8cac64a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdf4c6091c28afaa96ec30bfdfd776746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36938e20a1aafcbf3598188ac3ef8347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9ee5cc568934edf942865d33a743f648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabe91f2ec2b99c28c8180588510542a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f0dec0ea36d4b409cc45a0a2d0a94a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d288a0d7d7fbbe6ab03c5ae6df0b951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27f9ac9ed71cf4a0628affbdd449dd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ccbe0f31f328e446f2a85c1574d9c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c34eb4b6c229a61cc3657462d111a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147484c417c8bca982e16720122dc3955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220c7adeb9590748b58a3e2c0d2602856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61989df55c0ac73625504ffee85b25a657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31485d808bc37122ddfae093753a701c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c6f145613238503d04ee4991ad0cc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26959bda3e7c98c49570d23e7e8c82660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee2f6fc4641197390301373a2d7432c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32193834bbc77a72de8b1853a7a9af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343072f41af8f860865e4e15f7bb0cc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bae4511604a539e4f76e7f29474a9064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04895280e1a75d4cb42d9a2bc2ef8aaf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c58caf4803e3f6c7160eae544f6fb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b589a78cd1241ad22f19e43f45fd47d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774ddc0a91f27b2fe952093a4fd313b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96adcda694ad36e7111cedac1cd0f46a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7918a923343fda6d7b9179fc21e799470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c610b1431bb06c6d56db7a2ebeb334b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f793b288fdc8e5321a8e8312cc99b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7b13f46172435f83552f6797ba2c373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c38c1d732aee3be22172a3d32181174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71380f145dce8800fbb95b846189b7175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31148a04d73377bb20b2a9c46f52fee76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45531f2722af510fdf9dfab733b6ce977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068261ba0b1215fc6726bbdbcc9acb4b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fcd9ecc27036f0c5275d16958d89779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000c054de9d08b0f48a88012b9262b480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c351ecda1313024dddb7a4d7a390f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663e7550c2e2bee255547e7b546ddd482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e7440eb68305bf181a4f254666f0083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b20dc96c91936e2b720876d2620e484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c03ae491ec03882a0d5e00c5deeb0085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f954c0cb04cfcde40f64ba9b624a9e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4617ffff309b504ee282ee46bf2bb5e887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0342aa418fefdbd0c0de3106f5504ee88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9f97a844087b905c226908cfbd254b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76422876f40feec2e39ff9539cc185d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f200145c82936f2957fa7dab4168091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d033f0d0446bbf6aa27c7114755723f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd287bf124d18fdd69c854191c86cbba93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd281ff4831dffcff2500d02a1e55c5194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4635d9621ba8952e603d379931c628be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e051c783b5904c29b8bb0d6b0994b0f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a08462a56bfc8a95d927c07721177c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e5c30ef15364d07fc7f25135cecd598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e205f75f0318f967b3ce45028b07f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0884ac4ab48f84a097b4770f35fa46100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4408d58e727824e7934c2ee6b2774b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c395cb20e6bd203348b1314c822912d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e96e3879fe610c04a59cb3b93730c4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7809b8f2c62f5ef53f07ad541e457104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50b186880268569c40152cadfac7fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352c0d32e998a89cc4bb67fcf0b6585106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b3c09cbf5b1218c8324cb0fda674107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be956c8c44f3a6cf67b99f83cdd349c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c48593e48372371939a7bd6036914109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4afe33d1640b32f3cf79f6318513aa2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c45e4cdca8aec7c9425dd326c6d77111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86aea979ea89d96fab8e4793ca4813c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e41222b07eb636cf8e2c49e8be1175113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbbfa99c5f2a4f1dd6c779c4b35318114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd56c6136be666aa9f7da85a3b4543115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad646512ced8cd5b5dfa7ea680ace2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fc2bbe753e082de009e9143b52dcf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb750004a5a21129a2682a593c5de4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63c240bf66d80d518a88e91562a9a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0d3bf79376117a16e873645f00ebed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47d1812e7cc336aff2c0e2e3d06a7d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d662b00139bf2d6b7d0a5f292d61ca3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3062b5567804949efb957034a850047123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c713aa1bdd61f8a590a3d4eea9f93ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ff0e4b9a11a5f5211459cc11fae09125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98920de44b7cc41b27cba567d31022a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31deef513ea03cdafe0908a17a1417ac127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d42d55022a17538a19ba512c1ff8e5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9181cc2b64f2e577da569c2e44b8e7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab7704c8c82cc1074262cc2cc68971d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b37108aa61da8cb8dc2f23828bcd8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e1f7d066f5cf4b46d3b1f447e230b3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d2c1bea0235025925ae06aa545b26c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29593ae8b7ee56c1583ce8c5d2d11a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d9edf9709f375de435c77b6c906aa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab296952452d021de9fd3705223fcf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15093f5ebb5ec98415362c3f61ccf0b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06e45e53e4bf9ad552d08216f6bb20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafe34b97713bb6a8a92504df0197f30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a3e32f30d4fafa1a63b069ab31b900140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cb3d231922333420db82e015d49a8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2feebce913324ed40af8c41a5e4ed8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700739455154f90c9e7ce5f7d53e0e8c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249e0a9c4d2ff2c324245a612a1eab3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28000ef89f131ee2090c4e44e8a716cc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73c43a670f0941e20e09be88a7743f2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99f09b9b3ab8ffe72245a645ad89b9147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c3257ad443d5f69aece074243382c0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6868660ca7c9f8e7fbd51e53016ab9b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1e00f0e8490b59ecd800e1d770d10c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca01d9fec5da6777bde34dacef69eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a39abccdb01655d15a9c52d0a89313a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb0d709d81be7863d323ca54f75c52153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1162069a3e40032f454221e0dc560154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4746700e441591756593be58fb3a5c8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d7653340a61cb835836a0318b8fe4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d538e19a23ef17465c212992aef88b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17069aa7959a9ffc77f74862afb48c96158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390cf37b59ee65a449de4ef2f7fa1a10159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67016976dfec63655a43f45123ef69d2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823963bd9ae9959db061b103c68edcd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3c488bac99629cd3c6021103b63ec5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de72be59d14d7a20bda91177c7e7d4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb0b0e7597e950ecb706363378b5621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b4b5e403c52af837fbce05d2f3e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b023229bdaeb71ebb3a8bc53bd9390166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e928bea7957eb8806017950e4e0f96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a7f8adc3ca84f82ef21db9e21aca8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1bb63953a06ccbd94d53dd27d2bfb4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13aacb9e45d0ce609ac273c015dea97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42e597f98f493fef5565653c3001d09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0a918f0b0a0c7c88a6d65a6d777888172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3cc6dec73d5ae7aad46d0d79c3fdcd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa911b8ea568798b749af58add50f36174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84c452833807111eb687bd13ba7443175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9223fd297b3871e29faf18ffafc92176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2620aedc0ce4411e6d63a9ff58e234f9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e562d5fae166c77f1d951b65da2cc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f81172b20dd59ca570b0a490969f07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7eea9e23f5f410f4290e1d832fd6df180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1aa5e614c786fbdcd200e089d032e2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3cb8d4f2e3cb09015acdecb1de1353182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515429a3d6c2f4648e5ea85547362fae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0933a5083482b944d9183d54d33a8a49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a327749e4327f2da8bf29e6f609cc06185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db84a6d22ac9e4d4a1415eb69e2bb24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f0473743d202064a20b6c526cedf8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0822c49ddac1b3b70b7450d5895a7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8832c7295a57909508f9bb0e1aedec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75051692b74fb6cb122de9c91b7862190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6264bd4fb392ba81c5c5c1b7e21b218191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e69d9f53e883bd35e6aa50bc755cd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65653061353132f9e213af0514ab6e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d12b731c21c96714a2fa038a4bb769194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2aac3457dfbfead8a1deba2a26ac195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758001da4594a0baaca39cc52854738a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b134923e41f27f7581782ccdfe5d4f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e1e87d6737c73d83e61fa3f13d78e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28ad8b674d62a30db1bf25fa53d879d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485498737a02d10833b9d64c20da54f0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9929c882c020ca4af1900f3ce806aa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee19fe6d3f2c37bb5c05d7e4780f746202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465e0a09e76607715340fd984a67c4da203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55c36d3e1945b9c57cfc1c60fd6a9b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9509ebb103685efd09c2556093cde4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d0138a7b711a741b3feba761b25b0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bebb4f5f3c246dde9760390f9ca9aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ca25621572219f8c80b2600b95eb70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df2093e510ac1ae6f6b4392f98a4d84209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55a1b8c1b6375ad9b0d792869598f88210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655ceeaafc7c8b41f45ff924f9b63b7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9d2e16492b00956bf364a66c13ec97212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094e14d057d91b600f64ac8907ba37e4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74de29a24f0d5e8975e95155dcc0d480214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe938d4ed2abc8b7f1c31fb8812d7a1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edb28b64b23455c9fed3fda8813140216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535394d88f21af899e920542677f837a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08defb4bb782ab4ddf7f167c544153218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc3f7fdad0d92553a2889d6970162ce219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb358737550fc4a6215cd1dd3f2136e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb619cc435508c74a3a88a7dd141893221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c4bc4102ec194ab7bad49af0268ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7d66181a6f19e6c904b138e1d3c1d4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b09f30faf0d03fef334804dca2eb53224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061a05c83d290b36418df50958e607a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829ccf7d0e6be6c367e4ec8522be5cd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02313f49d2168b565b8d1106d874a682227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109eaca5f00c8fe5fbabef673176b0b5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242628115ba430f1c346fc3500f01d97229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3b56336b79f281dfa4a8ccd5addc7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15970f70496115d442a5b93a847b66b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f26a808d1fe2e68ddeb8be8203e666232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929b22c435983bde23ef8e4334d2e6d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835bcd5dfe2f238fc2a9e7b5b532552234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725359531d8d78fe1b0410dd9e047ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f7cba3495927d9756532d933641db7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fdb4e3c1506846497c7a890f22555237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e813a3cebdeef8d36792fe0043dd7879238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4de9a098b8f8f5f6087c6f2ffd03b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3a7549ef74e46677b05ebdf673d38240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4d06f2000d7b00378841e60506ded241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5880bb6227592416f3ca07859baa4c30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9407b0ac5ccb8db3f0932a99babdfc5b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f39de8d9d508e5907109c1d33d33d3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdd63ddc6136aaf9777b232b4694778245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aaa89b895b17888aaae41d3fafc3e7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc80d3837acc794cee227e06f44b140247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db07ff2fd25e7cfb4a9bf45e21ea1133248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3777e6826c69eea9f822e4ecf324e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d2877c098616a72a8234829b2bde6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a42b925baa61894a3f21b63d4df5f85251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b8ae68c55cf9f8c6d3066db1f67cc0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d57031957f32384042ff6adf19957b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500cce786bd89dc25be4ef54facf9311254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710f7068396d2468c1882a52c74291e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899da600f80d6071cc7a47ddcb38e137256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f68325c40ee452837cd806e3ceaa70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f9631d08344fbc9899bd47e5be4a1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ad8737371a7275c53d79866d2f12cd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59f7923632028c85676b2d446fbf02260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb248f6616b8af1678a6ac74234427261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1f7cdf72303ceb808e255424304d6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586834a4c56bc2b57527048aea3bf5f9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba8c36e8a57d8502519609a81faf38264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9128baaa0244e6af7e46543611949265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b337ecfcaceed9dd8745d3ec8c2865266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a825e5e24528c63848d49a4e3cdbe4f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01967a3528647c9ccfd0c3a7176c74c1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad94e6a5dcc017c6c4f5b2958ae27b6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a3cbc0db5a73460c69ee60c6eaf470270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afb6f5e541b9ff22f2a04983d20166f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b3f7ad85b6e1698b4e00ceb989465272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03673daf886767af883f23d44e68c5b7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9249582f2f41f4a5af49bbb870dbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5b65c1d8f75e258c64765c6745934275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46ce008d4445ae5d43c7d240ed3dc34276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9418b5bb7d400c384317b0a08d552277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fc878fd3a1683230eb6214a5ccfda278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf18175dba66b3e6322dee3cea96d4bd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f068229f2b74a88464d7c2e955b4fc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a8e2b31c8e7d3648fee6b6d87f93f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2f589a69599104e55ecb7fd725200d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948a6ed00f2a5045f46a7d16c0a160f1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5067d6d5f4e12f6f1bc7ff98bf9b7dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42340f0d6841e6a8598792d9de2d9d6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207c0511ebd438c54e6c987573d4a9d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060a36a7e2b272b3ac2f18b13f05bc0a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12288c8b3de54249bf79871845794a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65722687540846a97e5fd26ab930825a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70f36a1d0531b33af5bd6171399bc57290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1424e4549bfaa7012d36ba19f51de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1e2a6b15862128faceeae65d2119e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4479a0aea5bc0edbd6a883f6de802293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cfcb6eef39994bdd85572a87ddec64294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2441c38054aed506806efb8bb9e2b4c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f4b7911daf4a5ef0326a48c1d6b6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40ec08a72ddd4528fd861b077e24b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df9e684d01172397d1a642d4ff1946298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00e5ca3cb31144cd82793992347dbd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c54fff30784d9bddf75ea53a884539300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab003e8ab4da55eeda136910c34531a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f883d263c7d301a1acefa8489154fc5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58373b7154646e030b3467ed91a4cc70303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ec196ec44f8fb767a87e5f7aedea2f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3990ca78d8bd0814f97c69d08d52ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353e2bb50ea85f6204a259244afcffa1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc86287ed4a657be15ddebfa4cc2a1f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47363a78e014bc5638cdd283e6b2e5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d990cd2ea9e7669746677808d3d7d54309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f6e673510d10abfdd274b4bc596f12310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9416f4bc000ce80849aff54d467b42d4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f218bc5104a10aabffa416c0900d7a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521e804a127e94e7a293e93a37a5c90313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dae35995a381af304e820204c2aba8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c390a1b260b6d071c6222e61db751d4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a8e6d5a3a295686e1ad9c7f4f3b39316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596a7299b7611ae76a30f933e0fe9b9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cd2795f695343248936dccec28669318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cd48b610bc017565f1051d7266816319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f277fa668f608cde13ce3e57b69f1183320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb5c414ad4698a45d5223a3fbff081321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af6832f6ee73244a88c7124f40ac2f1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bcd4bf65b3a87b30c2e61a6a5daa84323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9797f1cd63d2e7ba99f04e87edb50d0e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb35cff57630dfe49f53694f778aa16325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1260f1fb0f72c4dfc135b498506024bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777cf08b77bb472d254cd63fc1b6f88327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606eda804d4e55788dd18b37a216b4d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7475ff0f7f659cf7a603d07bc38d697329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f3e4777e34f5d599b7592fdb68d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83792dc8d068a09aaec5d73aa6360f60331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c7029d2b38d33bc7cba69706fb68fb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bf274939043695a5056fe4da05104f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a256701fcd74a9ad3ae27543469170334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b9f0329e608006390bb365c8a9e00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff6390280e379b9af62c62649bc2b8336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147ff9b386dadc95e005c0e2f657619337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95c6c2bc447ca3056f91e99227345e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dec629ccc90fdc5721f0bb4159234339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088678abb0b4b8535facc7aff55c4a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c06b7a82883a5fe3aec74e7f5a8497341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d3554f83e5e0d8d56504703401539342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c96ded84fb80c62551a5c34fc80a3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b450db89825b7b2ef9d53e3283359c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa636ddda70162582b2d8960336135b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761e8fab9445f637c38524a5713f7a37346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ef8d2f5cb663d49fe66b1d7c2b97db347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97502f1a05e26605397a03e2b33cd49c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6031fb5a8557ebc735e7318ceabe16a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1ed83b3a5bfbb8a2a08621ae62568b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab0e5777c337e9369ec869cc7d9917351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d958c5377fd0b4da4b31ddeef65e598352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc53ffb20ff9df7b82c9fc0f87b2367353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf153e863e5e122ab3df4aef99557394354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5084b2b2ae30a745db1a98bdd629009355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f93801454a863e213dd08ee5e7992aa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84772c5a0dca7c0f966edf3e531177357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b524e75e8d608d131c8f05cb24b8f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff649c02560d6fd5143a17ecbce8df4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3d64b7bd268feecd3ce3717db8a7ca360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3268f59c008f7ae50270bf326a418c0c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d64119eedfeab47263f4deac96cc15362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e96566cbb9924edd8cb401eac67527363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aee1afe6c54b91a6153d9d6e1c786f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b937d4a7a0f181858d959feac446e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5a24220ee29ea3cccb447e59f04f3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48380f1d6859aedd6c85b14fa36ffa367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365f020dd3a77f2ccfe05ad53ff81fd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce3126ef3f12b11c31e894748af29d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c8c46dd0be5ca4981101a4bf28145370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17fc41086f7761e86dd90cfda156c5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e6ec61c75d07001bf60e2b1f62669372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1b3f15adda65d88be334bfad9b12e2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3213207a46c1eb0f642b54e8d4bdc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02873fecadd3346c7e6f91d19aef82bb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477eef65ba29eac8d7ab5b255cde674376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2609643935b18a488a2709ccb34cc31a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af1e0ba3037c75d5a28f9dc12c1181378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aa6bdb269efb47b763676f143104f7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2faf5db7f6ce0c53b3906aa938bc037380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcbc3f8384c00c0044dec3112a92af1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd8d15379eeafcf92b481d9bd24c6b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60cab671eff77bf1a8e572b46b3344b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c450b38f0e19fa5b77dec86e1277be384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88800d04c55df0eb3d44ac9f83533631385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4be358d2e8a257421740fc754c5d75386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc21fc4db17e39f629a892bd27cb1ab387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ac2a752d36e0fe8e859ee878635db388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be1e8e7e2bf637213d5efdd53b291e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f0719a8198c7de8a2c80ceb33c1a4390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06be3e2f78df23a48b8a1f377c55737391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141a848c253d57ad4b4cc1d32bd6ef77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e440342581dd6cff87035a7418e2be393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278bea3e2ed81e0046e5a63b90e7487394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e782b710472314a2eae969ec9a0f5d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e575c4f4032b61c5fa72e95970ce4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2273c776e20229f40926c75136f3c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108d4591a24935871fe1a8911c1e9c6e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269293892310e7aa413f301624ff52399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f15a775897e55edd0756d83f891d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756624c88b48e928866c1e382fa7350f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b5eea46855710560b48c2784168e8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7bec67b73ee45bddd85c341fefcac5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bfcf74a9c816b5da9874f71ea8362404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de5bea505a2d6b8995df7299df9230405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4689220de27f19d0d11b7e50e551d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0572a38d54c54dc4d0e904f48a577ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78895f01f8fa8d608bca58700a92dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be16ccc91d3d3ff43a3fcead95dbed25409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b69e760ae9369bc4b1f1d22571d9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e84c0c2dd57c5209c52317097e389e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c685d415f0f52d6f0b6fc837a148df2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481dc1a374c7a70c9f7d2af334bb1ee413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c84bd65bce736c78dc09d05cfe40b9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91857552ca4b113b42e46ddbc938f0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbc5409097a92cd7a11531c2c53e7a6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cceedc8eef74b0aaea9cb434e3d9744417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea83978910562048a7c94d05249269418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cae6b403dcae4098ce4dd2acb4a595f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5866d0e9be9e8de08b273ab2adcaed3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397c9a8aab039790ef0dc407b7814ad2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95f3a2e70c94dd87d509159f5af075422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c2482d2450f6cd35feb8cf917635a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fa58ee578904c3337974cbe72fd90424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b6b812336825f3d96b37f33ebb3b7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7c5297fc8ef44d5a36fe47eb5025a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96e577128724742325e9660131250d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90990d82c1e9192c4d72118a56989432428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a85622fe04165b65a3ec4587ac8e94429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e18835c861aa76a7fe18bedb13a69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cc64c650c11502dc439d92f10ba9e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323cc9d33d6553440bfd379d7884a18432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd199500736ce763d758b029b0f0f6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ce205a990b6b3810099a18b4878807434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79839a2e32eeeea9ab2013b56800389c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6787fa602e4e8046530ddec7d4eeb8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da04607607344b9276d3b2a3899850437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0af320fef26dc99dbb1e230620d3cc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bebf7d6f820a868215452b415f1c80c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849491d80140d3f1a369da05c9c1a4fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02159adf1e19e7c2a691e280abc39e7a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fb085436924ab3270a06770fe5aed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04310cafc96b968dafc9918d84cc6be7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d2551bd37e72d94cd456722017dab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2364f8d5a13ab4085dfe77ff5b16a107445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c6df5fb1adfe6a24b794b312316b38446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e27c2168ab92eaf3d6c40ecdad10a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b52d261dd47c99d79d27b86ef86d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3228bffbf80151c20d52666ba9a47c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa57fd12a9bf7049d1a4d27719dc0a81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb71aaf2a5fc4dba953a07e28576370451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2048ed02baa841dc5fcb91901308a0bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afdb3ada514dde67abfe52ee9348ade453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0c1540170f9ef1114b82a4c566d7ff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b70bd0891ba2a266d110f736813afe455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e522c9a2aa53f0a73689ba2bfb0fe9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bdaa7439c9bfe4f1e34e07984d5075457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f843f2a18103428d911701b642092ac2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4111f173f78789e8473c921b30ed3ed2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee33bba67d595bd195c109960c5cb04460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aee164d1a14b8e611ca96cb8b74fe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8473a3af98329e8fc7a678f8cb9a9b9f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa61c6921ca1371cf5db7ef7472b172b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6f865d7d22fa6dc383d8627f9fb3e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fff19637fff501d7c5429aecb24098465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f2d5361faaf0f3374be0278856ccc0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1861b729544dbc09414172d367b23187467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05652491129c13c3a289fb5788d2f70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56347fe27930506c73239dcd603aea5f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f8861d3656f43e878b0e001b9018470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114e30ebc43c7e01cb206688bd1622c8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4375df0f23105cebddaabb25986fa472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aff5309c536effd4747558fdebdcab473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc8641a26c4b91cd4c7867d08d860f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c650baef55455ec03787081bc70b56ed475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8166ef627577be09a3d0ae15f4880d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b6e77848de851d20160db6b62f3cb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c844b81e4795017c4d4df39cae862478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e8a5297e49ab15e7412977d7573f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115e38b785bb7baad4648847a1ab757480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d9e3cd7a6b913e5d838648e7797dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532345eea95041f64ebe3654a256254482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e2fb1cdc38ffb83057ad26b6b8a13483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fe6fb690d6d1539cc760c32aaeab2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45fcd46a3445a3189660cfa80d0d31485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf052c5d193c9a0b8d33528c01d386486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d8c820d801d3ca7a1c1ac9c00e6ee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51ba7b284901c0443f6ad11af0017fa488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd29f28ff7dffec0ff3c67d9bf3716489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec51c5dc13e6fc781cd24118e818cb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8182ea00a364cb3e8046c340d2b2ce0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3513203ecffb1d15662cf358d6e3a4c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333e58f8bf6d2f73d9aad9d61fd6046493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b366ffed6b262dff93fa7f485130415494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0240b13e5930fabafe591f124cc04a99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036369c48d33a1a1fd7ac042c4dedc6e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3d61743afb0f9e76e010c94b14c488497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98915220ec70c114e2e12f1a964a6c9e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dc7b1062ee261db124d0dd377a778d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bca4623c5d2c0aadbb100e9482f431500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed83ae5b4884b31d44deaf4d11746dce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a12ba283c8d108127fae9085d50f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3951d4369bc1b52b756aa0fb631cc3ea503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a18d6b66232c4781af0cb7d65a1ed7c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f144f9389219961cbf68b3ec5dbd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70488f995a8ecf78021b901613101dd5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b74405b50a915631c7789eecb9c3c33507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ffa713d180a952ad0d7b680a5e1c2508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e94f78584b8a97e073c21df8fd18951509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ef1b442b6f85806b81c4531bed11b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58a760f2d1677638db805909603135a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca982c9542c430cef128baa72feffe512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9d575322e3d493cc7455ea572f6b2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00db882ffb1b8e3996ced6150f384401514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a99246e8743d888a5bd1f9ec3e228515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0979b536f73e5330af5369059d1d6691516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8a3d781830b19e05ef2a9ec92625c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579ceb87813c1ab43d54d6d035e61c58518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1b9aaa9335882b134766f69ac76c3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81458baf3f69cf70dcd021f3e948d41520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f47c6a02f02a02a3698fffcee7d2fc9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a4291622c91712dfc3caf09ef6c8c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43b822982f78144fc062bac4d656f2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610319af42d3626a0993826bd1efaa1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938618937d29321e9d9aefee0cfe2004525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e304ebc8f50c963266f502c3614de728526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b8f0a7f12d179be5495b04a44f35c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362a50dbf500d8195b5046aea9e4e08a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e3f9d65bd3b32cf2435779763ea71c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f573920f52c5798562caeb8618a211530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd24d031041122eef5d98fed12f959a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb288c52edafdf6f2f950dd80204b9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45740da0dbe2dedf505aafb26f6a89a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5a26cded5d3bde582a2ed42b774b09534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611582aefa574da2d8ec15361f67b0f0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161b9e28bc6588dd0597431b7f9ccf6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa556347ce30bcc62cfed896504fee6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e292ce9ca73315e92ef9f5e7d9bdf76538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32869173e1712cb7bb456989701a0002539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a22422147ae48a1ad71a1553caabde9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96707306d82be5aaf0c07c446f8b5906541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100a269fd05d690072e88894c2f706e7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc0bb6e3c8431fccd9f5b71adcadd5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8852c8bf4adc18c1d4b506d6a86fe51544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5f44f0518d3228d6413129fdfb94c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a27004d217a1f9ee745a008e17d188546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988faa6ae99cea1db9fedf5fd9c2974c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1e783075ca8b31b458f61f8331cc9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ece4e875023f49d5051a91a34d5efa549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544806dbb53647057eecb1efe946ddd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9927436929a16a7d6865fb58f394bf2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b645d43523113589a03fecadb199e1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3f0912bd2a9a32cd59dca17aef531553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9503030f81143ca0c5c2893d9771574554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f76ff008b10219b0d4c4a0e0b3cb99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106075ada443846b08b181fdc1ecef9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90899f7787a63bd21c600aaa9712196557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bc1f0c52e1cfa0a9a642d50338aa5e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a310124bcfa21506d4ee8f4df36bc83559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e47a9963495affe92166d1e54f680560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818901782f9444a9db43062d75a1a279561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babfc52e17a7ee633627dc38244f7d5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c85142b4290b3b036620aeccdfeeea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc856c701e5df7a7752719d5a380cfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7364b6001ee580710c4ed3d3c2456d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f901af98ff6dd3c03f7da795e796566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d304b2b8d472189ce8d8e055f4559b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178fd40fef503cc048dfc3082f63ef8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6720a84365d9e5fc02d37ad65dd9632569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeebee9de964553e30b93966ebf0333570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fcfe378082f25aef8262a8547a1785571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbb9a62021dbf912a0a6ec1079d262572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8775874bade8a761da334471b4f7bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262330836dace12b099b2e21ea297643574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4f076b766686421e207624605000d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c83ed5c46f5fac71187d64edb9cae79576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7ce833daaa162ff4a64603c8f5e4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0f09a7d4f4e0cd9bcd47be5035980e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06c98f7bdd6bc0252023974b6fb3cc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b93c6a420d3658c4aeab9f8b410c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760dc667c889e0efe7c2b79724b8cee581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542548c459249108d5da06212501eaa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dd0980d240db9d30bd31aec73d251583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb64286887bd8004bdef379350fc51a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb87dc4eb18e8ef338e211428223b116585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83d3062b47765ec0d25d0ef83942d5d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf0590e59ca77128af48e03e48d0b1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7486adee695869154d9870ca7b4b4d78588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acb8def07e0bb8227cf7cd44480b9c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f815b41e2fe130a9e13bd0b945e7c100590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d2b78c37b815c7519b881fdd01f888591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9619148dfb7a2fdcbed2a5ecbb223b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdad50e79cd22b13996dd4899e15b75593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bea82d62f55daec2fc2154f3799ac5e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58d42ee3c33fda95eb61854694ebf82595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a4bcb536cf1372f66eb8e9b93d133596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90717dfe5732cc67becf5b5beb7136597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937a63eacc1ab5e615e4521b05a0b3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a321f4e661f6e2f72a9b2725eddff1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6edce92e1c217b309939f183c71ec7e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dea09b11ca1837c4e1ba51fde0d520601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400493082a140b9f4bd5cddbea96454602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136faa54de2d38cab4ffcfeed036449603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80d815380cbc94a213118b41f80d65604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728716667e5dc04b4fe4a3802797302605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc348bd9190dddc326a44eb059983cb3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88007a490fa86fda8f96f6ffc6c554df607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b508913474ee4643a59366df67431f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2265e5db77b778a0fd026cbc0a396609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8dda85c5b8bc461626d771b868c7e4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c6f9ed478479f137bfb65c5e8b5d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcff1b41f5e8eb558eab287a531aebc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b67eca121fea97d6a22a42108d380613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b373141a76c6bde6583550bcc741da614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77669c5e75a80cb49d39aa88673b2b7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b3035ddacfba60d275eaa157c1f472616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477935645a8cddf953c45dfed92db4d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c11fd21e3cbc27345f12c64731b504618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b1386ae849aee47d01be7cfa701a6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeada29cd5260637f0a2549df86e966620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3406dd621e3ffa44fa8e7f838530ea0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd87690f83af213894dbc1002458a2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d012cc191d9ed43d8f38c0d3ca2e74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf6cf09165625210e08c14a96c5222624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eabea8b6796f5e8d2c887873a707557625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eda437a6a975ffa46495f359c3df09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4a0411de9ba1812ea68f52a96b060627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4de60e57e0241319722d45abc46997a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d5bb75e2ae4e4d4a3373c8a33d3f31629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813bb63ce9c629975694dea7dea5423f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c77c0ca3f7f76162fe33756dde0194631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130f841f05ac2136d87cfc6489d922d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb627a42a0dbf9eeea7f8268af2ba5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffbb8086ccac54748bdf3af7a5ea95d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d775ec6feec234e751fe39f3d6a15d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e87f29a8f07e12915722da946b774c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe1c88c5376efbdeb8204ac0c96dae637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9788160bf6517e2ef5796eac35fb016e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc650c5dc8d433fe432f4d917ab8a5d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f135630cd0c4022e3c872a49bf99f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484613587660d94d4d949b783877e3ef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3650ab37f8a1152d35f6ee0f6822cc9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28b32627d5739a72dd486e441c61af643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc3604c5d22ea35da3b9d754d16f2e2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0fabf3f6cb981584580eb1789521c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765289da573c59fd030061764e18cb43646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fa32f413e82a39334fddd3bb584f1d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdb7a344e911b1fd4d5d09b474efbd2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdccbd3ace97e80614627e4612bf60e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf5287011e8c1dc2798822a0ab6874650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0174ee207d1da2d179acb0ca99cc2ffc651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6896c035f2228555b37f1d3513beae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b848ad9a39d074fe3b8af4e78d30d16653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6dcca045db899eddc0d3477d7571fc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ce29d40f49e16146deeb1453ffbfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc05beb09353cce1b87cfc1129f175ce656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2464d3fcd078fff97d972c97735a2a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a84648c33a39de8dc76e234b9aa8da658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c806f65a8c3d8ee10f1598ab4b4d46659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79485227841ca2b27aac7ebc4b777bf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058a86128dc169029b7efa73f751cfd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d3c6793ad08aa652584f45440a3b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249f756a3b4c03cce035a758caab2b59663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ada53a32f45cfccfb066042be97d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338792bf00009ad7c681772f1531a8e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe6e6a5800f5e2d985a64fa3677af67666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12e6d720c3b2bcbd4c41611b1282318667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fc5233f286f9ae90af03712227400e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa993bae5032bd40db565ea6869b54669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2264db86c6e6d031d82eae88c035d83e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb05ca1fd16693fff74a7993d765314671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b761d7c2b3fe17dfddc6eb9001e9dce672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36341e92b00c48d5d4327be2720462673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4755d86b024a881b698876b8983d58e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283af2bf4240f8adc13d20ac3bfab05675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641cf0de3502eb0b870fe2695c99ea8e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4ca8c432e694bb303cd7a3d8a3e63677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87886373a62d50e98dd8c50dcb2fcc0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee336d1e27a453de5b839f5c0a86d41679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78ddc3e77807ab8546a21045f6ae41680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f144a768f387e258e393333ff2a01a51681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0470bc108e8c87588129a22f54bf2e2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995c7ea0987f62856ef944e89272438683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318550ac43d8cd30e0b5da31b85670b3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39666009cf6576809249cde7cbb9505685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a0f6c3b4d6cbd1e2c73bb202d8f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141163fbb0114d890b91936b28262f3b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc64a15930496d2e70f6c24cc3294a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986728a2960c1e16573f64187b8300a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d637ca74b78e0b8d162540eecc64ac3d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a85a43c9120391f4146bee06a113e1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a16dfa8d5a5e3920dff95bd9717a78e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa203e71d55d4209f33cfd4fc04616e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38f0acfcab04848e612063819efcb2b694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5436c85f45c8ee1a2dc2891ee95903ea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f16330b6ae8318ac3b7fb86727b5d2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d3ce48719c1828b3fda77f8388a3d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f5ec01cfc1476a2571eed455756836698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffee8bea0f16afc29b11d34ab530b0c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d986e8a4aea06274561eaf9a446b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afda2027cbf32d6a050e28e4cb4ba386701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b31b6595f155e08ad0cf758ef49417702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0207fb9e9be393946d205c3985978bc2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db902cf596a2356c9ebd22f70343d4a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe0fe764419fe3f686ed75809a68cd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d51a01676904f267a111836d7de59f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74bfa27895d80298f45378475e0134707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02014c18d074439bc3c5ded15c425715708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72037eb949fa85ee2312b699e033608f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cd3fc30cfde8e8d5e183dfe8802706710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ff314424f403ee5f0974dc771ff911711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1879ce878fffc6bbadf0986b7ae64b23712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd02527535dac9ecdf43cb57790d76713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a2f9eacca024a64d2fe15b20b6a75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0da89a4a383052f8e769b61e5116d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d302fc7d8d0115e846f212a2c68f2716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11651b6d982181093377364b53110005717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945eb95eeb5e186cd313b5c2034f0c81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9777b3cf77d2ac21d6d8c8c330d3bed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584329366d87bf862b1172b30af7e95a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae60c33de6a9dee193ebbea87b486f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d51ba9a97e2f1c44c9d88625f6f9f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97786ece1dfcbb294f40f7d935e6e00723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad21ad12ffed4182f16c1e8aefe2e19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6c85575756eb0737d74252858ba35725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d70b94c1ac1036cef65364e9f865774726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f18b44fa4a4cc402a249cf71be47e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e3df76a8dad7c272e7105aaee5d6a2728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1739dcc079f4fedb42d89e53e362b8c5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb14c4525980f9d470b73f560f6bc0cb730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc181afec6296aaf582ee56ef2c1f9b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b49e5a4ea4c3231c8681f81afd3a062.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad0d16d000522b577f57349c07f0153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5759bd95b029634370a6e89d2567af494.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ede8edde8a2c90056c509707033fd05.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd080ae469d95a72dc5463717bde016.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a96ef2f2d617c59ad06c233d98d96b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79613eb07621107378b6a9fc405414b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3332a1860ba5ce469e0eb01d356ca9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e0e6e72bbda12568626a7cf6c42a910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e807b1c29d2a06d309e8dfd3a9e9211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9022189393e1c35d766a81dad3ef672012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02577af377243d24a0804074fabb52a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25104c8def27bbe6590b31d1a33810c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8623dba6ca0643ec74c65c7d365f3f315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7548fe818d9b1765a9c6e1a31175e00816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a339825a519ff75f3136a15a58dd983617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ef8d5e83827f9be2e90cf5c82f24318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1527b3176515858a6ee41c1aab15bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e5cf3baee432f942a96cb7e2252a1a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42ba29ed51bbbcec49fb1aaf5d25a821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbc13ba820cc90f43449bfca05d35822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bded148aef1731d931516d9a851353e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6bbeacbf7c794e0b02fd6758577d7324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c678a0313bd7d39d99292c251c9d2f1225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3033dbc5331fb7a03d67a213f81ea9bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd99c9e9c931c68ad3e347feda6fef427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b6c717b5607f9b0c6416f357cf9e1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18053d32e1a193d548bca5e194e8fb5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffd2a12e3c665110dfe38b474a281d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872efaf02c3d5f548f0f3998c46bedaf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65e02d7d1f8a97abd754ee8a68198532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be238b453de3b23337f38fe9b657fa0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae2a86e4a941385d66a51242a87d2f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7c07926d14bef91f36727d5847a94f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8279eb715fdd770bc55d5ffe23545c536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa532137341fba674385c3f31b3aed37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d93359c6a907b9d46bf4ea99d05cd0a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f63ce7e3914bf79c44ac26f3da52f4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f1ff923f87e2ef8961704d4a04a70140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a6b74de5698392e33b88ecb0ce742541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e213e41d2c6a37dfc15006784c881842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949f4d0e3194fcac52fee1f20205caa343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3452a3e29276eab9d6c1ec6ca22fa644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b83b3de9b1cc6969cecd7adf441b245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc66cd078a3a0e992b049802718d56746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac5b71a7256027a3d79824c5bd2926b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7d29ba034c9497b143c289e52f79e948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c6c08e71114604a0dc480d11ab5f6e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002d29e329cbd26a9de17b503fa6466050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0debcbb395d8f814740a526b71aa5f9b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54f393741c0ee00152c3c935d4a7f7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aab16811c7d33995d3557b5344d49953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5ecb6dbeac789d2a82400bc4635bac54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a08ce0f9b055f85cdd91f1b48147155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a342c19137b1360d13e0fb246cba783656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9438096855c9a4869b1e4b54bad29b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b0c1b7e3158310a751006d663c41758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59d5f1d7c2c6f29aa625a3a82d0984f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca105328767ebc23843366f8d366074d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143ab4e390fc4a7eaf4e397c92c1e0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc58d63dff99710d17d3b57835afba162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ce6093843a2ff6455cf1e49a4a45b663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3ffa82bbcfb0193d63ae93e534a0164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22089e8dc8b233d957b7adf49997e6b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67eb0da84a7433be2cd9dbfed2a3b2966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebb4731e31525d22962a1092b40f3f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904726e9c4d7471b0c076bdf18d2234168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4477289c221979d3d87dcea087b64069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ade016fd8bade0febfb609217755570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c79aec7cfacba14d9a1c736e6846a9071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef22ac357c446d0608273dba49acb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af83f1fc02c6ceaafa6a763a6e5112273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699469fcb0c2ba4225aeff37451681674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6b28258b0b5311118511af84ade7375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7c0db876bbf1b1a3d549ba411379c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8647dc77af932302e474e2a2bc95f2b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2e3450099025ce88c526b1ef070be78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118bb44cda00a922eae4f6e5d2e08a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e1c55d72d30f0fa3319f5e764c303b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b8b6fdfa2be84f208f12d361df93481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a56422c8b5616fcda5b51ad980fe4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31d2a820be5402e04309998241cebf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1097a557e0271d3797d6d3386aca0ce84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0717be8571f12d6dd1772d50559e6eb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc080caf8347abeaae0c8e898fd0256a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810bc54adf4d2d0f3bdeae33033f78a887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163b8e7badf0fe6ba6f0d0d35a7bb97288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1bc42030304222e9afc4338ef9f9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63844d4c88e9c84d18b7a773d635200590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bf9db7ba84c4ac3fd7c9dbd17d839191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594da66cde18c797e8d3f3d958d7875c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5896dd31120ab5e2bffda93de82f4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aefe7281fee95460b2a0a5534c84c694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893cbe8865332840247e6f00f17ceae995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd12a7beaf8208312b981e1bea593bd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0a6f0bfe65d94a0df77f685866c5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4518024fb44b05400977eef5426c0798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7120a2f122b6edaead184a9b8d564c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ead11b82765aca1abbb8434e5398c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d193043fd90e0fc8f076fe2e91afa48101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347d63adf21df0422023e8650bbfe457102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e3482c526c640d69cdb124c83d146103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6abe59695b4ff1a21a46115ef17045e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc9ecac42ded0db01797e0d10e49fa105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d55f9db5ee680fce2517d63515781b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e82c6cc6c28b4b047a16432c223b620107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46ad0baaf5ba608eff74f51d35f817108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed061d576ecfd19b433b4a5c58c2f0f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0de1dbc643e129e973a31a88a03a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e3c3de728df95488ed49d934eac4b5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607afbcddc4e5f7421089424c1ff12d6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651cc8ec42ca8be6138ea0059b741fc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b2efa82e3aa8fb943cd2b0445db6b3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa603859fb8b03586040b35f659d777115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92baa2dbe85427182c6122bbf737108116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d24469cad793b9aa6b38bab9880b65117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1481c3b692c8819981f64d925bdf6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50026b35694afa2d0212c3866fa413dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66323fd154f085acbf1d02d150a689d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efcad31e1e3ce22a90191d5840221f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3327a0d586031323b2b600a9014f19122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b3f662880e640dda7421be4a305720123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e861dbd461c1be98eae90b2853e01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac85f367c3d6441f73e2759c54c240125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333358ce249dcd0ae077b77a97d56aba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a051f24cf89e46c0c327b35989f1268b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb7b7a4b292f19cb4a0841c5f401fe1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e582ca55bc24660f9f82a29cbd88ac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c86406dfa4f01f9d51053055154f08130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe2d3a0aa15ad00571f25e2bd35367131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c296690124e5ce3e374ee93f47febdda132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214dbdbe25c566c5744dd89d72cf8250133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad019c7c5600c3e5c9fcc6470dee1390134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab03e92a3272dab0bd7dceb6de6fbeb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfa35478c6fef0d594fa88fd0a67bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c5bd1b44c972426cef4c16a2fa4f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1489a6125a64a0c5aa86e18875a691138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ed5b3ab10375a40ec515958e2aa09139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc7db2b4c7bf56b62edef7516afd389140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8722c3a755b1b4982e0782daa81421141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c44d4cac738be6582e57f15b2a4681142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33abaadd5c3665990cdf984d7bbc02143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6887998a9109ec5482b594c0f6de159b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168b351dc9a400d5c5a91af666cca47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a012e19cc5069fb594e984613429b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebd8b40647b8f8185352f6bd7822943147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ef9c8772dedd4b9e08996770bd7b0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a039c4021fab42c183d3c1a68dfe3463149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60e98e0660ecc0f065a9e74f4ce3c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe6f3856aec39def92a419505379b71151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e12d84a957092c454f4b9db4729fdd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074a1a8d4e8e817453adf14d7276ff53153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038007b3aa44da1191ba6f2173df0be2154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8dfcda74cf417981331832d584697f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a700e0bdd7551a6c75cd2a43a261fd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6609575a5ae3544d4d16f21984983dd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b1205ca5add44abd9dd12269dd9ca7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033e89ffcb035ac1cbba1ef09723aba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c18f3d6a478718813e8265dda48792160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df150a058deb3cf4c6a72865b88d8663161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e044290f6509e77558670f3f2c6c61b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74782ea399adfa45a629857c997bae80163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b967262901e9a1e9bc8cd903dd190f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688fe8b6c74fb5f74e52f684375e46ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1ebd6a08e1ca9ff39e01df73548ac8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf10dcacf2be6717f9548259ab28b7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1972edeafc5cedb2fffb32857e0d8a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be0db14ed281fe1c93a0bfaba49989d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3dcf6e9b60fcfb9962e5163859a806170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01e22da950ea80b5b7ca9a39d59e255171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a69843504830b82413ba6ada01198172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b7e4363fed777acf1be3c635944e0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c369755f07c0d2d0672d1d9839297174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1735ebee08a3caeb039bf2ef9bac6a9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f943fca303445fb4f31d68e246514e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97404e7dca0a975ed9a8d4f05be68a6a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ba81979d8458d3bd8afd899ea4502178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72142d817361463df81730e977d7cf1b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc996134085a3c2cdebb9782a45101180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858066db4ed78d8e3a27e84c6dfce393181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80aaed3dfaa0b2b571ae711a520ec84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ef15a43b94e71ffff299867297f20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b632d12972d4b9efa85f75a96014a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b391a2e65533f3422fd2be69bc79925185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902733a12589bb43179658fb197aee75186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262407064b88f87b515717f25467ba05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7516d953583d1c1dc507ba45df47af52188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e21a97c12cf76c812db2ea253435f1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a495f3c6b68c9501c565d7b39a5c112190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc59ce5ab4f877888afad09c646cba54191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d8814354108f18b3a6e25c95ddf02f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a699a0cd6709b63f03c35d6033991193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3d1c7ff747b4e1ae55e9ee225078ab194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945c858e11ee7d3e07ce2b766437a87195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac919cfe0e13b5d1ec1e016a571802196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299df2aaf6b39d08c7d4621c4c690d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4219f347196664cadbe9f64d49813178198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4e5bf3c028a67af102d927a23f5f23199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54b0c359bde40b32239d74157f7140200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fb62aa4d65302237fb9f2e50f888d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ce0c0293c13e8f2afe01b7eca41827202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e297f86ca441060c2ef575e12ced8a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c62edea8c7016a095c88c9135aa9c2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a7f2fe8bb91435f1e7e8d88af074d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d94c2a772d946ff4fca25e05a7a309206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473297fdee99bf820e3d07d02a6db682207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fc7e4cfd4cea51b2620d9ccdbbe0a3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28605c6b336f74a284ab416218249209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcb1288cdec1f3368e110957596e04210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1497ffc625e81efa53b120189d7afd54211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e25e696b36aa05044bb783c50a484212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fca96a0391fd740d50d2f6d9bd14cb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7019e025e1ddbfe1649e45bbf4bf80c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905bd45682e84baff9d1583ee7d6e2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3e81dca6d61f18806e0a3b4bbe464216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce68c9803d225e4bcfa9d23c02c2906217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dc72ebad1dae1fa6ff596054cb324b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf002d073f615dc80cc2ce916492642219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f929f4097bd04e673f26b25d4674c0b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e3cfead8ece51ac8f8c34b0cb34383221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c04650ac3b6d41c69884061bc13cd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe1dd26fff43ab6c0b30e75260976223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8f5ff5beddf7ed4c3e8dfb39c439b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd6b95235d2065b3d43ea842f5e0f07225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f71ce04288337e7c0a094987a4da27226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e034ae57ccd33f1e5d76914a62aec16227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3a8c3605d4718c981daef0c048dd1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fc8803a0761bdde19aa2d85a534d9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a005d4bb5dc2e2dad0b42af6c4dde1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b591bff01932fb055a3f8107328c18bb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebab43f0df5edbff376168e20236e0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d0bdb1b0354a5891f03cf7bca75dcc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910dd84ba92f9a47007933fd56f0443234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aafb8ba3373643aa6028d00771b4d5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f61b965511601faba9b7aee3debbe7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636076a6bf67a27fa977a978382b9476237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4b904c11e3a08e5ff12c989437903238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb557c16c3f14feeeac9011813f1aa1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd48187d2824ccec504d0466a3eccf3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc21b905c91b2a120ac6d6abc62d56241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfa1c15aacf47e175c5fb5e33c9b2b3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c9096829114e3cd339219fbf647e06243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465de0bd6e0ab63cc3da5d8b96678ddb244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb828e1112721f3e0983d1420b42be2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf168a0d1294c55cf915b1a6e705b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146813a4cc0f2af556f220ec088e737247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe58ede482855cac05f3af80acbd2866248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d7185e6fd32edf7f7394b85b2e7280249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e89d97ed1c6c7320be9e2677bc33a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82910d78f171143d0723370ce7718c7a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b41f7f412f4b787a75d5cc515f30f60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c605cc4a08ab7179aee5026ece1f99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e32aa1b5ceeb74c8b495a53f9f0c61254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ccbe27a3d0c80f1187ce004dc19d8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b70921a029417cc8d2805966c98b17256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d85d845d633b19390655672a861a38e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d410ed2e4f472be6ac5d03c134f73258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7733d4a4d05c6454dbb5876b0b65b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044ff49822c2962a1b52997a6082e5e4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5abbe6653fb1c3c72e60b40bbc203261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dedf0256f1d6fab64365a234aa1c3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f291ecd3dae27b4a88e2ed5003161f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d94002865d170a959a80fbaabe3c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e2a84a8e42cf871714aaf0dabc5b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576536be21c847573feaeb815d50d53266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557239404f085f1c1db78f1a370b113267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7d4718159869d81f75de7511872e9f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13431e6c8c6b42d089ca39f39eb6e71269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7c6176d3733c9c7d1a50cc80047ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c57cdcac1f3ea548065c3e0aebc6d1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e630d691a47fa41584ac9ccf4a673f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac7c0ffff87f5e12c0a5cacadec4d3e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397160c12e3bf109300476db908489e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f61bb36d0872f5ad28f9917cc74079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577398ef6ed4a47b870fc6354655058d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968e2eadd9656972fdd5714e579ea2e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9f81fcad7783b5b5c2abfd9af71d8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb00745e18f7e3c86a8b33c5e187a8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d13bc4adec7bf89b27c0c90d003beb3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2eb872413d1439c6b55863e1ce544e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1f604fbf75ef46effa4790d8a0d4f6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09075a321d6e13edb782251ae13b68283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7032b76d477eb98d8fcb0df046f2bb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68290a96d2ed22c4ad7f8b7171ab5e83285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853221a3c4aee88708ca5c07c46b99c4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fb0733cca5e29f478fdcd9efea79e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b710a1712816fd016e87e235c92075288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ee5f2c2dd86cb369c898e9a6fd486289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57637d82119a0af5004568f7fb99143a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19acdf3df47092f0f0b55fec707314e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e3789271f1f44d5838e29699f8e85e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003ef134964ccd56cf81595c3e234b23293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180134397bf90295776ee31d481dff6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a40d213302645a91b7118110a855295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46514056b57810a3b637480b746a416c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57f3cb0c852e3d185e4a1b07bfbf25297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30139313c97e44903b39be118564c508298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dab7669566130cee6f4673e196528299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4a96a51747788db4bd16f7ac1c6985300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406bf065cb3d20adece791a67a92b9e1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdbede003f88d0febf2f4840e9d4be1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1415291656f0193227c4556d446c7ee5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edec00e495df2cb6f5c8a65c75e7593304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81ac9f7c0602797fc7356ccbfd4d5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6130570bc35ae46f4c78b431d8ceed7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c613548a99ec7a51a51d067f0a4cf0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b18f4604040f509fea538e0647a4b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467bafe168cfb0a30849340522901453309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec71674c38686fc64d24d9b16220ce39310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde23ec4aaa3576818f5b0bb4821b59311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d584170add036a68af1585f3bafcc35312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb118d662cdf5278f85074fb4e59177313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafec8a6738013569ab51ae478b8a25314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf0a54d4ef81d4a6aa1a10d676fef8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d333b850d9c15d4d166ae325c7accbd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e1ecf2610db3c1bb8f2588927cc90a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e9b2355bb69f70ae321d61414c7e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05724a816f7fc59be405f7a469c1f2d0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6c72cd67abce06d3af59ec3e8cf5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707aef304401d3d812b40dcf994d2d0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e74f6bb0e253b06b520d21c32310cb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87541aa535d5ab45f1e2dac4ac9ed45d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e394f6329176e1d7a455bbc6c7d02d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c1382a6ae61a07bb90510f8062cc2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acb30f8bb9de523f78820a334e044e6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a19a8d007fa5bd853bcf02b89908f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde300400309246696ee38f5f553c924328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8954068a1d58e9cd8ad84f19c56033329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d86df2cc1df6526bffe095ee417e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b047e5b1b64d5fcf2ed7d86b505c395331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe814a84305ed97fba1257f9c5269406332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb30b14165c17849833784e22b73dc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7597cb63119a467f6b2f61b0ac6eb7e3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd37cd220e5a57142e2728e2084da4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32b682457afac87fe22baaec3393de336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e3afa2f3bbc010208865598bfe8f25337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08759440e06fccfae3d65124f7c57f67338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c948c9078b842ee797b84a9bbb9b11339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8cceab2dff9364255fa30c44fc20d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8e0b7bc2b4a057f9bc243d22cdbc2b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65fcb0f9f3112b36622178877f297342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aceeb8ffbcc58812a3fa70188ce59a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1127a0b941db2af6ef9888dca6caf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d37b82d715df09e21a4d46feff3c5b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce031006d5d9eacf6c1aa108cebb94346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608034ca9be8fbeda37de83a83a80530347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccd5a971b0fddde72a610a82fa3f83c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ddfc6272f7cfe15f399049668e02b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85927a9bb6b105ecc512a22187c88903350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b772f208646a6e4e1120f37a51c4a7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3715451c1e4776420c76dba4e6bde352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554b3c8ca079e7849ee5ded03bf3d9b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee5a2044a5d2f175947aa6d7e28b77354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef72208e8afcd8a3546b0a208d333c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b32404f4b05c08efe76f5c91ee841f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70489591f8233939be39be86e6eff7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d97c061c62eba36a61fcd857d00de85358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9ea2a42d838442523b5237c76a512c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4891a7525d9bbf3e97e2e6c9d1bbfe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e96806edc7137af104f585e411ff5c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e13b4baf313b1e3a49f4f8fc95bb9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4342f8639ace24e8bef5e557cfac0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6abb9b16dcc9c9cfcfd3b63a636c63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8631d933842cdf1228c1c728414b900365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca321015e3f64a35831cc663f0fbf7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2100df714e1058e64c6591d2528b722a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a06c39ea72c3584cbde3b6dcb58cf4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f394346bd40ea843c078140cdecdd81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0c673e9ff0ace90e9eb491a9589387370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64058b39ed6428017ef159c1d1a66dd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60710ced5e7f3e66187e311ad9383bc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659b4991309343058dbccc6e7254cf1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68297fa74bf1921aa3609937b882341374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2f077d4c0e5f48fb9be1e7b7c33f5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c8c50d54dd924c39b354a8a3e208b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f01ae866dd518a1d295f0a7b5c2a95f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d766c1d58cc4728783cefaa61259a73378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d918f22c385c5e2dcea98ca64c120379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05661f1d769454dda0e0e98d5ff05d92380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de791c043d64ada5df989436f68d3da381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf465c1ae1ad21a002666494375f62382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69de298332a53a08f698270e5693ff1d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd6043b74e10d2ae46a32b729a3439384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5de42ed0a760290c7f00a5153c5da385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13272b2fc903f04aef23b37bcd022ba2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc495457bbaaadbe343b17cd2f12a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c35bfe98a7e2039886766d37106640388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c365369aaec98f35086342a3bd409ab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77befa1d2669fce1964bee574f1b19ee390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bada05d318c162a813605464325793dc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac7cf5f4488d7ee51a930ed46df578c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b8d4a4ac9d5ebfe1243648c201f52c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159b8b136621890eaaf761783a5b37a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea7ad0d012b44749b3ca6fab238ef7e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2b6bfb7ffb11a1e8d137b14d4af70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bc7311e0e03629bede7ad52b631370397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82194a67c5a31ab294219d8eda23192d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41fc210ae4052d3074f520880ed5886399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917fb31eac9daeb137de976866bc57ed400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85dafaec4e5ce04ac6faf825b5478e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8fb5035f7568d24a970f0f917dfc3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11137d41d136e833535c09eead024536403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b303e169b9e64d7436ea0e968fcba3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b956d8a69e7e33337c18965ae8d293405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5acf99b7191ec20b0314dbc071211aa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cff151219a4c43293916e4b58b059407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175e666ee5d58185d093f03ff9c09f53408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bac43cec2e6f20645bf53ff3a44791409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5239782f184111d649cce92177bbd6e6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e1cbdbbaa902e756b4ba82165ae648411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b9e4b0420dfec06116852635e8f4c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bc37d225eb621dbad731ac12aec18413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f132e73c1e936143b69cecd506156e5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb738fec947f91272739259eae65ec93415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b6f767c598dbb3799ec55acba3029e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489e28ab959bb6c185b25526486e2ef4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ba58d5aec0c38898e53787c75a1de4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31393bf3da035e743df3cb9dfe886f4d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72652a68e6e69491043f949ff507403d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f11ccaed1968ddd98ec6def15b6a277421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c65aa7d103a990d1449f8a84a48dd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6684e02d107dd038b22ed84784ec67d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e42ea19b463946c6750494296948c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeffcbcf1b0ae0d1296c3c5fb7ee30f1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa562807b6707500c5c6ddfb18afc8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071589bfdb7da6589e0c4d70df0e88b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73e5317d65a174202f94e6e8300ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a991c2efc9259197fd7b3d65291292d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce9184d5b99fc2aea59884b2e1f2e2e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8adc6e2117f84d46be6a423e71000431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d52dbf250f21d1d5116f6d144b450432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f1ef126c1e35125258238db35f23433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641c93e9ef66f6982eaf675205d563c4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d31d3e7933947c20dd8aeab6e35f6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b47daafd7165d91e3729ac63917151436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12fae23d87365556e36ac8f6a04484f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c007239d8789f632f4cdad7a5ecfb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54da1eb2ebad9157e86c5a91b3a72bd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b973c3af7c15b066742b27509a761b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af14632da61f3e2526af21b276fd99d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbb80bccdd7a03ae8966da35e75887442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49bb1a4f5f0fcd44fa92af83f535222443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ac0021ef63c3557458f3484c3c244d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb69b4567b7a3f0215be46d82bb92b3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb39557362ef729310453126f2ca53446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da7adc6f618694a39ede8258cff67b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a9eb4fe9409dd7bc15c522aa5cf3e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9feb31fb8955ccdf0efd55563a70f1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f579c54a21b0adfbac0628693a9ec5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b293883a6547698fac342f171f5a40451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694219d91ce49df4a3ae5f6c0be11931452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600f51cfc86a7a21812145f888745ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937c818bd2dbf853c7b824dafbe4d437454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018c1a12a57e74b43be7647965f6283a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5bdf009ec63b6cb53e2820c417a94456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eac62bb520427257ea0b34b2b0defd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d399cdee8e566134d20224acbcac84458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92044b107b8260fbeb31e6ebf7a072459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c0a73221703db47b952467121cedf6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9059e8c639f21acdf918ea5398a7763e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c12b348a12cbc01a427c65f943c88ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34467e69ce4a578537485e630b687ccf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed1e10d94169d78b5bf4c4e9a2d360464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6f8e2498bb9f7f21dcb3d969f2d38465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13082eacc5179481109def9717703c1f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a16e592aa9cb3805f88a12224135542467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48359984262670ba87f3646614fc528468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448fe8c5c59dabb267004b5bf37c01c5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc770ca4671257ebdd5a690f3199b95470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed473d0f51fb370cf788d8e9863475471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0d681e70b5fd076e364e83b4fb8f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f69043cd4074e1bf24d3bd9ff1ce309473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0e9379bf3bcbbf6b18ed2f87d21c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8768a89c08987f097f7e27a5a8b8309d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b8e27a86b68a16f1756bfaf23b26e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d44e0315b1d3a0a23d3040aabac07477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8423f6111f91b33235ba57e0a77b22478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374ed582ebb6fbfab072725410b3b3ca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f15642697e627c2ea0929d48083d2e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b5345857cbb7ac33ad4ae18650bfa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edc2adb00493c65d615ced118118cb4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8fad1d4073b3b5d5481ce5384fadca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067332b531071f531ddb5d63cb7f8d13484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f5f65c6ce5cb4791e597985f88908485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f20280ae672f27e069f980edd887f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac0ef93a41014d9f6f28584cc3de9f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd21e93a7d839ae214bde795065211d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e373cb1dc7d4b8c0197b172276550489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc708cb5aa8f90f3bd18d038ddb56b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a15521cd0ed5be77d7264662642636491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a03dba71076b616d03e4c844143c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4ca895e375f1f52f208022f1cd4c1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73569fec902acccf84a7bef0371fc1ee494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a6be3180989213bf5a699333952894495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a39b387f5081bf5b33a3dc022d59f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effba0631d5230fbd1e53530c66c05d9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d15c0a4fbfefce25f7af5b8db2fc2d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed5165b8ede8599d8f2b9a00ef2044499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b605be7ce6979a428c966935c326d7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9f5110ca97718818a1ac0acb6f033501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d09777be42a55b15219cb11b62dfa9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1add6d67d8e9d8b03425cbb20bf9ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f1a62d9fe5d868fa16cb662c9c5a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe765fd9221a283feb35ecd409d07c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c70b70fff33ecc65c47bc862413f7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef12775ff63569d72ee7e298a0a2782507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1de34a720a1de64ed60ddb4d53e21b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffc6d7e7b1b7c5253f7109472a634a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bfa737a4a941127bfaf848940afa64510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0819d19d2a7308fedb2372bb665a5464511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed6dabeec6fbb29031ce4fa60e5c13512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17483e57955d9c358d04d5e544dc989e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6497f6450c2cf6747d31926799dfcb05514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eba8b36e2ba8a319e1b9cc5d5fe2db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa3a1d027c995afcf889be7b62bdee516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872f92b4cb15f4c499d2c0f66e280fa517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786833460ca086e3877b8c72c86885fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce2a1f4c94410cb21524a850bfb1973519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055b33714b42d19a1cbf3fab986960d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36080602d8a3a76f53d6a08d286f08b1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff5310955cacd6a7b6551a1f0c760b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9f808e1b99a9da93ab66de7c79eca523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026b6c1fd766332e831b76606fc295524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac88aabc8e25743c3289e84742617c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f4a998927a486e0c950353a001a84d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b6d5b6b9466266cb3930546091c1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa421b48af7a9a2336b68bab51ab4690528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90bfe4d28729fb72b209555786d542529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aaac11f6a88853e9ddf25c03157040530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394b3fc3386b99ad423c5b20b429316531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14e846dbf0389b56fa88d19825ccd1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0df5f034f059d68f4e8d03c03b0c956533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60338163220d58a5800a6acf2042e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e96b701a8deea5a55398ac972ca201535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd32bc095fb975eb5286ef7c683f6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd104b360c34b6bf530ea4baa53ec4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf75096da25a0a5c6afae584f7e1a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c91902c53c5a85cf206ddc7f24cf42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c4242d9784e1e0249121f8cd2f8661540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab74ad3b646f71a9e6a0f97421da6a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c70f9106af63152372d5d75c1c9ab542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a91731366aae7a25301b9e721c40e7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cced8ab2f64e2a67da2caf68324f3d6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaa4735c0a626f89e588cb9e6b66e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ced1eb101921398d50944d97157837546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1133f0dcb9563087ac97e52437c5317f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263ed7c5c11aebbc6fa5d4a2d9e86105548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0f22b727e48ec6ca321055dce5d42549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4e9b8d40362a40ad1b1fb5274a71b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8743e3ccb989e18a39f4e7fc8c2643551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841da93e96744d41410fe35ef25297a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be3932cf89283d21780347461aace4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71378e9a866fe18e649658c4db573a01554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068b33bf6544274dc817b0f8f3812f4f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baac42691aa0892746c1f0d6afe26e6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8424f743298a1a6386e3e49a34dd50fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec9ffd4cf38d8a8d5e3ba3381be30e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e05a30bd0404cf90a7e26cfbe50fb8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ac99960c46a984a33adb5af8ab7b02560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7b0ccb9d3868844fb67b461bda454561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3462022dbd18b81ec75da2d354c3d1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced09910f95490a149148285bff536b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4dd4044ad90a5d352804cd7a6d7be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d2300c9263d25e7d3cb840f8cb2be565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af36729f2c5e5603575e52cf2ff1cb2c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07573d92b786d1724d9e212e6e9ca5ad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b432aad9165aaca10e595e2537ce87568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405a481d10304664e1ba6abb09bcd4d3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf39eff6fd9026d523b484ec3d08e9d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093a26bcabab5365218771a2a6e16f0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e983d2189af1d2c33a84813e9edf8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9a4a16bb9cdd5b148c61a8db3f50d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d28d417a94269d4d0d4c4cd0262c3da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de176bc90485304791f2f6125947c59e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3fd57d74a64cb81a5124aabbfd3c3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c6dbe5eba2ade10b7240708d7c5907577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b6bdce725a02d0a5fd2db7b9ec190578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2856b9981f50a094040d73c4b41854579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a34286b1eb94a7c738026ea07fa2c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b344fab611101162fa8cd2f7a61e2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b999fda4024369d562420865f3e47c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d61582d3c6822bda6a51b87641a5d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121db48d2edd021d127d34c7f1a96fe5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34de54fef7a0a488882eb91164e51b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c5890050298b791236f08d1d4b164586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd4662b82c3d4deeb4a88ac0a39892587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff85102c57a259719f54601435456ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2568059f4d6523a7edb50cafaacbb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab401f112d511c0e1ff7a677e2845e05590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe77aff00504fcf0ebb0bd10f593010591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a697b42c85e1e29042a85589c0e2386592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c597214918e0ff3dbec740651f8dbb52593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2816a5ef0a87fba9cfda9c1dcdae1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7e2284be31dc2487846ca1e7648778595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359bcddd28dec0a4c35df7d682c85ccc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d70a21265680fe387cce1c1f208b1e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36241121f0de35868a49fba011099bf598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26dfb5a4cb27bb6ffa4f27520ba0823599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c508fb987038a8940ac65afb004725c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908008c2037263298b4623d628896c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c1780c97a8ed5314b2a8e76deb1c6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac29d525c91224e7aaa478caefd4190603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2836ee0287d6b1c4bcd3ae4d05f1c7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92acc2a0fb160daac209b82684fca14605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a8c026895edba9488cbc601e199f6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce7ca225b84f17d0ad8a910795156a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeede187e4557d96f9aa3e310576361608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f94abee52504cf1fca8d26178ddf0a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b8094e3082086603a8eb2e581f98ac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382fbefece442adc046567c171dcf82611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a7501e1182762d693486b33b048d6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6d2230da9464445dce6b22ee947a6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4366181ba2f18e378155f8e526eb5798614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bbb6fb6f5d5deb23880211b19f10e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aa11bbe4f52fb1011ac3825722f978616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f975253685924c568a6cc4abd889dcb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f0dcf0df7a7dfb02a1c1cade59c7e7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0118d24365265979567ba7525035cf64619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4ec8615730ec08b383f37be9f8c69620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620012d2fa535248b8c64f5fcfa1758621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa87a3b8e2ac39b660aaa5760656ce9b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f4043b88095a9cb775f12448a6679623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb68b9a03db7d751a5c284452d0f0ca624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bca0734d357af21d6559cb5b6c58e20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe22973e0f0ab734e777a5bdb7513d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01922846f1583a0eebc2e78b087b2e04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5dffe948f04152cbf19db98aec5270628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f408cfa381b2c52972e415fdcf8268629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fb89aac564f621cb0e73f6c0bf415630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe84d946e69a83ce7f6e75062b9276e4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ecf63080b466acf016856b4e74988f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e156d9d3affc04001a6edc7631695f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366e0896a68085a24cbfaeb019f957634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f4550ad5d4849b16dc3e7a21fc1225635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7ea498246669306155a2dca8737e6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b387ba711cbaf42ba8da2067cbe4fe1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a81d98db0e781cb496e5761674716f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc96589ccdca144067ffdea6339afe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d941180f3c89cab8e969948e0d9adddb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2579905460526d80cdfbd1b78f7ce641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c132e1c74f8b56c7d304b98ab4ce5d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8c352ebbbbddd16373f51b9df5f66b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704dc880a203ce585dfc0cf3b758c1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd715dc36678efcf062bcb4290ad3a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca36303f32e33e38b96631f3ee5981646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f224e4efa4d5465f60b9afebaa80b06b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b74be6bdd182e55203e5e2c8a25fdb4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ca5cdb55377e3bc43709a71f9079a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f60d0035a661b0377224161140f305650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5eb32ee48f66c22cee196204e1d60f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1e3fde92abf791b4a96421d2d31dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3306db05f2baf0bad78aeb3a4edeab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c956170973bcfbb03d9da431421a1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d330d1886fa2135998e7bf12a54d8a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34349f5c1170784e936fd20a3637bd7f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334ad190a7c6881237a7c01868b45de7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658983296eed507a3b74fefeeaae3141658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a26ea60ced15bd950a98edc7f79494659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b23ee43bc61802b2c50d6e23702e29660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d1fcb801136b7d9155b1dbe28ece661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81169ed4fd673c251a19eb94793446dc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376705a1c4c540bcf45075a583db1e5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51170ddcc6fb9dec8393b7802bf1d26b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95369a4496215d74b5449fb8365a2495665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a6db3c80349fac6eb526a549768bd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7aef70b3ec3d6ca4ee48e41ba92e3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2faf259918d401e993920c649aa9f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b583674b9e9d0974a467ab81bae05669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aaa7d9d53709ce218e898159d54bd65670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdc37f7989686f0c6a257d70f65205671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f1128ef10334f53ab8594b7b9163f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4663d2a2cc45595fb97ab68d1582b75673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d783fca9d026b53e55671f30e283eb4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f163635d152ae22651a61ab440b65c2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc010a3874244abab13254c90727a7a6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b5669b3416fb3a88b2ed6f8eed086677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2491a47fd63d37eeebb69feffd6fd58678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>