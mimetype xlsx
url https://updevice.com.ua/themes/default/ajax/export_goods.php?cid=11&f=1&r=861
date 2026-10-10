--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4437d8a4c30f69639ee2ae533f4ecf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5d9af978303490c5dbc56e51abef012.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a98f565429137addbd2eddf0c42e763.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5103cfa20768c85166be634ec4eef44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb819a39dbb64d35ffdf91b408ef655.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c8d1c4a75627b2f052bad0d5a6bcc16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d96cbc2bec9eeb99b30e4d587e50e657.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2651e9997e2a0d1ef9de6d431d05c4ea8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c964a36e06b3f652f6142fb7169f949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c1df892adf962232530ff550fa3d3d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb70cc1f5893d9beee08a52f3e1f15d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc34fdc323bd12161809e7bcdcbe86a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3dc8e87a24c5be153fbe59ffd6a4e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca667f8417e9942ea548063eb9094cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9495563bf661ad325a666f64681895e715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ec41086fc60275219e6c9fb9fbee316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b70fc083617b539ab50468b1541cf317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4544ec2499bfded87ab71776602189e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb11ed73ce281a92637e010a13c0ab819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba7c6ef804537e64724a7b345a206ad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e805573d7b60c067efaa8d70ab49de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af98265d8b87106a2a507d9f95406c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa918857b7819490515330d86b9dbaf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a28727f2b841a0f84a959ebc015f35024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544516a1364d872174c10a457509a0125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05718af00faf56e2ebb3a18e34d8528c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceb285bae65afab8dbddb57f6230e5427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43409f0283ef62b9144fa4ed2e5f8cca28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f83d625ce1c157bc1c1edc1bbd92729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0e3f0c4135c98f8365c5263c8adec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6b5262ca85342704a9fa265a1a2c3b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fb3d2cdd7a53a41ab275d6bbe94d9332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db333057cc99e4239e00416e0aecbdc333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2334cf74594d7528b68f5ba037c9648e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f70dd135e1645000a8bc45258597f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df95f93a2cde4894d8fafef55b5e118836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add6b676ace34499b03e804f61821a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc164f0f4cc14d29362793a225b152838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324e13ada6d212ab5bb07b9874585e839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc764a2a3253c3300b21350890a1c6640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a191f72a57da2583b2b755f2c29af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023179c60503d112d06a74c55b93c5ed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d548ee4b25e3c57ced4817df3824ab43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68740f54ebc487f87d588c1e6e9affe144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdc09ed93ab6020731bd9103624ae6345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482d955c49f8235f391ef91523a62db46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541e18b90c87e674afa9e70a7a9b2f347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f4d7fdff42f309788b385c6bdd55548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15604986345984907578a0d5eca1ab3e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dc13cc2e2415825e6024afc2e7840050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84352638ebc4e48245a98731c162048c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fada27cba743c6fe4fe49cba03e0d83952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb963415e09638cd49f5068c9639d0f353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba371da9fe95efc8fd8c8848d457edb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e79ec01539497c0f40fa91c179c0255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053de7973514e57c1e3a68469980ad956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25838ecd961d8dcff6e5d08864c5852a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9568a8887ffd246383958a23b9e3c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273d19218b4c41036e8ed4a16924a8e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36551c77297fc0ba8a8eff140114ddd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8cf1e69decad0507d55ea7b270218061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a74b297bddb3d201f0f4b3fcbe426e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf674100050b4545a5a22959034ee86263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5acd157c287c001110cffd5c08c943464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd96de701ceeae01087ad752c564119565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9adea8cce683295824909fd0efc3a3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41253c37fdf88a47912864b774d0d867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a973f7e423c79415c86de346c5c4335f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76285f9ef8fdbe92e4d89b4774a61d7969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083dda752aaec96b6f1e41494f27dc470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0310a23bb70c702f0d36906a6492871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ed89ab6bb313e2845634c03b3cea972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aac6e0c9a7ba68ffe0042ff8a110c2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc855f38b3aff452eb5ae8e1bf76a25174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ed1b82f5388bec6e48c3af9220c0a575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c293ddac19e0b65dfc240b5afea8b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4750337f32c3ae3cf5e46c72b2e74277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072598693976e4392935a99ade1f135778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603eb852f875dd035eff3d12c0cf42d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd733528f332f9aa396961f6ef92b3880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea69c54055f88fdf70e160197ee544bd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52878580009137f8028702aedd4360a282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d1097efef9b6e1059360154492b72883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c619948475a93b9c760451d7187122384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74659a00aac5f15045af0afb3a1976ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2ee1bd227ed0c6bde57d01b131cb786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de20f611d9982ffd5e34883fe5e4316d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9abc0dbc69671395a3b75e45c7a04488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785119a2f81df9488acd457534ded0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c78222963e0c5289f82373b0e521c490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8987770091c0a6d342b801dd8aa346491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf98253d2ffd6f43780a169c7593ba492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7587bd6b9c5da18c9697aa289721b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19644680ffcae0d2875202157952426994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f13e066419840318eb05febdc8feb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d9f7a7de6270640af415dc116737996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71295b828cfd6dfa13a3039efe138b5e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ccd606534cb55b353f7802e557d6c798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c350aabb59ccd3fe3b4584386ff1de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0601900aabe2e790b649b03a8782e6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac76d3bc8f539fde7cf42db4221c43e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed563fbb4ccf5d7dbe826e73c43abf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af900bc9186e744e04cf7cd123e59a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7867f92e770795d1ae56538b533bf195104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c7f95263f36431add1b1b80039259105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67b033fda672d9d9a99c9222eefadb8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386f41d07bea827d945848547136568107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8831f2a225e1ea51e9b715af523a6fe5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c7de312cbd4c61667150db97b2ecd6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7f9cea73a48fa67bf5ec68c47fe076110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977b61565c26fa920461e604f6400664111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a15f69b803d3bec5a7f57e7e85b3aa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bfdd401784f9e253996c1ae5fa9c70113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1989cfd0b82745996c2fa534652e1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb593dd36da1b916dfedeacdbf348a90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa0a6161376c3877a6fab330bf13042116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27a5f93becc7e963851987268f315b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ba882c9636c18242b547463df892e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae65bffb34c59d69653e8ab7edecb7d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c931ac62fcd19ed2fcb5ee0d3da03941120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183100a7c202bd6b5d98984184d92b2c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2621955512b398ee5b6fc4cd1112d08122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a2366f9d48ddc793122fa7209a0a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e7f135173ae685db23fac85fa3b865124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75edde74f585b42d1fd830d290925c70125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932842c17aea52d5613aa8f3567437c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba891760de96e157a86dd613c16bf4e9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1015382dbfd978bcd82343132316f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd249553f40c3986b08a30f942e02ae5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7bfcb557e72744006a4232264a4b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b14e1201bc83c4019cc71b7fc65cb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903a54e3d4650269e411239a1136167132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c90a21902f7ac33b05a5101ec61f8f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b187b6903db6c315f0a4a0d2c87a053134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca046b8148961aac3041fb48a83141135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c36d6b47a666453fac91b9777b4f2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7190f8bcfadee09396ac62dc8f73f809137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dae84f6459ca58a94000b763b218d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cca3da49ed67342c12094864934187139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052882017e05f9d04a8cb574a0e2d01d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5ffd5385da46594dac670959716e1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a3c4a346f2c18b091f9353892a843142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c286dd3c316e7dca1501e88797303143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1694a0e3bf2efe74db7710384f54e859144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e86971643b3285dedc94c1a82f01d47145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a998f11da4b0f80be9529c422a681146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a15d0678a2ccad15d6644a25b7793e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e15b25b8e54999f94d32069521fa8f3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6d5d034422eb03be83460f0ef5eb1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6dcebdc7e255ce8de8def69a60c4f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d06a020610a68dc5596ccf6e27a2ed151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973fb00b7dbe797c2870f0275f542abb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b23fca26d79e079d4e8c292c35f4ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791550897e12ab76776179b95dcc214154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf8db264b728c6634a98c1cb05189f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de3869018368d3f5437678c1d04e4c0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756f71b7763ee16368896459329415e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a7c32e36f10a4a1113ec94cd6e7b21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984921a98b7c3a6b4406af0684f9a806159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf0b08d6363be312d911319600b35160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb2d5e8656a8ad54b1f33be765b1454161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e30c27a2c3868cd0cd3bee2fd13f8162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125aa87bdc81747d6b7cf1889171516e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430d42660bc0f01a5806290cf2a137f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa6ec0f332ba0b8ddfb37fd2004e9ab165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f0627352763479408bc473d930fac166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc2ea53337c499c65767277a8e01ae8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d76e0c3a2f74d290a44406dde31b4c3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80feb77e4b8f511f7cd91c2e53a95e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31221c1c9ef010bd08f1f9e31b47cedb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010f31625594e36442df3373696cd07171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e991d0ed0fa18495972c73620835900172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94941bd87e8ecbe33af4f33e49a53812173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e10be026979a86db6f047dfe665c43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183271ae6b6aaf9e774146eddcf9e97175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00360c799a6ddcb2fa1f95482f323123176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103852c60fdb69c7c8cd06b26010399177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99613a49e177c407e6aebc07d62583b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb48cd079fcdbd0a9faf9df9ccbe9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604421560913e27babbdf1ce58cdee4e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06a9c2bb68cf80a900cb2e8694ec9ee181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f374df2fb276199766c95877bf6859182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb370199db229418e8ba3dd709342efa183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2443a6ab92ebedb62f4300f4fd53eaa184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6bb6d68895c6b1bbe4193880015f09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddea1ba58966359a34389a23f8ee696186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f1652c0ef6686667b9731676c2e20b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30fbc7746389f3b0cbfd06b2775c9b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74b3ab3488b5b059e500c8c180de85b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb545a29ca89624068a181bf0b12bcf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc402d65e58b26facbfa2fb6d4643f42191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b334e64faadc89331b411e323a4fe2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e0f662a4317c5c217ebf2ec9e61b9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be783bdc363607f537b4ed60062fe1dd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a97b980d728b4969eadf156714b268195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d06b83df8c3f770d98b043833d0c4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8ba4fcdd58af038a7ca66c3aeaba7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c387d3c071003b805f76ab3e6244f0d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147a6d958bf126f8afb8d07b31aa977199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbb7be62f5c3b343a6d0f27ec4c234c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d583b4ae65b45b720da2b7c48c6fca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a1da30e5a21f874b2f21020dde2eed202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798032c38d5a41dd023e70422ede998203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206032507e4679012fcb6de002e4ce0204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb550c4187a9ab8e8344c22c88f3d838205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d065b65a48fb6552bce84b5c3097268206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c2e1df7707405146ad0efdb429e9a9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10f0b71604abd35113fa3f2490dd5a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be06a0c19635cb3191ca4509656abdc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99184c202c7bd71c0290e60104596424210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11252f33005b4b8ecd11418d089892211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888495e4b2066a51945f537bde361b80212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca4f1cfdba8a39ea6c2bf6da762401213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4b700c3b6756e1067e73b5b09f967214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e2f602071002bdb7b9d24d28e2636e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37030493605f6db70051b7fa7fb62810216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2975282a466179a0c64e1dbf54ccb133217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779e5d2cce71a58f6a1abfac93db4a30218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb44d13bb1cc5ad0d7ae48cb409271219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24e8a307e1c108c25c516e13ef98c1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867ea9d8dddeccbdd51b4f34ad5debc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13afe13b4905e8b621bcd60a360be752222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03465ae7977731dfefbfdfc9158b82223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac2b02f147786b4389ac6e3e03ec8a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13027186e3404764f706e32a8af2f66c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e81c699f7c2f9428e111398ff452ce226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749a308d513ec7421740da0372856aaf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bb59b98b048f9c14a9dd5cc9798c3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0afc50e4b52fac40cb0de88fbe1337229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02708d10646574c2b5fecf9537b68c98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57e08d11306348c704b6ffc3167ef97231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d85a221b9bcae5a21239316267ef571232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb679f350bfca62517c017191e89514233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5136b7478654b9c913f25e99ba85ccad234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b1f0fd425912375eb2ea0c860eb0ef235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059da7ea3fcf4889632fcdc4aa5c63a0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae790cd607187e82177a1ca6aa864d89237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969813a6aeeb73105da219f4778312b4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1fd207ee986d1b93b696bd1cc813b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5386e72d59361c5ebf18b51a4d622240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50e1cb7df4c112a6225442b186442e1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a29c9a0d0bb9b5c31043edd21ee5a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2eba7afc97af86bbeeb95d4c8c0e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63ae1e8026fed96ecd30517746dccfd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7dbb0dc58e8164a81bf53041b92ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28883933c16222b25e12f9ff81ad26fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb890314d464697bf6a560889f9540247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1881caeea8bcda72f09a368b8ec77ceb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11387cfe81c4a3e1e8162288b5ab512e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf80f0982acfd07867c9ad0895c6b22250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe8d0e2eb922f1950da2ca5c65d61f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc5f43b40191db4ec25af3f9efa2261252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02053342815cf630af67d5693be60ed3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4d948ae3ce2d3c8e34d552e7ced7d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5034ca6678f8b72f8ece6305e4db43d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddacd75dd3f02fac4813d482dc13c5d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc516cdca1f53e2ae7a04cd7d056fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207ce413c58e2f3e743f3d1be0f989d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c5df0170cce8f472efe1eb39b07d7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df91f95af79cd8a2210e58e2903dfb95260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9dd2fe9b0f41e7da0f891e7ab475a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18c41ab26cf5b8df61f564dc62c693262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af49e5453add2607da2a8b763ac709263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09cb046727bc7272b937809ebf2835264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719d5b7b87444f339b890adbc564d1e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54007637f7313bb07e793da902ea8743266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e889de4ca912ddb829fdea06ac4643f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0bdcdeba6ff50c2637fbed383d725a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ef62b89d147cac62cebb0e9f13f8f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84e00d2cb0a0d12de7586e1166e1d5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215eaeed3b0899c229d866caae7c190271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a84db770fb1378c5a72e812947e613d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2a4783e5377afc98c7663a4cf253e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d0e330ac419825fc75cb20a58659274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4c789b512e3d95dee194b1284c5df275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f130b209f5ced047f6547eb8183480276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88366be7de7c5fa7c7f9e6b8332faec3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea9d20b0dae4e4d119bfb8754e325f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e3540858d47690bb0aa906eeb4619279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097940728a413c10d9baa147bd63272c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6966270b8806bf3a6fa92f99a800ff6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76364c7fdae34bcde0d00a36efa4a083282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e44fede452133453edf760fb2d1063283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36661d277f5fea2a841fd9ff9792510c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ecec7a1d10520373549dd1d4d2b9d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a7eded90d8b7ecae7c16c02e1f63b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560140c33bacd0feb626aca4d30c0f86287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7730cbbfa276fca758bf55ff84114df288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79372c31417476083a653604ff5325289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cfcb52c3f9d079ceaa5e1a9fef5703290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b60ec7d4397dfe88cdb1b2537d13f5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e84f7f094b725c7497d42ace7e6f95292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b69921ccfc706cd64ae204a0c04a42293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df2582402dc1e5dce0ea94588b5c678294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263308cd9787a992c083816ac92e871295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0e5baa96808ee795f32877a9a02e8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e236b0663be70332e2de935437976bb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bed139c22c32380c9c93768b6659b5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac50806b41ff51f27ea4ce8f4ab8086a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2723a35bf7982d40051bbe50cec6122300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79126d1013a6cc22af79e1b63a8b108301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd70a627492a60eb69282a4f23761ade302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47000c8f7b81bf286a0b6234f555fef0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f44af57dced912740344680b66f2c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afa0800fa98b1b02a1bb4a44c5231b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2f2223adc626dd7335aede6aafc73306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e832edf69b7c0b6d9b6acb907f394307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23314e82465ba0f9e63052485048a896308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a391c8567b3943c80d6395b814efad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c311c93e8ff93106052b59938e2488b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe75481c8faac7ed987cb340873ac7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbcf90f11c8a2a3284e177b5a57988312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398fe0e2ddd3d39cbad22e163b8100b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f657c8b19dcdec465407f8f3a3f7e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d954fa9da8cd0a25a3f9b439159c06315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26dca06ff30656c935118d5a831540316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc493b2fee838e1138a22ceea091a28317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f05028ac69a3a6dceb13efca0e813318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5ea357e78128cf123f4e062a3081c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9df2cf16c62c8c1b89c57e22e2ed68320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca0c2d451b67eb1d316ddfbc1f6b8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29a027908efef90ac10606126add00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae4796d0a18837ffdc7e695cc61c86e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819218a8409060b84aee5fc8532948e4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf95a0d596d37ac549ca0e6889c5f68325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee4a8e4880b518a68da2f25b0d6d174326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b4403e05ca2adcfda2eb1d954767f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205353ebe7d595ff2a48fa428e62ee84328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52753dc5b9c3a0963ba799fdc5180229329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558145c3e3cfa9f1ddf4d3c597ae18b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5338b30b4eb8a14efc56fb82b37736b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24a8b9a9e971663c8994f5cb4ed32c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7fe3a2aea80f80fd2c0429d4b616b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1236fbf0fc5f8f44565abe6b0861c66334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fa954fcc3a6aac41f2cf6d1731294335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3640ec467f13e33e7d85b7845048566336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e843b55fd625c6d91f1e67068194982337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599bdc0fc98e30e92d9a7f31561cabe338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998f37c96fddf9b5c4a1cc45add9d66e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e077db3d3ba23e438f46f45386d75e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c6ac9423b3409c15970e920422c66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471ecfaa445b81ffa3396ad8aa10cd7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e89985d58d22f231c265291c0c983343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80082fa43267d0a1f2df5d269ed63145344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2479cbf629f770ed7e6f4baad32012345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ae50ea13892cfe1a5a9a317c2fa7f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc558613304c716295770855e37f6fa3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9929ab7b2dda87823d554bfdfe07a8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d464cedf62ed1eb2c8ca94162067349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e451e46cc4786b5c0ce7cd9bc985c79350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884c07dda39438421cc8d4f2628b1f03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8bb3207aefbb0ce0ea840ffdcd44c4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b16e6018e70770eb0409028161a18353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40231a4ad77723beef49de36b58b6cea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc03b1da4f49faa95966781755b25f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3490de98a6a8be4e1a219847e4ebd3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea2b029d7a33df900ed8e558b50c6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65360f19cfcbfed9451d8ebd5976ded6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fdabb791d9a3f8f28f8b41220c34a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dff85db34924ac5922c59eb514a9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deda5c052c74d0131487622c87e6582361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a30f0fdd4f8fa3b73fb875a694016362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1060da5baf6a9e57750f0f985ba8c8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092666953bffaec4202331eabc84e4d5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c020e44c9a97230dd374432a3b8ae8b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c954225eaadc77570856b4a6425a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6d0876829dc73f68a188984ec6b9d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168d36f29d986dfa072ecae6a5a76b50368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541570a3a5b8aba826a502bb2c715267369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf7fc5cbd9664b375299ba651f73de370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253b0a6d11b1d36d6a318f1df754f403371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ae9f05a7028d4c2e0be1de54a0059372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b720b64842fa0651af498552f596b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858e0c7eb5d413152d9f1aaba199550f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624d3b69936bb6f3b9dd46592bba7433375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ddfedaf154ca29388b30772a2cba1a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694971ee775d9d40c36cfce1b7a4fbce377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987eea4019ee8d6ad757b2fe13453c9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d414ea7be268406ce2d5e29e54e51b6379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c66b6181bc64aa4722ccbc21050d401380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9683fae5f2b4fea1ae9585d1c4a50d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8fd7c16be0816a8f31f9366d1cbb3c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca7de7695e6a80898637abbde9888b7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2b0a12e2ad72882dd13cc87ccb9a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08301a2a63ed85a5296bb83c76178460385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed2a5e9d4192233043c9f91e555b1a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78350b1027af51f79d5c77d3c2f92de387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558fc991dd878e4005ea6a6e211bc26388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e49d372b767e8326cf1124b2cdd6d0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113d880373c8489b5a32af2130f623b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e005f0be8d012a9bfd6e22766c1644e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9059c79b4d12ea97d029fb2de8b6b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4de092567b2d695cbaf7669b32d564393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab371a5583374ed2f1b294e0034ef3c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec4283271fc57438f782ce62bc9266395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7425fd86c9f690323b199fb1f80673c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc8b7bb305218fb36fe39f3823526397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1ddd7e2bb460a10d8d5c467613702398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a64da7edaa5d0ebd7f83843359fa036399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee2275a637cbdd7facbc0113deb56ad400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11574b39909c0c1f06bfc0d9f6455988401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069415ad5dcdd7e9cfe4fce2efebc55402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20f69b0769e596a377cb5f98fe59af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e09158781b76cfb9d8a78cc8b5ef9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4c1e928fe4ceb74285933c5b89800405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1746e283f2241f6bfc039ec0d32cab406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e7c8108d301ab4b55d098730d5bec407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9dd3f236070c142361b0fc04866c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0eb360c777b57a0ba63708617ea3c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d14b629f7a359df70d9662e9e83a8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832d918c02cd79513a76db5330b4955411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb8519822fbfb2a98a3fdb88681737412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0408af0b19cc802cc73f7b3eec2e04413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2483df67a90a8ba3d4dd4b4d4c1ffe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ea51bd26baea1ed4d2920f6fec1a6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc95c858fe4311905836b77bc33c9f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe9ea60c8cdb2e55f208a0c6d0b5b05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353caced82938b26ac9a0586dc9cb7a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248dfe37a49d05741e5251974c74ccc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909c46b904d4722aa178989d03fd76e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e021c898b47485fd981e74725e4f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ad325351510fcb807a1855bf5bed8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5264cf429a7145a0570dec521a729423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed379403274b9eddcf3da215a4be18e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35b94b1b6d8f0319690e935d944068425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d00fbb6c93d96759ff404a961ead5a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efba5453557ac85e1c57023ece688d9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f3b9928599b4a4bc632038475846b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1736d37dd41b90727536c4d80fe6e0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016293dde6fecb5b079cddf227edd021430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b5c835acaeda8df1643d3a32d5d79d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385e3abe999bfbbe752afc090fb6d72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d8748c09830b63b1d1a4887d2f799433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8843af751d7832d8a306a3cc7f482434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2e4e811dfd3580aaa4fc667169b48b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe565319b49c87b5e4c8bad9f34e835436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523e789613eea28b213a257cac3688b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed542de682bf19336877abdfa7deb5f0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cf20b538e4cba5b7e8b1cc8e975ff7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbd332a8eb265c580d27f1bf1b20b42440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4494359d8a7adcf41501281614f67e5a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55df575b6addb61acad12e5ebf11597442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f28bb2286b2446476e4de72463ba4e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7b8b073d75b1ffca703270a6c3939444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93e410f305336cbc93aef6d7f6e2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608c560af610aed99216cbba07c429f8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a543891357a6a9d6b5ab4ebadb476e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2184939eee085164ea081cd6cbdf5b9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a629e4135fc8b2caf1cfd780b4537449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822258554de3dbece1f7b72886ccf84c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0d24de6121bb79ca8ed41417843431451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250361d874a428b10821653581819648452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25ae65c200b621616f5928f8ea667ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6391f33fb2441604d56a67816e7a5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1e5b1a959c92aa2cdcd3065e2c58c4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e293e4a08890dc85dfd37f53ec9ec799456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d71c78479332b9d6054725f85fa1f70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37756d623dd21e6bc61b2704bd971d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f117a6f0b4eda9203cd87b87a04283459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56817a3094eace69f4ae4a38c0184c12460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5a4561a71f648c6fabc4f645a82c39461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267895647b57aaa3415c5e2081c04c5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f90b17b767cf2482ba656ff658bc28463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49eb468f7ae51d0b75bb1b12fb27471464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca44654d1c13f267b4f77b18d668ec465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaec2efa789f1735782e57691a09e0d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aaf7ee1d2c8dda58246b4a00e3b19c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5eca6dd1351cb85567a8f2e798fe2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b919ae1eff8cdaecc0be98a50b9ed83469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215cacf3a495762270ea1327f49494e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31578a7f2d096b0f6d35bb8560effcb1471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334d7fa69d021995a0d49feb20ac6b52472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077bee57820482302e94b8ac4e5a553473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834f6688dde4377ec69ded912dba274474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852513db5c95b1fd2e95460b60769faf475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb6b406c0f5fe12312112a1f86ab8e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be367fd5eeba74a3d07752dcc6863c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d094151c4c8bf5f14ae7be4eddda984478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186b6fa560e1b8cc140523a3c84f104479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814ae7f6856b47295d5ef431c15e942a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88583a5519ffd87d65abb2b2749eb8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8425069de31ed72503d28121929201482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d291e6c5d045363079ed92fcb6fe0d3e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6200436c9c901dc7a3f564107631484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff67a1fd19f058fea8b6f09d560520f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5819414b62d20626a7eb37975208ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71192ca91431277179e1c84099f36873487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d85d2452276d56042078c336c8fad8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe151c16c6bf745a7325ff6aaa433427489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630b2a45f6d92cf8ef38a9dd653e8dae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36716d3c256c14129feb7128fb305491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a2dd957d7bc8953edff52ca815777492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa3ccefe1caef352548a66a137957bf493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b70dcae91b7428e0ac820472f02de03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc4e6c5fb0766c9ba8e7fe78ec2a7e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718e48959a44701dd1ac2332a677ca4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d0f2a6f7e0769240df45943861d9a2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5c90ef5ab98ab89bb70c405ca5495498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f36558f07bd888d7da2f9a64bf7af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa75014759c0a8f465b3923d715318500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e836e796604d0eacccdcec6c6a571501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0361e6bed14033e327f4042d75cf8ba3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e8111fb106ca3d948cf0c4f39af32e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b45e7a8f8d5fb745c667fe04a72d38b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f90bb1e1b0e9a607c08135b4fef1f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac435a6099de0e741d4bdf810641d8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163d9551eb8cdbac2b53420f8d4430e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd2b633c192cc1e08335838989e781508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2bca2f862295850775535d43b62bf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0019059f6cb5375dd472411f07cec6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b03da176f1ca4c7623672cf97a874c8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88f63e6223ba8e731f5b07974eb2ca4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21b50bdea167a2ced7ba061dc219a3513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3a6087a0f6c89c2957794e96e174c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcff896edd6968ab4eca184b86d3d89f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82949477f718451733f7b9270c3f7d0c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f63bc4eabe2b863ce965483a54810517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4267d5f857d4971cefffc3d000d3fd3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978148705a5095b2c2d066fde57b15f9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4877636979b9dae5ed8b957b5a3681b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572919bcfe102f4f63669ca3c78dda7a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2600ec27c47c839fa6784e26a339bf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a94ae8a239a355f2de20f9151a526c1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76952700c35d67bbdfb02aa73223b784524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96734cc23efcfc2c034dc75810d9f97525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab8e11f6c1a9b8cff8c25b13a6c3a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e98851d634a5a8d75c592e62e23b62e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d23a0a4a51990debc84689cb747fd7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94d9db9927867a68878b9fede0a534529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0ca5f8bb9599d9489fb202b7330ff5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c695b40d0171be03dda419e03e7fb96c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eed479ab4ee21fdd81b632698078f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dad5761f5bf8864c58ad95816b61df533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47dced8daaa331447cfa5844eed99bb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fa63f1e3cba5f931f3c1c0e8814add535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54fa16e1a7e5cb304d6345dc125d0b7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d65be3b234cdcedd62e9db3416b8d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea01527e1d803801b2efbe893fdbb1f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6453207dd8d13693e1feb5a50bef107539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b6d90004e4ae90a0d28caaa21c3b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af263b36a775caf87613b04f800d3252541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e62a5dbf6386039930d2dde04385728542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473999152d324f64e689675e80c7a22543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610d34b6ae37339cdd76eefbd0936230544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea657f6f14f2ed58e3506da4d5c4004545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d2bc45ffd0d88d403197b86913fa9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52dc3574f4b7007f5cc5b648b6d472d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb5ea1dd249bb9612a91f1e644b4fd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade07d50ccdd06a21315446abef64a38549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fead885011702d115b532cf0c8c01550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5421b108b8e94bd1232a6c20edc7366551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07596a7944983084b8d0b7e6b7ba3b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b21035debfc45d0b7ea678c1523c99e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1168129bba5f06f27166a85456fb865554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7696cf9674c070c2f30ad8c0cfe51448555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe5753bdd31bf1346ddb7c2e2b72060556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39c39891d325940babe3b2c497d628557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b8c20ababc9f98911c5c077237e71558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e0fb3ca86d6e3490a8a7c2a5780e4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fd7ddeb8c5084e0703916e22d6c7d4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c6c74dcb0ef826b7964c7f15201a8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c9fe79e8900572ba8df8dcec8a74cb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3eb64009a543e8f5d9bdd2ce4de64b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f93ee735db55f8f2a3646654415de564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fa30cf8be0a23535a1c7cb3e720bd3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ae6eb3985022a07b1c3cdae1ce43f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df8f0bc10f407347e2812e71312b95567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd291dab3316fa2231140571911b767568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f3ede9ef74019a96253aead97a9176569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4e31f37cb9f1cc0b0e23805dcb84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a148dcf6e8b6311408191648d87bb95571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff3f16e5a4b7ec9af5015899d81e8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dee3661881e7fe85a82d3e9ecf2a9573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a817162629174f6e95a8827caedb157574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b65f153b15593df6bb0676bf36281d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e945476c49a6262019d2aa7579dd80576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d74f2534f0166653f9ecbe71bc16d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81710fb6e477610ad63d8c5e14fa03c2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20800ffaf4b68417ea07f80bd59574579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecefafa2f0164d59f1031849c72002c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14e2b5d017e3d9ca578e5ba6c2d940a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427faffe5603cf2e2c82e9c3827f71582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71292e9a19be9bb3ce3b324e2eca00583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39473f71975b39b257c6dea434995799584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3354a0d4ffb21fe9068723984c38c97d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d2df80b399b4dc38565eaab7cb9693586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1069a426c66c46cce2107149ebf442ba587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba031b1b08ae2d4f79e575f6fbeefa47588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad045e33d8ba01e31889465cce2ea6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9823ad95c236d497f0c9aa6ee03e7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b450efd29646ede477daaa83544dd1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba65ff026694f1b8134233661c1b4a7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4848ea5daa042fff11e944a62f0f1e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb41716c020f8bcadf6d4d81fa423e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2f6597412f44b09fd9ef97227da05e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9997e22872b332c78739d4c2fdad3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f011cc71e71477231e1df6db21ba18597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d044cd764cd068ba9797593435e96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5325f8224a05d29c387fc4aeedaadda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8597c3452c446e39146ea0a11d60a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9697b3b2fc5cc9e6d0a90b3fb3dffec6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f6fde1973d882d04bfa54d6212f4f2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e1fa5d711c3087426d5d378d5642d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4eded28240c1da4fb05c635c52aa42604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df867e16f21968c62ffc2e4804e92110605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81268b96f4a30ceb37558d0244d15524606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3289b926e48e401fb60d4ba95fd6e96607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91eb2b642f963efb2f96b387f915a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40966ace32ff11285939631ccf0c0f75609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337fa1d824e41ee89171555f62e9ebc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca21f17189198bf71163898126f0ea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfa774530c65828c6d6f5e3524d90b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d89d6d99dd59dd3dee618aaa590e416613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2451fec5872317f2b82d9c2981bbe9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d032191aa5883dffe012b48bce7711615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5ddb3a935088bff0f7e76c776d7b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2518669d7e2451a6d906180b558e06617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9964d736040e44c781ba03550d6f3618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830987b1a5eeeabce5719a3afd46f9c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b0778b88485cde8be93e0c40df7ed620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930b14b7ab7aed3c74ad86ce5a65cc2c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2401480efc57d47efa88c04051afeca622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c21ba666a2437546d313c0bc171f74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82149252bc449eb638f00c3c2bc882e4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc43f34da6df70d7d2f87378e74b62b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab47b5a5eecc565cc0d57d8531e1b1b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d7017272176152fff9e50805d37a99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cd5c12a503b978c911aa352d7707c6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64870be966af43761ba7ea5acacc3ee629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a716440cafff18f922546eb0fa9aaee630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46073576a56abec17d626b78e6e542631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cc0e7038c6aa6cfb5cb9232c249300632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0671fe707ceaab12b17f66d29513cb78633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db28451732d47c672d9f1a1213571475634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238b00c8cff4526c42fa34e30be27b04635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae6515d61beda34a4e07a1132977844636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79459e043ef040e8c9f9215cdd585273637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5230c8dca3178069ed1a828692fbf59638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62254cc05e9aadc232b7fdd823fcd774639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1018a9b46e3da8de6598f5b1dcdce285640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516443cd650887cbc5a2d653e2e6b8f9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c99e12b75b118b329c782291a615a2642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad74e9e1b641adeb2ac0b480d814605643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89517103863cc88ae4b6d5d7c0a4555b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4c6505756700065e34754c43d2f77645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efffd9099f2f76ef0af1c5b12692b4e2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef70defd41fc99945df4577954450687647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addacb307f21931c1c33ed7466ed05b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e112f86fa9d2547bf17fe5d646ef81649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82ce7c969d973b7dd31ccb93ed02e24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9e055e1d01f92459568cdcad606b4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5122f900a7fa6a0303b20c22edc779e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab26f78271478a31ff8e7e13810b81b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db06604e4f4793a81ae466c7229509654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f02da2b0f3a0c150007626ddc27c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca596d0f21d481ac7617330bc7852a1f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784baf7c88522b10abb76a3ff27eb19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f096ce377ed7b014ab8c74816ffdaf8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208285a3bdff3287333a6813b58ab75659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39855b98c4ee1a9c3cbb4a4b4cdfc99f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ef7ce109245fc478aaa535f0411d98661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb2f49ca8037c18de599b059412385662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6496efda31fe639d8dbb81bc440465df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7fb15939a80699fb2be1dd6e6964f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c3de4aba653419bc091f12a8194eb3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7724a61c3ae108b88bbd7e11d8b6ddc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b61764cfaafccf5d30993679cdbb792667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287b1ee80c12a5d5e95ba1d98c589b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c015382aee61a6f78ae61e066d273669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b68e2eeca13b98663503289cd191d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2973a7adeabf4b3ee926c5fd8d3e0e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88bbf643d8a34ca2b8177186f43a7a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9f23659b044437dd2e617457a06f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0373cc5171fee8f52ca7df58f6ae8c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf9d2e8cdbe2b1d6ac5e7125f7cc1d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f13158220e305b0762c88f15659cf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb77c1edd64f877a8a216a500d1eefd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55424f0aa1e98cbc5512148e031a5715678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8e2ee05cc550f530596af8a51fbb5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecffdcc6140db4e71cf90b1fc6fc50a9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107171ad9a984aca3947d919fef66535681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dadd5ded7ba9e2fd98edc1f389e529682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66612aa1159f9a3a6e22bc9da6e52eec683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf2d43855779eaf24e29bb4b760652684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9726e311300b51595ede9aee16d8748685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9e9228f89543e5321c52484686ef74686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de95a7dc9e9fc72b95a4cb2f0516f11687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f5f64b73a241160defaa7c5a9fb02688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ac740cc8a17e0e2050625c3b16a4d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bf920f279cc1daa3b5f742b553b199690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e969f63e1bfbb3ee80aa2f52f8407de5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92187eb4da04066538712ce1d26584a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34993a50fd063277c1b32d7eaba4f0cf693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840f7aadda84918594ef444e2fdce68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71444754e33ed44cd749227562af2a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c807c394a591a436c878b0756b282dbd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59495694c92111074bfdbf5f00db8b15697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4b5ffa803ef9ccf162ceb97c58e5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d8d86646612a1a18dab74709663d32699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc56be197861115f533df08e9e52f29700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ee2421addfcd7ef161d873f46dbb66701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d5600f6d99acaed07512987a71c603702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a207aebe983e11efff139cf1ba3a109703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0172dd7039b387c37c730b1981ef6b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01589b7820ed2d47522fd048eb875fb705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686fda15a38f0080393d39574974ab5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e05f30bebf7f9772af41e153a5518707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f4373a30d1027a10e142b255302abc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e2d32be5a6dd60fd267b92ce14e37709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1fcdd2cadff2b630d659a5c6c21a2a710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19c15a90c58d75074e85151ee14cb251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f642bf7d5b1cf64af0a0e3b9918a2922.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986b5f7310a868cbbb5789869d0cda23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f97f0b03532c4254760df295fdd054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8dd2ecc66e0da25844bfee5c7865dc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e349fd21213ace4987d3240efce3b826.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c4733834b0aec01bb9ac7bb94b97aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9a7dfbae38d4e284d4c03dbdf185c38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42381078f4a1528665dcf5387af519809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817fc04df8025ba741916b9526609f5b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815fb8e721e15b7ac2b2d4f06ddcd04511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6365434ea31b7faed9bcddb2ab6d6012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ff3a7bc2a124de758e4d4f4c9e83213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74507455d07d102a8552279a6ac2b81414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c217b3a48f5d518f555d73f7635fba115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2135fc0c6038d2ca0e11067c2f66016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44a6d4f8e5de162f1ab39a7009d5a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1a2434c99d3d287bbeb180d45743d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770fd86efdd3a8902948c31f2f7348bb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72801d8296d4f6b2a78f123aadf396c220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a50fbf2d6112af43b8520849dcf895721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e43cf89a5492be0b41783b2cccd365f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6929767958ad0c5b3a47010b618fcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431dbd2b0c1a66bdcc77cc2dcc7e21124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88184fe7437902f9be998b061cd1ccac25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dc624859ac36f3380a8673664ebca26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142b07fa1a86230a526636ef036533427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347aa4fa5606141785cb27322fa247b128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab1993cb542489119257a9ba0c23e729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf12370e258482a52e75b138a728a8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b478c445237456adfe67ca0a24a55ee31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d55decf25bc3b48d3de77bb3c0c68c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95dc3b21815cff02e148f9d72b06ae833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b87c377f3011f31a9c50c3452925ef234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e28cd768ed739856733004edbb69fdd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97bd0a81dcd3ef1876fcab63a3e76f136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfeb92b8438467913ed94f536e0d35037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d401135cb2ab7ed4f1b7649cbcdc9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0fa31089f147951052391b5b07ccfc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f8b9d5f74f66187a819f217611353d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655d23bd34d81cdb5beebf1d64a9bea41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668168fc426d0ca082e6b4d66a53c3b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f53781c3ed055d2e5050b6446bb301843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45772d31dc230280f96260a7593e05f344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dac77bdd9a5e429ddfb7e6f538d0f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed5087bb868d37651ab06cada510cc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9a13889a0de6b6491ac1d1d0b19f7e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0c02de7dc0e70735a63332f8fcb09f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b383b20fc3f11dd95e83fb472d99ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0246f16a254cb06c4d87478c06fc16bd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e9fb65fd0e32c5985209a72914774d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c1f4c338366e5eaaf794d402476fc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4eac108901ee90f041e08d64e37e153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969942e3e8598c5431227f49e5598f1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43905560c9b465f4da622767212dd2ab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b134b68fe1311c88fa0cc161e58fd456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88923baffd95ad462ecfc518994f8a1157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab027891493a93f463270a57898ffb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a930ab10363db828551e15cce555ca59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183700c9f15d1e4ec04962803d0c30f860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122bbe1f19a9964f4b4f799ff2cd07b661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b154f2c31b101cb91afdab1c66896d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e262dfa4dd4bb2d018d2d2eb8923d99a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a11e316f7e72961942dc484cf6cfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87973106e52539951c11f265ac38782865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e180fdc4900f537d9df98986fc2d5c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773bf1e704635fb6f646fb59c978a0de67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bba571e437a65341f5abe1cf3d460b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8afdd609ab4a5f5a5d1c30eefe50b369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff99cef25cf1724656c56b5eba08a9ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fc834171c34f338f179fdae3007eec71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e5277893490d5e3b727fe28cbd0c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ba4d7723dd1f91aee66727d5fa87173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1f7d72294f3d21f0cf3f47dd9302074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961930cf0664a7ac9f516a7ed27aafeb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffc8c689b83033356de157502e37ab876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b56395026d18fcd06e1002931594bb377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a4b576be3121dd98eddca4adb746378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3a625cc3d35672ea1a0251bc4bce179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a1a95a15f3a2a0d1fb0e83ccb7f40b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70020e746d2265572370ae2cdde27c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9bb127515aad81b1b76ad6883392c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea591f4600a09706bfd2df549ad1c683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca516dc10770cd3dbed514a40fec968284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a030b55ff2c1eb94ad9bb2dd1c11a985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fcec63385c5c437f5f74cb37ea0abc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb8c61ea21157b5ae9c799234dda8987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0053708fdfc8ca8d5d3e9c43c65dbf288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0a16d2a7ccd2602f15f90204cf3cf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a53d5cd045a0dd78d508ccd3a685f890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3482b0b899f34287b3a3044a2f613cd91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61337138d4bca3cb49f3e482787a50692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402c5eb37a4fa62f002f289828a9ab393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ed06848b487eeffcc6ca8d0f1afaff94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4b36b6166af83dad2c21cbba1ffbd95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93da9b47beb8afe87b8b133e4976dd496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c148c85a57d637ebab0e67781bd9915897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a34a2c6f2f13535b39ffa6830cb9e298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa933cb12978c4e857638d76a95f221899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5033c4f33de0cdc8e8a459137eca4e0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d43035f634ec3f8a89c14f7fb01a7d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da842f1b30b78155853a237507e438102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9b9b7fdb68fbec05b3f2d8ff55bf6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacc0bc7d87aea91aed360bbc120c21f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb12bde0f744f537d055480fbb3fc32105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a537f2a017aed7ea1c663468e4c58aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cc14dbdbc8abba7ffa15659ff98bcd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c9eb80823c072fd39a19a7468510a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec91217a615e9862b0578451a4bbcd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34bac33d46fc2966be16f1112a641d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db173498ea5586e16a1518ef9a2c002f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc49a79b30771f393b20e45108affcaa112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd95abc9cb01a11cdf0254caed88427113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e56e5b65328dba37a89788ebf502d3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f4a01f1cbaf7369b9584305007406115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e5e6565fe924e9cae864e388bf696d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319dab215afc653048433b88d33fca04117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe72c99ae114fe7237a66a8fb4461cc118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b901d7840055b8a69819bff659a6f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a69ad8c614fa87ff0856491bd96b86120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b520540ea8cad2a494c79c430d0f2bc9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa212ca006adbfebfdf2005927cfc451122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fe98d426051690d8ade62c109d8ea2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e53f8ede52f7927df4da9e7230f35124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed8d2ed5a75c6622e21763baf83cb4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99681bb0fbd57bb3d903ec61a47441bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8451d17e7f72d4dba2b54f8dca3f5a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c58188773ba5417f98f3ff10e4c47128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63bb3f2b73c61edc296e323385fe24129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33432a14c0f8fb5e3b4d3d02d4d5bbb0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacc8a07abc0e2dfd58f96f22ffbd8a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939800eaa7e756cd5b176c07580727cb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078479bb2ffc8f3a497092d107f7b31133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fe760c4ffca7bf41ab42324b2b4c7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785b489762525681e03b1f3aaa9e370135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53037e86c6c0b57f892392b97f690a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4b29c3501fe062f71e0cad6596591137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aee77b0b5069e05eab7e575ff207f8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845655202dc67f6e81d3e2b58b04f21139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02677279c255db3df9bd271e06914be4140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0dfc6d5c74a5f49792fb77c1a979e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1aca81918ffb5eb7834a334a1ca7e7142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f653748619e534f5019ab286ea6c2bf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ac09ddf418cf4efb4b35ae669cf198144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e01791aa606ad8164552c76632f9d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793e000d8e1ea1f8d6e9822b03ef8ce146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85889c239320092fda2b323f5036b1f5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ec892ddb5befe6a353c53b876adbe148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c3c704aecc6ad8f9d848537f82dce4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b008b94e150f10d92345546e21bad8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105f2266944a1772b02d11311a2a84b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a708d5157614f4303129618cab1690152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a01c1efb8caad9f20bcb4847940f26153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0603629783ffcc0e70df541ae04133c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9279d1be65183454c6a53cae31c7b04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd1f8706d6175e5439f7d889a5b50c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921e5f1ff516a9292662deac35963fc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb04e66ecf278170200bd10e9198d1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2c1fdb3e54e5aee8ade2e1049d98d8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33874694cbc265d57f9017a83f3cfec8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04453c7ed51289d37a7068889988ae161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e553460d732f73f84e803a8b5f93ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f8c70fa4cc7c71c60adf17d0415526163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcd803f9acc887fa4778b54e5bcf8c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869bd8b117cb640e4cc686e1880b987165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2265ce3c3234a3051bbbd59af89edf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b4b8ae5eebdf01bcc09ba67a83c6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d373bd2ff9f1a48227b7c523eb378728168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1902bcf2476b778fd96c1847d8082c9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aa780372da0f641e1f204638aed2fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5988af5245eb223d9f6f22f3a8d366e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fb517635c61f8f5ce9b6aed9ac8b4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc89ad607d073624b9b9f3f0c6f7154173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118cb8880e905e476b7c3bf7195650ca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf39c6c2ff2599ee09517e4a119a8330175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23f6b13004687226b8485ebf097f0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256c771d6dc42b115bfc7ab231d585c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0e9181dbdba2f5ac0413628ead3160178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713b401ad0ae54c30ade0755e65da77179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b4b7ba2dbf6e0ebcdb06c651884b45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84bca9c5b7654ece8caeaa396ba876a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21d9cda2b5b500120c39b08cd58e0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb918166e5dd5e575c7c097446cab5c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536bf64aeba0655f9169529f0bc0a7a0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a338f811099fb188b330d90430ae499d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6967f8bb70bc17a0c80f83e9cfcf4f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da6037eea579d6a30dfae940b30bcf187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217c89c334ed1643b290cdc7f955dcd1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f9ff9edc76eb870d974b2ea0ef659189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3812bb01816524099d5fe4c0d69bc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448cf35083ed0e56745524e680ebadb2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e24f97537cb4fdb7f72222524d799b192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba3e088b8b86aca73be96e6c0081a5c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2922d447112c10a259e83db4f653a502194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a4dd090b31b9d24b2f45baf185243195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379bc06cdfcdf3ca104e2c4d45c50e8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb7561a207d863281089717e551fb3a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544059e824a3c46052ae10738e637e9d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e1e2f70070dfb13a859e8303805a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb19e7b4996d9204630845b07c7a76200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dbf724d8e1cad833cf17be205c0a2d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d935c3157d498fcc38516928d971c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe29ad4d0011f41a1f532e26c845048203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3047e7865e72c8bd59c92e9018ed84c5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f79cf9ce8cb053b2c5dc32abf0409a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c284b42767862821f4e997882cfd7b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2be0707fcb0a8633010c1373320b85b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00603b6ef8009dd8484bef3d0815f86208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b36c5d7d72c7c9c0f43e72c993d4d8e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257b9c631fb0cf6e76c1f650483f8f1e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007364654f93b7ecf3a6097b754cb58211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5f2da466f07cb4260bba2aa4cc9db1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab14b0f052560877d7efd8add90ae2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086fc356bb3ccbf3334a0eb0706b4c1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f2fdd15e2e7f6489cc3dc1057e7731215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6bc75692903da770d237b268bb4e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7266ddf2c1505518e62d061b46a8fd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f86cb120911db0e1e91e24a4c321a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39779aaf3b3ff2b6ed4575bf43a169d7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c25007a68bba2999cdf044cfa0ef2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c874ff4596c9177e47a7e39c7df036c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a6bc2908e31ef2635178cacb7fbe4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daad84771f63fdda8e32baa4579b38b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1621c511e5d06409fc7bd4d7c1ea0180224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15aabbffa43429c57c70d0d15509ecb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4530c3ce4f2f7687a4d74ecd264327226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd472433157fcce90291535fb0dd9d39227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339822ab2b67cffde61acd1d0aa8490228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db7bd45daa5c7e7613cad53d07b1dc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f638e23a089d92e4e2bb423c230e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ac94410ba7be848418a9a8ea6bbe0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bab79dfad7b51aa0a6a355438e41b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e47ff2e16bbe37e175b892aa344aa0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55267fa6859df1b35f96bc1f9982fe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7720939bb73bc9fbfbd4799eb8f6bd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475c4271ca0dc8adcc00d5f4f5ba315236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeab8fba4ef1e811f8799d2316ee819237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6ee509df018bf1515c6d09e36a4d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d006c5d4bc74891f718f65393c37588f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f32aa72833dc7b7c0ad4d345618d4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a185450ab68921af5049942104bfd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330188b4df8294d91e4d5e9fc8258f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d403cce0d10d98c8d0d2b53d712db2c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d9864ae15d22b8f5721f7880bba6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0b931f60110e9632243ca37df70a24245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5be58c4f02f267272e010affd430cc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57739cccd64de4ca093748c0b8dce541247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd5bed34ea5c6f96d59c0fba2fed3c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0272d2495168bb85538151ddd6e807f8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a210e557f89f01654eeac61fb4926b47250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc55487af2436c5b6662291a2206134251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc6bf1e26c02b403c6470d172ce5611252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35183aa0f6585d0b71bbcaf71508827a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168b0d0f1c73deccffe0a32e2f91a7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca076c936c6706cd8d93a0ed15152f79255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f43e4647018af77dc18a69366a6db256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5131d9e6b9049bb408985dadd42955257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60316019d7b48a7b839f6ac5b27376a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56f37e0b1b5f822f98df1b9ec24ea7b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a44503176eb3d2c5cdf84ef65d114260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb2c77bfaa15f3abbeee3128fc1e9f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac3caa2862a1ab78ba130e62110146262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4427387d21c47570d97abe2a0ab8e2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba0e1c1b32de6e65eaacbd38b704e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1e78f971bc1592f7b58d2065e20a3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a39910487f02ad7dcb186c69d9a934d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea73d9dc53f9a9dc0da226e8d978a36267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8a960703c885f0d747048d04063c8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e27a5da9b8a2aab345521d748b19f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13751fe081c7d3d738cd4f7ac186c5aa270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eebf188cd6e832ac205a9484f40d15271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434a8cd3d631cfc1ce617d05340ace45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a11f53a2a0042abac2fb5503fdd801273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496d365e9fe03ac67ea0b82ee7f5309274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675bbf07ada70523d196de12b25dead275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673c46aa7ecb30431480d2aa0f53012276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bd193c9e59ea5aeba5245a3c1ab419277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27390f4ff6b15e314b130a5a0d9894f1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368966c7830b17fff10867a65ecc4b28279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966632426aee83894c292c5bfb018cd280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ad88b756f65d4adfbe49beb92af968281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade0a72e02e25e1ae10fc36ad38fde4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa4cf74c06409f4857f0533335e3c9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6737eb5341d14fd2e06d6d82d07471b3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff390333f54eb01d41f9be1db34d7f42285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826a1e84f508cac29ee1bc5ac7dbd9a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454d948006804b2d96a8b3a9012baba287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82979166c22cdee7086cfdeab3756a8a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0bdae228a02699800537a630731c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c16258a684893e512e64a0129fb0aab290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45bd0ca04f24e8819de8592c7e615c7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2117e6c83d2f36929e57500d7c376292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25398303cf1149296cd44f2474c7c3b7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e75469a98cbb57b2ce25dd7ca18146294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac79018de30447408dde310c2e09e4e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fb59812208793db3d3772cbaeea953296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c6079e6d81b2f80382fe449b88d74297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e190000f60df5d0ff2a34e1ecdfa56d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372a772b17eccc03f05c359d5dbe2c64299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf311e403db25725d460cf12cc65444300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e691123a8c385df34b69c56b9c6e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024c8c2d8f73f9d1f1e87f61a17383a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faad9b477ff18054848afc9a0784bdc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bab48c035b464afbe8d45f4287b406304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3414f9c48d843a67cca4c222916a1d3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576971fd581322485ca376c78340061306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e21e076b0cca008f805a8ee2d59677307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4477ec90de29164fdf55592d370592308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad455f888034a9e9c4bb9f8588b0ff0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafde66d42438ecf87f79ce63751b35d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d8838dd16c44a840a0183ba1f5afb6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fb0f72e90afb8510b0f644904feca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c70e4939cbb2bf137197f18276877b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c74de28cb1c20f67e16aaa0eeacc56314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447205c1d073f6c53480e147a705c456315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b6718a1d92ab048caf61a9603bd66c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb447e73991b3411d4db19a84b174d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973344df750a48f2aef6d9877960e0dc318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa2c3474a4d1a953f22ad51b09c45b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecb9af0bbde30323c966933be986b40320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0e21a58a71403c6b9ddcf19f673ba4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01847e42bf15b92cda394cd3e8dd67b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a8655b0852f076219dc173a16386ce323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229f42af9824fb3af4f27ac31c6b9cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4344ef996f7cf6bb43f8d6074f251065325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221737b9462c3413ced3d24921fd8a9326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8f0092f0268964cff94a3afe4d0e0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56dfa334b88a97dd1e9a35c4ed136e4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486948f615e99156db9fe86079092251329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45132d113db6713a616d393ce0d5044e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8017a9cb7f05c797b01a832a507a0330331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914eeecf33acf1a416671f8e48da4d59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f10db938e4bcb14e4f1b412b5005d39333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96943ccd283a75d0d7482a3a5222ce37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d22ce21cc74cc7792b886915bf32f33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e709cd76cab6407203a83f0f4d3c52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4110be62ff97220f7ca9d5ab71f6d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56499c9f51c402e620a71361b3208b03338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49376edf363d1ab583ea990a6ba8c41a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9add0ed33d5568623241261f6e61ef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ded9a92503f74708dd9244a1ff74f0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2a14679fb78de5bb71f2e7c8222883342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1ec29a40eafcfed22a7eca19e3d89b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a91e03bd8e21229494d8fa4364a65af344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955450461ad11d7f7f35325ad97b776345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664a69f73eca7775402375dcaa5ff17346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78316d18ad6f636f8d6c398c7737434f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a057fdcdc867fefe8f6c12e3362ff4ce348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c384a0ae71c3a158df0abc04a07cf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182657fef70b480ec433b6ecd3f2d99350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01357d179712ef1719f3a5d58e0a2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9260bab69c30d64742965201b48545352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b31ada129c58be490eb1296b24cec1e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df39fd8db88aade88d35fd5c90b40a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe0ce8bba207c0b39b35a424f7ae1f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c735222822152d01065c903064af13356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eeb30a1b64763a2aab76a058a01440357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87602e2b097e492d7bbce369e458766c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125939d540bcc7056b71892c6556d08359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a95ad2209de99a250aa98c6fe4cf76360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b798a39260b3205a66a18ab0485cba9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423491ef71e0dfa7e9551f6e10da9330362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a624d01e27f557cfbe080bb32a59e1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd2dd51a8d9b2f9ec5d2c10a09f9768364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526fab398a16acd0548ee722e73ea2a9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955e654b30b3520ec175645d1c2d4f5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f607db3b7223bbb74f2ec606f1dba0b6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17f236fdbefa8b63a91363c4b7233b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1779bcfa3fc61b7f6e0fbf5c559d946b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb602f848800502c4095bc8d6779bdd370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9d600c53e83e4ef6a91f58cd08f659371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950970b7ba3f166471c8708dcb90828372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7029440f345a335fcb6305ccf7c1f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa802cf81b0195162fc6667c77d6a11c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9beef6b2db9c3dc7ebf7fc01632b7c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89694348043bb69f4d0461763ebb2cdd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461871b3e2cc8367826d69883d9c9d1b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120dd8dee004b797ad550e04850e642c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3dd667e6f4210d4d3659806312921379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d22bfc815a5dfc612bc45200d7922b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8cd7af7c7b970004174b28c205cf0a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf7434ba68899cac48cd111c1c19db382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f017b0a1446ccc13c12c1b8753692383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428d856a65ee796138a378cc0fbd1388384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff222d02f45d5461558ae8e81b32261385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c17544fb8c9a89ca074e3bec26eb4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d951b0fe7a638b8ced90705660fa3180387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e87854ea985e1e3fcce9357bc83cd4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc09f0391e3f2eb69cac9468af8d272389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e272fb52c055b0c5c4ee77b643bb81390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a38ad8fcfa5f91cf7720ff5cb68f8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9731a9d66500ccb3f4d647f63ebd96cc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2178aa9a0d6a2c28a36e315fac88b54393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5700f3dd61605343a67144eca0cdcd394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c529a6a0be0654597cd88baed6c88f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e837e8f9ca517f30860cfeafcd343396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc6c753b7d78f13e82dfd9c07694ac397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d8ac1c4160ab3a4339827cd0cfc9d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59661804281b7e8607fe67fbebe22a91399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1d59a4fb2c8980c3b9a634a34bfc0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f7c3537ba75273b5f769f9ab1e95ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3bea204bfb5d3386a89d9a81ad4349402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d8291cb9be8b16e9a2eff3550acc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76a343e8737caf7db1e9ed764950e26404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40446021ec3a6a2522d4496671b3dae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04bbaf4a2e456beec559f044cb9f98406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd7faf6ccd9b39e0f8c4b9c3212cf3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6ec300787b09a4eca4a2af62a0ac9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986e6231cc4fb8215b212a32e9b43d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f13361571d21687c99d519992b548b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19ec831dc038eea0fc10b00fd079edd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f22121ec2e8ec070ba1790e039845c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c7dc0ca67cc7ffdd35d300fed1782413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d75c1da5e07a9097b9a2c8112678d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1e3dd1693e0330a203e1f3f2448b42415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dddf712baf7a05915dd5dd84e53963416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fd5d056116b4c9b3e34a946082a4a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9caf1d5b31584807e1099782543b9a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679e2c0156ff285f612950664fa88b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9790f0c015b8cac26496910872dec420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a52f90daddcb22b8d06bf43df6aae9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c68165a027386d2f60c564615c59b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1b1f0ea731709ae0b62f3146b4ac7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a29057735fad005985e115db1176a9d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ae09ad566d33955f5a170792c350e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b292e6ac610101993a59859de0553f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f866bbdf9d66aa6503dfbac27c0885427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17836260a1ae97a98e0c8ff885595d42428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa3b7a6aabb1151c5064584f766b22429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb04a426374ae8f84a0e1dcd05ca2fe2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e9c6cf95ad3efe701ac877f14b9fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cb9bb436255485855cd1f2c30c283432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a6f2eb9391b4540f0803f2202d916f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbfc5296ecbd2d79b90fdbe4aad9c97434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e08007bc68fb11f6c1f99e79949ce1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f5104d78a996b9157e22c079cb42e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840579d41c85c583ed186280c0cea3a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c164152b4f3bf6c0027f194a5a5a42438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee436c191f42eeea0e07ef41765dd65439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a3eaf93100eef8069ca453ea7567e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f912c1710a2805c7c66a7b0a334955bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c892367d2bc5df3f3cad0fd500a53442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d04f040034739f4300f06bb228c6420443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff2bd347bbd40ec63918d50b84f3d5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750d88eed9453af02f494496d45a0bb4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000f184eef87e4cc1e2ffc1f81fce487446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a05a65bbc7f8fc5929e36b1e6828a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e608fc200430a623ae732bc3c7949448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438825db8192382bdd6612ad3f3a2f7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45a15558dbe8ea26688b9af75e0535450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081251c1603b3ebb6ee02828ec582245451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17b9bbcbfe00de0d370750967ffed4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a89e5f91db6f464c959aa9962eb36453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cff070b93abb59222339f42b7fdbea454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c27acd35c39cc8545afce3868da3fa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f1283f3b423630a9a6d22dce3c027c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbce535de533849f07343c94db5c850457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0067ed0cca7a2a65abb32da2b189ae458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5b6386cdbd0d49abf3bb063f11cdce459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225f1bcedd15d82c1c5ba8567d0682e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805ce081ce4c10be221a759a33a4696461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a198d74aac4a79559ebeb501d6a2c147462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38f25662806c5085e007776a129122a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b02a63df921156620cfc625600091464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c82315370a109a8e54c7707d6d1c3b1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3731de9580290591298f2d7f3aec2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2d38fdb1cc9e704e0023bddae15a34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df272e26bdb6d2a6bc69274f68be1ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9f7e12eedab6457bc2b667e9cc51a7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d385fcda39dd7649d31edbad6377f3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2baaef6d58c5bcd059fe718c6063ae9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fef3d6d5e93fdd86955f92513a4f68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae09984a5a802e7e22e0a0f0e461412473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c44677754c1eff2560dfab803cbdf9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36f7a97a1e3d2ed49f06a03aa3491c5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e6086ced66eb626eb3eba99f5f24e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000b543078a5c25e697cf2d8df39a6c8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30897b3a7198f7657cc963526c4f21a2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b736ea2725728ef15e7d2fcd0753a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf0bdb3416c972ea7d3494df311f1a8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d3c395782917e250c11d7a530e7a3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea85ca6f2ad62447a4598b906bfa3d8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d0986574a480e332bb644c60e69ba483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6311a922f441df3b67847f5a97939e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eea7805bf2a471cb7d71c8a59d40c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26218e29a014959bb254fa4dfdf78f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb82dfd12d191ea43dfbb3eb8aab806487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95d15d5cb3c9fd04b50a3ab98cd919488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d82461d8f954a25337ae54d527335a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19fc22faba688c94ddfecdcc4b6178f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65901612dc761561a1ba066dc800222b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a8cae9b77b523f60e7d5a32a89eb8a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eeb69d7a04ffbac1b74f881f2e2524493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3862d40f8ba9a685acde7e9239a3fb2f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4188afee78cba28fcbce237c4ad36f18495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa36451049be20a78b969385ae08a7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86034cf914bae61f2ebed9cdeb68771b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9883fbaa958c58b7d1b89d8b170668f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f6ae869a34089969d34aef166ed228499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e45d084892fa3a3da36cf448fdb777500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b63a61e869fedc594c349a0d9d14801501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4270768ddecb801fa980734cf52a1f85502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e548ea4661fa7294abdecf03a5bd644503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544c13021f0cda7ce72dbff82b02751504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0dad585740d575a1af79ff44bb65e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337308e70517e87d64aaad871d7f46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63d17f8dc2e0b088d67d2798b315f7e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d18ec8223ccc9bafcfb7e811e07675f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deff86da3981d9139deb28cda38e2c84509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29b4cea160982a56f94efca69e57a39510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa31a6ca50bed2fcfcd6c89a22e9943511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1e9ad10cf3f36264e78030b742f2a7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9eed06852c728615b3f807c5ff4a51513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e102b0d1f657a8c0251ce8812850718514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a603b2166dc42ac9587e3c5142c6dfb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eea31bf2b9cb68f0636523cad15ff5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f6a64065cb4289bbc4b6e85acc849517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96f5dce99eb09e026639706c6d7ff7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82955f3e4a9b41a50bc5c41063d5a605519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017140ae8913d4cf9a253cc6275e39520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e533d790a54328a2b7f0fea93f38a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a0b3ba540690454e3fc01d37201d4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527a474ba30ffe4adc0d6b9d3031c305523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ea0e278f5b05eec6bf7157ac03104524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3a49d9f45a96850c9f3524c95059e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89308a2dcd9c350dbb562ccc0e6b9c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecadfc497f425a83e441da998b72bd5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab68cef8f9b4f184523d6376a5534187528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0d689e2feae43b97198999f7e3fc9a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af06f04f5d85a5f46f941c58588e9c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbff0e72add83e84184de5f2fe798659531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50898e6027d1ad6351e21d33205f20d6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc600820cf80a1fd9b7ee6e5d51b83533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ffe4693b07a8a45202e7d115db62e3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa93e1622e98fd11f766c32e5a21113535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678dd165982ffc9f14379dfaf39fb0ed536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e98c273e24380983ee5634e375a5ea537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591d6f6d8fc1417f8ac673660c9418ac538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44eeecdc9a3d3cf27eb27a9ed6f745539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08794198a1aedac1b33f8d52c5dfb6a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15eeced5faa2e737fee7877a3db6f3c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c3e413f3f6762aff816f31df0af79542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60052d3dbad0753d00f091ce5280d201543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab1299f8f1ab9146726ff23b0f0315e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f14e27bea5ba1d4b207d2e0555e3091545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f921d01a9d4f6b1523c300a29d5d271546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647586127a6c468473176c35c63ff1a1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4480938580be7e741361da91c14b23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f4fa50befb0991e2031b5cb437a7c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdeab670ca57dc6d1de547d41b03199550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe4d9aebd428b9547de4a4cc77104f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577fd9ffe20ad4dd4a9362c5f1d1cf2b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1d5ee0ddfe0a953a768dfd03bb609553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd576dc1a1b78a4a304b49bbc0709c1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc201ce26d6c71c65172a2f0794d92e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798e31b68176062217127f702ca05678556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28eb0ded6a2ddcde70da4755d70bd0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc91b9a2e83a3b5f3a192a7884fc2c6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11479ce043bfb5e51b72f06f8416d725559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1b9d092519e5a66357cf436c0cbe5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c341eb65b7b9873df42a62746d206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d90d633201869f020cdee20d4deb4bc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8aa417efbfbe05ee6b437d473edf9d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc8b9d8d827fc2bd2b3d28c95dd2527564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab445f2b338d9698e1c82c3335220384565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6a05e72b5e8b76ef769932afde57e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f3d8fd9b54f488622cfd6f9195a44567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be38cd56511701e9a0371d5175641b71568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2a1c9e7a10ad53fbea50c5e6f9faf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2fbc3d5b001ce4158b6ee5af13fd16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ca4fbdabb0c35e61eed8e693f77482571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8420925cf885fd2d4925732cdd3c38572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef7e980e700b0e44ad78489e293af16573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56cf7ab8d4baed111f04425d25db06574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d3dd101eed5ec5ddb618d9dd4b8e78575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8ffb0b993e92bacfeb889a745301576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d51b1ef638a5ba42387acdc055f3d2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b1fcb881d1bef281eeff7440e6f78578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82e1aff328eb07e650557f00d14c0d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d930d36a59408a045dcd907365617580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d264d10cf3a87bf1e3623032b879c6b6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04abe2a650b39cad2b01a9e951e39f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2d8ffd87608d17468a2759021307e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3f16d4958b220d7bf6bc593b24c4de584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3ca6fab03250db20724541f1fe34d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faac532e8b82ccff9e1548c4192390c7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a94fa72b4b0ae2d0ca92790426de46587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08cf0ee6ca4e2badb361de0b26938b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc48954fadfbe3d1a983c70bdc514ae589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0802d7e155a0404e53962357eec2f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d992f8546e84a392a810901ad43bdd7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc3a13dfdd592bb10b045b3091982592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0755d4f2cfc38fb067b05463741e4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f061dcd920c4e4e0b0bb7b221c568594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fae41e86595f1bbc42768ab7ee523595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1cef633ef9f06d2dc3b7dc0fcf8c24596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ad134c81c8ee39e5475f9b22a4eb2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ee647dfb58c98d528f1127137c69d0598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cdc8557f27e3623506156422b4218599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307cf70d6e5b8981d46a764e70f367e3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78c7dba08dc003641e307c45936e92601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719eb9b64796b4f8d0600be487b8bfc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc378a8f742ab0509235f5ee9e3aa5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720120334bbc4a70381f89e0e141515a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab5d17d3bac2740a4c38bff3d4eaca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be581e03736ab0a0eae657fab8cf73606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fae2a566913f59eff1a304cbb2c7ec607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09167a32fb68d301514d24ce72ba0ed7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71efe6708a905575049252eaa6a0ff30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfefe60bf28287ac6f7694df0d746c28610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5113593c4af35c8f1295cd9690d4fb8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9814243fa5d1b10f51c36f9addfdbf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9940d94d9d46f3bdf1638fedb372d3d9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bd03bdd43e35a71e440ef980204c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974974ecf170ec41434ebe06ad8b7639615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee142d822c7523034bee124ce96eea76616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad928b92e90d269d128b33397bfb225d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da323df7668599e06ab96f8093d40db618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88e5a91981907ef991befb8878edd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bdc85fc5a8eb5ab01895ae5d354c67620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762a8182297d2738b9292dbc26f92c3d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208729a91363f7baecea3304765cc96a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5162987d876c1642b74a2113d5b6cb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753c6fbe82d0144050ef6df8d99ac69d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01378723f9b195dadb189747578a3472625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d30e313aa918749359250bf80c4cd7f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac0b79ef493612245cb6b9a10d7240627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cab73a66d2e5441988541a09562da55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9724b348f874d36fa1d176816cff6a98629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35630f4bcaffb68e924d020431ff8c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ef3b2c685940add54d740d16e614631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc91635c2d6c987d43d1ddb4b81f7d1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad3c09f7b76743fcd13140c185f936c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5479cc642920a4b1b70541344bb8fe634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a7c816f9782cad77513df259f67b7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4ac5adc91fca21185a917949d0d5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40e103347abfad0980fe63e8cc1ea4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f44d5205d3858224d80025cc7c7084638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c357e4096465df2d6baa59281e0fe6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138ea09bda2f4d7f1f69bdf50555191640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5146e44fc6330b3b0cc073168987a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c6bdb492cc8f9a07ab7aee6760561642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798b4c80544d57a42faa506321f4c84643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55b49c7a1b23ea90f6045cb6908737644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e91812dc466dbbf795a2af44841e0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ba7fc73bd784e819fe5bd3775f91646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f5ed19d52ebf2f975f9c6b8b721d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e3da849a7704ad5d2b25b6e7c1df8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17da1ba33a964ad4891cf2c61c77243649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf3f36a9c2663f84e07711905577915650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c27ec20d444ebe570ca8c51d37f92c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b62ada718f20f8c3194735733a1e1dc652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c4df71d6942a75d3261a4651409682653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10250c99c56867b8dae591a2ff05758e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6485b41d2dbe9f74cff5779be95650eb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f01d8febc71eb5fc0ee65cf82a290d9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05129247ad91fb2ac117cb8f734117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407a02a8426274571350d8ac027698a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f779ca18363e5315e8df33c649c9f80659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7454b43d6bf66a1dd7ddda801ee56660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dffd5b3c9deb5e64193b7f9169a3c4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c312fefc10bf0b9eca15a5b09e64d7c1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb39de433aec9fe719346f71d7f60ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f17be34f8dc68e2d6eac456de9432664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eaa97e64f81af1f8137aa913a2db61665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9553bbe98a19943c660c158227fe070666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c071ab04906315dab6f42fa0f458b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b953f2fab4d30fae0ce4613e291e4b48668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2dedff769e1b8208fe4499842b70d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ece7471d9aff811b3bfb13c2ce049670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7869ac5eed2b39a9c7844aff87abbe4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a80458f1e2fbf9c7ba45f209452068672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9956350b80ddbcd64c26983ddf7a3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c720bdf6219a6acb16a919c1c9dee674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be497b6dc8103caf65a59d9d7fb574675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57e326ecdb78707b4395cacedafac65676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2e251ccf7ed66e72062731e601e68d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b4a167d46f0ac4bc681eba08e5a944678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>