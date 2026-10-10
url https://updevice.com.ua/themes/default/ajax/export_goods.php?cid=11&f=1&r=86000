--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678d17b244fcc65599061f2fdb1ffa21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bed98b893ff8ce8e46fbbee545f9d32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20da22a2bb7f6d27a1b2f9209ce58133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05326b11696cdd1c40548fcf57c08504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109261a8449a1487303dc6c636560dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f260aa24933e96fb3deea36a10498f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d622e49329016c59df341805961387.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4727121864029cd36790275ea15b928.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ac0782033ac7c1cc01ee8e1cb5cfd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2932ec84125371e55ad7ef3ac4b6604910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f1d4d04bcb3791a314847a97388211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3295ba803ab7725e1e846e50a8f52d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aa28aff3d08f0e265056442424a5c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfc5c3174f2efd06ddf17e0ab8da0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60431fd8aaab2c4e28229a4da0b389e815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5a8091d986b4cc9dbe046895ab0c916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61bc368a97a737e4fea5bbf750d8fd117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04123a2cb45859b80e32d1b4a1bb3f5818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d3b3267a7cb6ebaf0ac7b6c0cd09c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7732eedbaa9f3565edd9ab8736ffcb2820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb0c5cd31908badd3d59271b1303e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd42a80287c897780d253e0e2ec659622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784c785626d71a2d8323c3469210c1a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df07b8fa7d0736595032b08c6b284fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3701f269a804959ec1b96dcc71dc4c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc760c330054d1a5017b5bd271dbfe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5657beacf7afea1b7c88290d86e782427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c86c4162cc80fc6b97f54c00ffdb428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cb209cf8e02e4c17935605fe3f143529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df80791645c70a5e1578b7803ca73f030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363b6aa100d5e5f84bf21e2ed8438b831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7a01faf6a23dd2fd99bbebae3244a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24119ab8d15506bba35343e482641d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2437c997be65255f8520e94efe83034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc2824978b1c24ce2389c434e3d81f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e761603ad794a3978553a55603af4e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25abec64151fdb443a25723bd57c918237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe727be9cf2613f6b0c64a11a10ee27838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6ad9f6d5093e8d0e8a4ec430f124839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d577f7ba0c48c4eaa94c12a40bb6e240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ffc535acbc5934c6eee46e719313c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca38e181a82618d94c3474cca5d7ba0e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea55f497a7a745e286833339eba1b0b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cf8152d4fac7012ddab02c15e760644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fad910e1cbcafa3b3deedd94cf4da3045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837374ee3923d5a820901e704ee54a5e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6845d5e210b507d346405c48dfe8fb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c86df0ebd3d48d237592179cff8f14848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab3f469bc7614a052144383e454196e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24694d2fe2825c74a20126b516f8ca7750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c54191bbd297c9dd5b0e26985d9ca6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893bbff735158d94d19ed8f3d01d546152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004557d0647365f46e2cd76ae53582b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d5c0987dd166fd93bbe01cad7fdc8e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b46e8a1f31753521ccb8f65f1b38e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc72fc6063bb4c8d09ae6ecb7c8c856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d3813dda1a7fdf14737e2e796e367b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31832cda0d44843ec0cd84dec648eb4658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aec089044b2becdd1d38fd77a6580c859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f822a26a556b89ec1362e77fb60e8660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a294ab54f8fe5a2dd790790a12286da361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2ced9d0859a77467123be3207a3c1b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2a634e6001f556673eafb6bf80e9663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5057e6ea6e9c5bc11602a6d44ee2b5f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6149b09b4a2044424266f0035351a2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c93a8abee0fc1f2a37dac1e46690bf66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c875501fc23e9738e9c820f3c9370767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d16e2b1455e03ba05e1fa53f3fc0c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0b9288f3fbc5260c9a0a1093cee3b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50662d4ace19b8d60d9be911f6d44a6770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138f4f4420044337581b1db6aa6b33bf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c740692696f390f45629576cc42f8e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96256a8faaef53da2fce48f61b4f1173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b10c5412aae351305a9dc3e14d1da974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb5a5cdf89cbfd43c0785afc686f4b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ca9da80fd368c8bcf6c26ac0f5e43c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48f3c98525ae25c47f01d3631f5c85c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb468d720f87a4d5c61a07fc9fa102478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a438614ce5d84d2508819e1ccc74beb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4e94d7422cc0969152ab67cc447b780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d621529434060c99145d872dbf0981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9197d00acf3711565ac962109865d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3f5c7865a1ffe99a6cab80d16bc7c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1017d846fe68f04b138aa330235508d384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7f7619b6cd50671eb3267d65b982f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ce6847fd698241c953c7220085fa1986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746ffd6345bd4cbc5eca5ac96e62b5f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73191bfa6018a902d03d998e0fb7f34488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c4a055d04a614b6059e9adb946dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd957f60e1d2e2f4ae275b2e3739b090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432227eee1ceed82c4375c296bcd9091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4125cf46c066d3e19b582cd1203ed292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df741622c894302d92734ec80bc54193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679691fe6622009abd172a9494fef7c494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258a2ef5e76b9a6c9094266217eb8fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3538f6d5b9635e6c3b9cf3b28cd1896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59461b5a2f274007a4372b97675ef93a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d827e7e7482f477c48bc06782f13fc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205dee8c14a95f12761cc8021f525d3199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4403c09a89fe29f65e9599931105386f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c026f25788491eac9405256728e595101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82232db68eef4b1b3d22376bddb9e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd470ef1fb9e8d99061fc040b3ff5d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38726caa1dc2610c3fe645fc67c8c2d5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501b81059c3954f86c8a900be683a11c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aaf91ecdc2974d1d9df7a682c37f31106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8740461635206b1b6af8d988f5b87c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5026fd0f9a182c5d3bc1782e91bda108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d995bfb24dd38909d79459e4e62600109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f767bb3115c34716aba0d2c231b98c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a15c4bbc15926bb68a89271ae6105c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba45b213db9b4214cf82620adadeb7d4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83ddf2ef7efd85115e128c2d7fc710e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238a4409b88bba38ab3013aab859fcc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89886534353aa6ffc6dc898e5471140c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27022b39f8c5d05c7e3039d874f197ba116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d299a0d449752589e31845ffde729518117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d764947c567613b8ec1943a87b54b0af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e41eb7fa3454d390cbe4cc641af2a2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e009067ffa56ffcff9e55c81ce083211120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b02997b8094a0be2441664d5dd5eb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42e660a80758ff97aed8669b95db60a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7086004cb0bbb6ad7d6e1243c756c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efc5856f166ebc157b6ddf10c3a96c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd98e69e47cf15aa5de97238286f0c77125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0436debea0266b1523f18ff3e412874126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329a2447aba1e6eba052c89ae34c58a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c358f0d580d95e770cb749fcda55b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c9218d184b999ce435572691369620129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f77ecfbadae7c31e62c78cbbe0d93130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47a94fe24de0d581c13cf959cc11c56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664ab12eaa3ae28a4ce5e82aea17032132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51463de1d63f893e216e9e1f22ddbb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5470542eb28b3c9b295005dfd6847c17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a33a220c3b4b7f7dd0193c33ee983135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076ac7a6a68a901457b127de13a50ce3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81158c9d51939d8a83d4f4e227752a1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f63b5acef9b478ce33163c86131c128138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3439c4fbcfe4fa8a119cd059fe884686139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b04aea9946ca35f7954265a2e167a2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f55b58794265dc2a406dcad37098e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d13c531381a099fdf9d05f3efd03c2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdb1124de9897f13bf97fbdc6cc3227143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670d3d011a35685b07d24400ad7ebf2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa274e9cd0ffc2af009e2e287910d1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3060bc9927b91cccb7b7489821596146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bcc3431b5c3f69a5f29bbadc9b5420147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f2740a84e4e3df50589b9fd9c9661148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a005979103e0dd52dee8d2be9295f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2468511eb0bb7c5b6f7f8bb4ef7e6ca9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5d6910e7c5f8a4c6c4e8392aa0199151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6e5dc98f316b6e2cd174705b679d1d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65132be072dea4f49310aafdcd2a698153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2241e2967ba4a3ffc51c67143785a51a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7230850b392525c0c63740498548fa9f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa5fc22ee1603d87ed8687b2ce8cc7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c46d731e190adf2438c352b2eee4a8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca810d14f153d400cfbbcee52a38759158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63f8469fd7e87d1c6396548cdc2fa5c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9d32a7a87faaaeb82322e25f3ab3f160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be168cc06ce613f4f7360a87def95976161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ea51c3e616d924782409c78fe726162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a54a243259ba471b7d69b4dda937d8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15de7bc3d4b27238f8aa9d06124d07164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a4760c266e903e3ba04039c5cf36f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de581a7df786dab02ebf622161a6b7b7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fc7c12c6294c0cdc08a444b3c96bd5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7212ccf5626a7923c24e0002293783a8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcef88082d6d49661258b38d009e1ab6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79c4fe28ac981891dbf7b46f0bb95f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2fb03178f378d071d857daea3f6f8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fae79cf2a55c0c00519705b85d4d0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd691f91d8eaca6a28c894ac09e04e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1865545f1349cd6d3f1cb7a29039a12e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81680ba13af3edec0a3ce8d8452a8e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058a8a1ac80fda78fdb5299fb431f75b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaad3ae4cc65432e4ae455d20773c862177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607c5d89dc38617fc19cbc8f3ba64db8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c59a0b5c979cf6335acf66da69eaa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9515b9ae1f50e087c101b029158133180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1e85d4a9085ddc8c95ff6e4cc38a7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5bc994eb95215670f515fb420a901182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da3a73e22f92b30780efee481e8b8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a4cba6132b3a36df54180d2d08d910184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3adb415ccadc3df4c59a7141577cbb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3f5e9aede7b6a33317b5714feed04186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f90ec4436ec664ecfb0d9bf9c72e1bd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c4002822f5bf7a2ee2a3d2f56d8c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958580e0e36d62c489d2f0cffe2527c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1319792fb4f85f8ed8bc374f7b3a92190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c75fecbd4b5f634cb55e6616202c0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214eb252e172edc6bef551076bb3e977192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e101c3eead45dbb5766d39c7d0a5039193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9ba8eaa4c69882a93e08e25ea226e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1903f35771302e7da571214b57ec7647195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311e80bb491029ad13ca9a14023aecd2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f844cd9fbe87f2f3ef584a6f367b70197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5bf361ebca2903620ab9111828406a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba435ea6ed5bc478ad85e7a223aed38199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c38ddb04ed63aa05e7e32701a2dc4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006f71ce594fdbf31543e5377fb9a11201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b57a05bf5eac8e403e031ddbb4595a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94abd9c6c0cba4a4b65e646581515b5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1da0f0eed3e84a20fcf4010cb09090204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9fc472dfc5361adddf1dfcaccd8013205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e015d37a21add1bd4b796a063b9bb3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a316e1e3a23c0c4b185688f99cde45207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c55a8a91a3f41895be41787dc75c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c91a9b2d49ac6b1f9a3b6bccbf9e8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f2fe1e34fb6d041ed929a57d2f29c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d541b1c81e1f9060fabf5516792e28e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23004fa90263309408f06d7e33df76f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a003a8e266cf50c8b29a708cc0703213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797d19587cf2b4116d1d667a2312a3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972054c4ded8ff4cd8405b4c24c60f0215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61343d79a03fbe8d6e2f16a1c1436de216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5d9901ace362761e073001580ff22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac1c214cdd84099b710d4aa6f54929218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205242a5da6083af641cdcd604ef9eb7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92193a81c93f2fefc488809da2130a51220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad77301daa066c9af0fa53a4920277221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b931540a2f612b82a20bf9c559f1f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49223189b97c998f294392f0898924223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53029699b6b0d49e784c0f1fe3b5fa65224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2a01a4ba3b8e83146e0fe5b0edf72225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c3775bed9e12934c36a8e7dbb41ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8487f046d97c5c07d4c8ab63b60e93cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b3fea2feeba2e7529d1fffac5c13f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e593e370fe8d62c58e52d1cc045021229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92bffa6beefa1104108a7d0029c8f4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42993a3156c1949a740d80ba382f511231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bef3ac8b603b5a93768bec3d34b118232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873ca38e889a8bd9e3a500272227d4a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864e9582a59216a27645bc290042c39234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f085f1db4c37056a415d2fd30eb474235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd993326c785c4b979c84e8973702b4b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7502c8308abb45107dc10e6c261bc781237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4132c703149859e539c9f4555872bb2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c55d15a2c6c06d95591ea1b793d085239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c17a29ac46aa5947c8614e5adc3010240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d08063e862a6e1fafefe0f6e29148cc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0844191dfa3394433e8da9bdeae95242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b48059c415d56ddfeef1b777a414c5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918524ecdde2b5a69217423e98309d94244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b7089f06696255a2b805dcd0f86f3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6811e12adc27e797d5b2c1da7c1c598a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbf6bed18886dcf8d633f00cdad3ab3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e88a3daca2f997764d21393f28b8ad248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c9a37efab1454eeba1f026972bc30249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adba2dcf3e79e453950de91ae0f5b1b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dc74e228aff24866e071e1170bd1f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c8d8a5e86af8e3e12e1fc9a6f4e8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762632a37391df595407b9f7bfee1f9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4772b1320ad676e56a2e890f869ea254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa34c7b0f0ac7690c57141d1280651c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52606aceb19fac09c315ead07bb97da6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef8e2d3c645a68c19e0a02ae4c16973257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11626de70f057bb1cf461492f250a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def65710e7b481bda4fd09d8ab41cf55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761721e8de3c6b508d6396e3eb7e846260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4681b0e0c52c021cb3783553135561261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104ab704cb93123164e7f6657c7565c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae381bd01c181f8b997afb71466c33ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9263da6d3b30a30603b1ce64eb22efb7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1669f1866669fc897da2e23aa47c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa29e99a8885e8fd0cd974c2f8441ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719d40eec709328ce7dcb57e9d241d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4486a37752477b1e924dbfa98c27dca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e1462792f1d28809bfb53d05696a45269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bb46d71b8b79c9de90cb5aa91be710270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7b22607eff191081f3ffab4534cf6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b6c8a100fcc69e130a551e2885fc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64531538d0488b65969ee8e696049da4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13546a6156ab83c569a19a33c2403a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f398c020af9d17a428d0c6516607e0c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fce2f751809f0743fb2eb415ee2a7bf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d49c39624a32277457adb83b4b24ab3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b67659e3605b8736066ae993ecdeb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92883faba49bd60491c5fe89b2e9bd5a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e811b274058d8b206497c7ffff9996280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13149d3ce79a1eb19a6e7f856a247272281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b1dbe0707e3c74f99c0e0819e025f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33c98ac4210326f48d56a7cd06080ef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43933cb65e6bfe05dd06398461dca2a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722989e122b2382bd1132b67d217e0a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e772a1fd1f2edb673d5b2b92a3924272286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53262dac84476768e19498997cb247287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83d9c957ee87815ab6f7b9ec2a1c74288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24573c2dc825f8475403aa77500a809289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980e1733e091f5a5a8cb11711576778290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b1308cd34c8b051a1b0b19e37c242d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f1083c6ef20c6206a554bf04043a88292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43256e9a207fae0693706bb162754816293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835537eabdcbcc70f142bdc2973c0acf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e29d09cf53dffbd23fa2217e017396295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d334960f7f140a5c006ca1e44941a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1629d337e04f7b0ef3461f23b0f629d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfaf89261c9b7d8f5b8c96cdaecdd3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759237558bb5c14384471a1d959c53d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc5ee29438a90f7ca239ab19fbd1153300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ddb1027aa0b075a3283ab31614ba3e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b01ac5c0f64c5cdf417cb1da608ad9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd370e4ba0f23a506a31bf643bf7370303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6626f2ce39fd403860ba9e1d220dc5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43ec67c8cc191e8997b231f646d932305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5408ab393ae47d9026ca7a0bf08f329306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c24c7b1069d0db8b5862ae8fac098307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d3c6a279628e106bef72288393c890308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97418a3ae68a05848ff82ea39b6f6c8d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744868bfda7bb78e913ae45c0622f6c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13f1bc2cdbf267a641866b25bc7187e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8072a5e11c1082cf9b68d083acbcc02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327cbccdc61bba51ea6918c86ac16281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347b10643749285dd3bea65aab88a08d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73ebb31effc6dc6b356aaba9636035315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc88f4dcba8a1b769afe50f1c2b11d6a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042e27ba24996dfee4e193deef5ef39317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b300827ff471221ff428c1c345a95bb0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124f1ba98a6fab724c9b261a7a7d31fa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25710fd2c9941d78451dc0e1415ce8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7e532a32da8c3f3bba29e2eb047cb3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71daabf9f8e4f68921f3b6c2767a79e3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80f99de35c2131238f9aa959dbd9c94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d19a92ed2cc7b4b2a6ac23ee2193bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6d4b113a1bfa370c21874381721c9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20086d660932f55663417c0e579d31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76181faa83bccb9b8d2277642ee5e1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9d2c704d23b0a2ee500cd41bf8c67328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373a444ea140eae1ac1b06d69867969d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aae2821364a84fe6791220cf1a2f1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039bd337162fb60b47a6931752970fd331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21085956691a90b754800ec5ee7496b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e181360d462e5847529dfb2bdd25d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afedf771414800afab6a9ea91741b4d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57930082785c8c6c375e048e19ba684a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d986ca56a99b4fcc1cdd61dac4ff2a08336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b02fd99a3dfd5b89487fd10ca1be2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3749ea77c9c9dcb9f6d71fdb0cfc96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175128455b38c0e8b9243e18db316c44339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f7d325cb09fd18f9925110f5cf6104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31227918112beaad1714b653f352d23c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ef0f8be3dcec6237985297d429647342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bca4a3ef0f6de900aa82f9c5e26f3f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1620a23e15be5e5cbf27c597c5f91ee4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71330bd448807e60e86452fe7ba7d85b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90157c0f3d3c70ea638c11330ba4a6f6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c047ce234763152fd61b2ec4173a3f33347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5c71b192ceff23e6d57fdacf8d882348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f190bb23efe725d3ca531ff5e88431c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f57182048ed4cb276b77ee11d1456be350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795c783358f06dde859cf8f962c101b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a789deda064c11669514aa2be876c215352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559d83521aa408ae176c8ad3cb92666d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d850242e0b6d0bcdfd82bcf9a60daa2e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb718b65603dba0d804929e7f467b0fe355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1cfb7103c71d1ab48edd469d0d49c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223253275d10a0115f2717db556a9c9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131999a2e9e7cbe2a3dc00f51f52b0e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011b6f59158e29fc03aa6cce98f11887359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94333cb5930ced8977523d71e3047145360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d66c7777e2db1731f2092589a51e315361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acf85130f6f58f3cb877a8b0692def6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748f192f720930b400ae589ae9cd39d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4bd0c1b3cdcd725da96263b953d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70247876cf398723d5ba1eacf30e441e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9301ca92a097e93e06c7d8aa8d9f2f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a7435ae320e95eeb2cc455f32faeb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12c9c232117f0b26317ccaa2cb7991368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba80f18ddaf8af98a18c35c0b900143369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf99de5830ba1202287590c5ebf4fae370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eada5025187829c8d76667edb77010371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd9f675d950d44c957ecb7772f3b75c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca30e23119344149cbe37f1117de1283373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c9f0a489ec8dc03bbccddfbf87f5c2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e55a96568434ee3a452c15a3f90f87375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb695fe20aa066e26548b54a591e38376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3812227ecb3c491a7ba1e063c7bdb162377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754ff93ec0a6d45e857ff8cc39375b10378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff4fe77c25c5f6c577e34407bb92ce379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e212679967c492bbaf1d50cef28fb0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcd9a113f6f09ab89fccfe1ee0157c2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a2ec6065700c375ab8dff6b78e61e2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd25ec6028fd334733cd587e1834f2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22b9f04a1ea36615fc97d146ba82af384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15662e5f28d6f4eecfac0ba6a14ed99385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a18b3b28dcbae0cca9999d4a99ac5f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0707e123493d906491e43444161079387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a348931b97618343020e995e349233388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43b007ecf21dcc7a6b55b1a98c747aa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9704f7e1204b5927195423fb8ea93d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3fc85dde0153489fde28c6a58a6170391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f6e1c152f50e12bfef53cb3eb9892e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d572aa7630423103e76f70eb25606c5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1abb9d3d52d0009fd4e27a6e66ebf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4295004038cdd35b3cc6c4048be7b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f634e54063b62d4246249d2cbcd053396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf1a7bf044d449d43ac9e16d333600397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7364ca4dcd70f56ed7df39659a3e2fd0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3e961966075138c1e47e75930e4a3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61133df4e254da3f4182b754a4a35ae7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad1d74d86638951770a12b2f0d814cd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac58aa928223c6d420a8b8ddcb9c6da8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d64a94146a6246ce56de4d4b73fe403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624c81ab361cdbb6a71795fa44707396404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a33087ca9bf6e161fa660de601526405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae44354dd6d7b8d99f88a906043f4f8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8721d5ca7adf3abe815ead294c616f0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e3ef086eed039b3040de5f75323505408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc83988c7f5bb648330cb490cb86e1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09ef3ca16096c8f1d5a0f92408a695410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7341d2d9119104258d28d610890868d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5acc69310a1bb58e9629a7a1894bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca27b652c5d584d76ee16de0156edb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352a6649c759b9223ee2f466f78b735414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23055c0b5cfc01111bcaef69bd95f423415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4113a23c69dc8f27d7fad891f68c2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eea77fea7ec3cab0c937c5ac93bce0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb775f17b7ab431ae3068c4a6a84ab8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e64c326936bbcbde48e19c49bfa0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545c3ed0a0a31e77e8de17a1412d6143420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f64d5fcf69178f5484edbb7c9900f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60b330625708db593e21f65978280a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a38c769179560f7249a522254eaac6b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b6a63c23d8621a9d7e3d5fcdc5766424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16635cba0e5210d7b102c1bc6d0c7b4a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af88c0bb61b1fb2441541b7cbc704263426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99de4d96714878730ea5ffa69612467427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a18a9ad5964578af3724900e0397e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17437e675502f55b3a9294f573410fc0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c155fc94cc289f2e22773eca0870ed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c427a7462408d5b7462644d309ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa9c4ea4a3e18bef5c262114cea577432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6678797653f6c6df86b8d1dd3455e051433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4871667089e6d0b436f244d13ffb16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78945aa63032e07ce1fa51039522ffb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68042dd45e245a260fb0703603e33b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69272e85cdf27aaefd66aebd4b9e4e70437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8418de38e72ffacda1ad9682645c9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0121f8f70ef8264b7b26f19f27013d0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ce057022b4608dbc77688f1c6a20b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5701e1a927a7a7eeaed9ed0e523b69bd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f533ec25a2f79d27e3d2460bd344cf4f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1a0c217085a06b8cd10834e63bd90443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5144c6eb8108f2561a6e437dc5ab82f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a32f34a808195abc74d24092a8fe6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a03add14a20df3eeb6ae73b4183b6a2446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887941adc1bc2326999c3113f96916e1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c6b29efd713aa6b6c316d2cd4cef6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80536eb7fac5168f52f86549e78e15f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfe70a09aefb0474699a5c12da85b1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6afbc4547ba71c0cf439512ff106b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ad6f53085762acf94353d592c843e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5007b2b0537092353032c8fe633da2f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64f8f05a5d4c9e0ce9947d0b7fbed7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66fbd5097d7c2ac8c3dffe226ff080455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd27192a9cad420663654624f76eb8b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c462ca74ce3829b3cdd1583ef3778f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947e2c04d894f1da1ae1dd0187591aab458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e18f6c9745bf731b9a410ab968324d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330cfc1880e61284e5fcb9919c16e39c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61743be71eb3982bd33614c53748f9a2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a8d25dacb2d5c8523adaa069ecf277462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ffb086a3812d0e1f460247167594c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d9f7e395c7e114ae93e1b1ef8b10e4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab2f03f270c76110b3f828d18f1bef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a42337377de3e238e4fc72f51b23b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76e4c5522063689b1093d4172004f51467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb69f252a35bf32c4f8ac9dd288a6c1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d84865dda46ee901e6c35a9bd75ba3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f007160fb900b5e1e466384ad816878470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d3380bc963698364d904a2f2fe59a4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb59fa3348e1e35bfa53ece28da72a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeadbfd98a66337cae191b6b3b18a7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732718d61032b34a6a47cf35df9a003474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e3ffaecd91628fe52fd924e20f4802475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03f47dbc79d8748c454ecdb417c3c6b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc46a676494a887f98f3c02467e3951e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86b1bb112d503c19252436432311a0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915852805f414e4c02d9170dce303fbe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94a8084acec88f795a29f6b08f4f33f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d197bc8c4575ae6272545b305456e670481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004ed63dcb2d4bfddfb7fc75d66f3fb0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4277de25b60feccc12bc6097f836c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d64666462984a4b26bf3433e2f031b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98781258ebb004e0d0b1d8fadfef4dc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e4154842b776cda8dc4403fc68a8e9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a1a9407090a79a60a5afc268718a1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51626955e41b7aab6bdab90571afd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6d81584f9051247a9b0595176c4cf5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ea663881d6234c1d1333938a65e70c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37f525f207c2a196507c568767d6c36491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568d56fdca14a2dbef416c5704b10bf0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12290c7d5abf7393c41dd3d5bec5a7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ad3f8f330d362905d5375cb78f4ccb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f24c1587fb481b3670779b818aaf85495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857b4a675061e3a3f929733e126d93f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d5d2eb37de3b799f41d3d7461f6031497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcade6403de9b4fd6399071421c2a073498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057f5ce21f885ef4dc33ce3281de62f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cebb939473649086b52f285ec0cc87500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355eda3e3cddd618f6893c38e9b48085501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430e00637fb5eba00f2865bbac31040502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f8010aae9ab4be60030025b08d64b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506ac329f38e1cd0cd3028640f44cbe1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faba90c0d2493579ffb09fc0b850b432505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8e878e45547460e9787834ec082b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a82226f62de96199d491414adb450e1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a91f558a8dfbbb2334886df3f454af508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ee9d3a738c7d260a2b4bb53e145495509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea904f19ac8f79ea2b6a50f4f2b17b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd12a68aa98d8f0241d525aebf23afc8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d6be28a71484c6969d5b0b27b5793512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b406880089e1151038d76c5ac23f53513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51b80bc6e8de7dff11f697e7433eba514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf3e23ba887633ceb3b46aa19b4b24515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0e9667d83febb2a0e2412ae5c68f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f211c4a13282c9d5f454b1aa05c914d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca7619e9f1b20e36a7b3d32e5dbeb3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a6febae8dc3c8935adcead0ffac11519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650af8af21a39a2e24ca368b3f10c3e7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5fc90ce9bff121b87a7843f77d0f73521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7833aae54904e5b177adb7450e1c07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb0157248cd4eed68523bff9f492db523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e6c3e074e5a24fb7e100f7a27dfbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdc61237aeeb9efc898a4e60754c2f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5201725ba4153345977ece283b4ed28526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdba3d50d05b6ba3d3e5eedb34adc60527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a745284cdd95f8e74e69b4203d24a1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd692838e568c0a318117e3a8daec31529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49e79dbcb75411f6b319a0f55ad155c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746dc81ebce9d394e2892206d90b9c8531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670ece955d141bb5466aac485badfe4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bab6564d8c6f9ca509d65949c3938533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab75130399db5b6d9e2b29eebd0691e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6555c772858a93796ea02cd3f5314e3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144a9d423df8b91b83d5c37479b9662536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce3ab1c32a35aaaa1dd725b07a08ba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ad9e149b383dc484e6ab306790254538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24850846e925690ffa8bc5808cdf66bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169530f1f2d6fd7cccba81e92122a5c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07672cbdc78a35ed5e890bc97ed77a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138766b293bafdb2a1a554258155e37542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c155c736040041134422335a98f1b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cd8c887ab9cea5a2b71a2b1e8c03f7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae202e58b67aff8b1beba6c5bb33baf9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f376fe143f6717b0aa9c6671c444fd15546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1378b9f07665de8f0265dc5233498a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c2d62e9cb3569c7f9323a13a76e50548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8179fe2d15b8b4714228edd82ca235549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca2de837b63c7de46a9ad3f27a60a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c398f75abe1a27bc89f0bccfe695b1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79e90fcd4ac38748c00ac5233f75ee552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e74889f5eca0adc6dbeb81b6c293d3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b80a235e8c6f5f04c2a82c05ec0defa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62817aa285e1992c4d2e847f791b58555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11610366c322bee5580a77ed6f741011556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d213ac2c0b46c706bf0475e46c6122557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a992524dbb08eed7a4959c2533b9210558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360810ad7de2d085333c88f3d3e8436559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534580ae7ca09f55af158743caaec30560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85b579597f8973d64bb7f2d01d28a32561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4bac74dcb99a805a61f325a425e14562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8e0f6e714cb34b2213ba7444b7a260563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da839699b89638584dd5bddb31a9d0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf48f355f8823c70337d5e1ee440a434565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871999c484cfbbda241ca06769d1028566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52107f0aa25d7abd3cac37200ca2d47e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45cd7dd23dfd00d7cd8afaccf343409568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff03d56c1e9fb0ee6f2385233f8832569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f41ccac7b9b366b2c2b032456d9ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad213503129de94dbb984ee674e87ca3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d20a99cd08f4de10c763c23cc32eb73572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e7ac6a3fc782b821e192cd9664ba8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a442100130cae8ed7daf4881baf5b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27fe766fc5f23b6cc2bf8751200cc0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce916cafe97c157b7b0f8bceefec935b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcff3c0f87d36e2c22cedb2eb02c0a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ff9163fb74e904c85f0c14d1ff0f4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1702de687383a2038240dc485c7d0c8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f16ec9619e83ef55391b1b175983e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec355827efe8882207e3e9e39fe4f39581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c7b5871536b7d7b50951c0b743b9c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8099db6efc63deea2ef1a9e41af05e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dee2d484135f6e156876c4ad454485584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40148710a450c29fb110f730173e75a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ec98757df49907758af0ff94af5a5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc5ff7c901cd6d888009ce19beba82587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e046ffce9640c942e9aff92e8ab08588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264f91cbb8e7198d7725a98ff515e049589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85a1f173c703f2461a561ff2a3f61d8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433b1da9e368d418a139f97a8426a07591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28465689c7f5d883b22aa734cd879d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f7482f5e49c290d7f706ab69416b77593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4880b33fbd1cede640f2bb3be8326bb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7541672f577e412ea2acb1be18123165595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66683ed70b666b8ce79576bf75c7c91e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c8b11817ac9c93e709f147615ee30597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b51a88b3d3515534b0078aeb4064794598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be571daea5aa9e1de9cbab03a1d34655599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe3dae513e19ff7bf7a8d54eef8e0f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d63afa458458c0401bab53353426897601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13c19f371e7fd5f4563b26668ae4fbd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eca2177cecf4886a0fe1c2056f0deee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f94ef33ff677eea194b4e4e0613e86f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025007d6303b977da90869219c05d017605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d990be747d3878f2c590f7491207ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08a6136acc5f9deea0298e2acdf75c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520f476078401ea4df620445eaf1f54608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad14a3e2780e552d11558b4d78c66b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46404d18cb12d2d8f634024acf7667a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9e91f6dbb7739a3d051b9c5015405611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a9028d42133ea08b3add75f1efc9e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf012af9683e33f0a59f07aa4c99b3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5a12f4969587ab3d26fd3f8928669614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31ab4f1ab42c34d02f7561c17656fbc615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0217d1e876d5977688ee5b98b59da8fb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd173fa0ee9e91902e411a78664ad95617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e778b95c031972bdab66f24e352d30e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b643d346c2be547341294138c70bd3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4796073cdef8e6759e45b5b8ec4c56b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2c0de7f6102c3a8b03f339d5c3f48621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d05a4baaf2642c09ce4f92848ec42b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee3e71b97e6e2b01994303ceb02b1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271dedd1ffa9cc5182d92bae99f7c3c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcf61872d0afa42986c2ab87fdf5716625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f0faa610e3724860a25d671a8f4fd6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba51666449e2907470e7ae16b29530b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb72563c72e8772c60e4a67de8059ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc19da8e1a881db513bbad46bd79773629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21a63dec85a82f309b6f7354f9c39d5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3745b22ade34d05627f0fd685746b4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60cdcd1e6cd7673803d2e2e039fc78632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf3b1cd20e603796c94e2d4e2c4f52633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d7e82aa45e37b7a67a004a010c0587634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dcbb0a6d8bfd9cf6d2f0a30b548a35635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94319d128e825db7d8ff584797149ae1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac946c1b0f20d4b46911c95d90aa35e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5edafc20c7b002286c33ab95e3bf7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526ec341a4e687d9f131c8ac0863a9ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a5d4f0189ac62d45e44456c1240a7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b61a85251023da63a9b4726f79020641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1b6b190d113e02620e37b607d4288642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab70801ab350bb2ceca0e48da902735f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf76fe14df532e42831e5f6eb92abec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e650b6c60abaea87010fb1ad841377645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c959177d4ca64c1a871eb1f7d6fc8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8940935e36f83aed516e5834f3963647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62dbc2a4be828d5b3b717270ae352a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5655ded1be44359a607aabf5ef3be01649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc8fe6cc3aeec764b3211d1d0cbe99a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13f610d2b2e7096ef44548e461b1fa5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792b47e396f7e318ea69897e84f4a7f2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace9e825722b8d1a7ac9b278b261fe83653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa559d556c4b94220ae18aecb7604e00654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7c6d956accc7fbf85e2fac865f2d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f468e6935cbfbfaeef0de0a4172e67656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065cac91db758d1137d199802eeb81c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54831533e171deeacc11da2c835d652658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed8773d566a6c7535dfd972807b2866659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a441d193b5f14c80a5535b5f3a37b9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9e19d81cdf92447df0a0c37dea3024661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e497678463be99068e7895951c6cc662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a04f625e43012f45098619c3aa13e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5315275a3a92eebd3ada0f0361a9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b066fc99c92ef69f7dedf9b8b73672665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336305f80013cf433f5685715640b139666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992fca7700aaf4a6d5651dd70370c26a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c13418d6bad1ce6f719e470f61c7846668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028009fe6750edcc847a6c1d1845ee0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be11d4e583d2ea315b6ee80a206ca6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba84b7cd598db1792485620ef682dc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb12aeea9e83beb28947c12e7c0428672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39e2d1bdb58ccba7ff642c2175270b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b4d8176713aeb3fe1e51c60cc1f37b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ef37069af87cc964ffee2d37bf715d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceec2d6b99e878f4217e698876384a71676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2ade965540388562dca7ffafd824677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d2b6264f5ab25f76b1649fc6ed0f9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ffa91c74b1aba9e31e0e30561752f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62694f67fb5490c44cd561b2cae6e523680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af375b871c28854021dd59d975f2da99681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a57682fbf8b40270c01db09528251682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c910117576204428c069ff5a6ecfb090683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3293904574524d683712ee1647905684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2541d0693409f7a75f909716fe0cb3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773aa039a234906bc80472aaf532d86d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a685c5eae6271a79fe87002b3f1663d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b899a1a87eccbdb9b16e5443ee66d6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f2ea0afce66578bd63f81d7e044286689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcfeba53d7b701f0024108c0d7b2cb9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f96ffb1d5da8c696464fbcb17e8db7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76838a936cc3aec0d34fa02945144f22692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de0f80a5990f40e51f3ad8f9eab86c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb30382d6e130d348badf631e9949f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f695c5d4ab6afc7ffbddac7e774ee273695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a5bc8e965893245eacfb28fc146e21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b39e5d71e91a5ae3fbafc72adb1cfcd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b8a46af0bf1aa6b91763a16e831f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b28eaaf8c0edffa5a5756f28bcb8a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6f55e670966ecb43fa3d3b8676748700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20450d08c56ca0a303a590d70e33d7cc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615deae4b152e8e81b7b2d6d6e5a2fb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1faf9b6fb09b44e63aacb1cb2caf50703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac03a6a28e77a74f0bfbb897b32014f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fc36b47b332d2502b8f124948cfb21705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0577e3e1fbfcb8112fc5f3b057a18aa3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c1830511941c4daa37efc4a792ed3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04add79e93325890ad5b94fbeebe9989708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb81c6f3f3289a902dcb48e74daf4898709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa9ca13e9a2307049eb517021a356a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ebb6d03fdad8af8ceec61013cef2d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0017aeab0495d9e15c6ab74c9e0271b712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e2661b86b76b0dc36d898ad6416351.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5271fb09be186d03a1cd8cbdcbb4412.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144ae7accbcb61ce5101a669df2e3f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209be800ed1bd8061ff0ab903af5de04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d83c2fa1299248ca8bc91343c481025.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7209db661a07dd03bec2838d2386f26b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0eb6d041202639d580835669896b037.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835aed70fb9f2ab8329dfd699dd0b67d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd09a4173adf70e66c434eb7526ed489.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1d06d38a93cac282d2b2ff79bc10d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1256a8e40e761a2f445ac9e2e508eb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea21546a57f8e7cec4e3c615336da8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee60a48f45404c4465f0c6d7b1a6c0713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4deef309bd78e140c8ac33c60425ad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec10f1b249dfc465d31693b73b1cdd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07e3ac8577b4fba4b7d154958cc00916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115db23016ef613e1dc862a85a04fb8217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd08372ff0e668fd49f4ab3aa02dd0118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bd9e555ea9d4f93e347a3ee4229a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc72028268be49fc7dc2f27e1f24b93920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60eed99e975663e9951d1c4c407156b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e80291a0ab34070d2f5659bf3d847d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3210fcdb92e9d09b8f8fb34b3696900923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e60a9c5074fd4077bfbc9a9a3165524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de169493897fa4600c40ec8ae6cb98e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e444ec7fa16ed1c11e75b953915f1ae826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488af4f4bdc2bdd77167266b5a4b50d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bce1f8ea52a9e70f70509ddddcad628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b0552badf8b30a1cfe88bbd689d0229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c19b5983382e415698f981ad49380ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161404f7eaca72479ced715c0138a36931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dbde3070387132f999135be3080da232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab347e845df8a772539de9d99786d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc60ec46c1d7b03f74d15b94184e4534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924f04fbea736877461f065473db3ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a55a4cae640a999e950924b3b688e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c866f78ce84da6b019cf7e85c6fcd5937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e765dfa8ed087e2bdb2ac1d7331953338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279510ce08bfb2733c96be267d8d3439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3140a53dee1615df40f3394aa84469340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb797eb430af82bc50abc177b866826541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e58c7d741c2a3a068fc0b6506546d442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66592b69d515516b7ec104c5951c4d1043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50950766947ff6749d47eeab6b61cc9d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401add4f680ce732f140700258ab5c6845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c654719600257ef97dcf937ed4c1846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5f125f0fd5621029acee0c9b6ed2b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c42e742b40bb973f6a371c486cd9048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888f9aa2f29a59b45dd99690075723849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4a369bb4151e64d0300e385ff3da9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4b578bbd4f13bc3e58318d9952ed951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88dcf6ca6fa8f9d000a0dba4893ff4d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cfc3055ae31bb3336438830ca1abbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dc392a869fafe280a2e07e1f58f73154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ee834cdca6c22524b43777390be4e655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b272f69883dce7eaa5f1ceb46012556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944610d751ccc18d3a1beb8bbd31c09a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac14009375c29bb2cabddf36e58a65858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91c514a0ac44fc8dd652f575b6b62359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7475fd546b3f45c7dc18cec3732f0eb560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa96186e3b84d27c63fc093490d4ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6950bb2e99332c0f24f64a7cad917f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be557a279b3e31f0652001a00d6dde063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3614aa42dd809ab6f28d4ab3efe32d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f3df23e7cd91b124c853e41a440a3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770321ff04a8b70a674fe084976a827666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef267700bd1b828f147436556c52cb3567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41d5ba107cd7c17b754a70dac3d979368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a90b5cbb33de34487c7d2db3e81c469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680d964b5994b2623ec6f2e0bcd664870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cf26be434a97f9bd9f76477a54e6371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5318270f51708a4d8825fefe02a2c572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcbfce68bcc8fa1c72e2b99635474de73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa4dbf768d17637d934f5969bc1bfe674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4c3a6af1d835a910df994233d819c975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6270bdb4c1e2701a3d5bcee6617e97b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15790ec75f05915d3c4ffe0c82713c8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3afc9fee06e0075fc2994cc6bb87578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94e8bc383328a67c3f060166ebca4279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d5a903a45ea70fc9297332178a424580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add76e243dbc81248b7eec6d91d323f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8e3de173b379ea174959fe113145182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6799d8179ef0d199aa72548dc1c1b383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a28676171ce7432d35a3ea0a8e0ec884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bade91b0ad4367317f412341e95a18085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633a460e0f874f6c06a7852bfcba679386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c352a9df2399735da2c3bea42ea16e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5111e0ebb21a4833aafc208000e8523c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec147c2430e93bf7e295bc977c287389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803033de3301b197c038632c8cf183990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f3d991af7730c27e7651d86714750691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a07469235cdd01e26b21caedc6572d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10203b82abf180d71e80be548a2b4fc293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcfda0405abbde12f1d9012e714a2a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1dfe3a331f3eed76862589617eaeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97ed1c1058bbfe512e41bb806b544396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6d76788b98da4959cd8fbc131597297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721136b9d6b117986f638c923b09098098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be732a280dced451581fef17c4e2421399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439f64b71ec59bff30ca9bd4150fa47f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae4ac04a3353dec1d0cce193bb1d73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a0976af91ab7deb3315b74e4d828d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fd2a2c8310879d1b0f2f1588211b90103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482b76d094faf51539736545eb45509104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3b833221506099f2afdc18a33b266105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2fb8273f1b854713fff9992608786106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1e4fa7e5159929a17724ad0ca2c425107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1857e1371f5a62fdbd5469e3e91b5d7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f026a890fe050466950b994ba030f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94ad4c8855b460e3e092e3f6d2a17d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7485391e343658747435b8f93c686339111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681ba96c8f0d7c69d4cb2ad2d2d8a6bd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64945f289f105d36c84c74ae0f61ee1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b909a8f04ba49181b6c358e6e2bb02b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bf368ff34e84e6cfbb4fa5741132e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dabaff91cdc43a92cf2af8d79a28d9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a13973495c2959b6079aad7c5543b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f2b80c148d7dd2c578bbc9c30b36e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6a4a7ad63828da617d9085e30561d3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2bb0b47c6d8f1251627489b836cf05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4949d3d85745fb54934e58eaa1f5fc24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cb2f75077440d548e089c9b175c07122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0d498e0e1479c43b00b470fe68ba123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd60f35550685862a9662057f8d2604124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948fa568cb04cef9b8b315e349f76100125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5e6200cd2b89bc0c23fe8c1d6a8490126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50a562b7a47f0e16f9e1ef239223c1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0c1d399f55cd06a2a69c6cba85113128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8e43105651f94a16ba61daee100b33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91946a9c2583704281fa57471062ff58130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911179f3b2a95777e5da91be5669b8c2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea551da594bfd1598b9ba80256b96b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157048c74d3fdb84d6c74414895d1a48133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9685f1bbf1580b483493b56eaf771be5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0c4dc3e8e3599bdf0525160868598d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b4b5b285203833c0947a39c3e90d8d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f46b634726f39b293d5768a14ec14f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11616009e56699ee4593158e58560cae138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c11d009190adb81a2d97ecec6458a29139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4707a9cae3fc68aa649cb7f73b7780f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988af9bf386f826acbf5aba50e0d681141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f15e4cfa638c36db21cdcc36ad853142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa4af59b9fd0132eaefd42a47cc727143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75662fd71a6a70141dcc420992aa4061144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a1f858840677cd234e358594f4355145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968fa45b7786ead0bce41a831f029dd8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a3057aae8189851e61dc19ad26a1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348e4f28263c4ee0664933f7dba29e9b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5219e5d4defd41927c9189fe193b0726149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8d5321b996a80195bfffe7246682a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a6597c5650b40a63361f2c754440c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cba0b563ee93322b767e0eec8ef5470152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dfb42749fd73062198e552dcd7a023153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6c60dc909a07a3cf9f59a0ea3ae82b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037cc4acdd58fb320c545aa64e6a0e49155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3cf573e4e1d96df08fbee0d0b58a7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be230cc9f3d6692a78fb3c9f7a4f54157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79535d641dc7d9af71970a6a3e16dffb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346730885b2e8890ad3e14ab1553b1c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe796f09979a6b4cc0183bd4efabbb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34b081496b53d3bd5b58c2f6c5a5df7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5174b9bae0bc4849ab3a6b3f25c38807162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689339ca818247c54f0887822effa446163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5794fa5969d16c9e0c39f914216a33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cbe813ec95d04133b1162f30d2e277165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0b27bf77f1662167f6a09e040f12fa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b296cfcc8f0be92d545fbd903edb8f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c327f49ba21f6470918f6b6dd6e49168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184df9734904423b7b50db6737f3e60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d416ff9c181a2a0e297131596a3d347170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7501084f827f30c6c53292536dab2f2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ed3a35a72bc04547f65e161dd3e4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc84be7f510d4a2b2eb53a0ee4b4b0a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba1ab67452a35909607c005360c77e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aca46d52b4dd666603ed0f4feeb32e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8383130d9bfdef05b089ba161db915ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c46cecab184d059df5f0af7ee4bb7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae263b2a288a396a50b9d4b280cb52c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113fa1f90a581e5f098d262b15a0513179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7323b00929800c7edcc0e514a4716469180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e752d9106e29e6159bf8aef03f37c181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af48279bff3ddc33aa8978a38a8451182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703d008b8135e3bca9e43139c274572183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4570b6cf9b85cfb4772c52ba0ec4bc08184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75347aab6cefd47232d8f27d30573af8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327290075dcebd15eae61b06e8588009186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9868b5faf2bb0f52ccb952d08dc08421187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dd726a88a2bf5fb9cb31cc1754ee9a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c47fe73fcb968b6dae47ab2013a52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56341e69444c40d8a0c6ebc9b1f3c24190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27b8b1664a8d119a00cb2b285efcea191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f425f629117abd8f13bf2d9cd8d0c8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65201cf9f2e8d9a4fb7e2f38f2277ee4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc648e8df57b40b0fd0f8814a99d57ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d897cc7121860335f7bf4950ab4c6805195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c391940c6fd559c1e631ab568767e0b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae8e9ae87186e23d205b7af86d540d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0131669fabe99c51b1c1395bd1d46a7c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a6f3fdcd775cc42b777141d92d514b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568968b5cc42c72d5f934b9e8e2bd49e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8d3e9b005914009fd1e76fea3a0033201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699e546275ca6dc06e3ec16da6991a1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dbece27dda6c14c5622fd755fec908203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f142edcfb7a0cac4fdc78da10c7e7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f6a72d86a67bca2742efab2a7f2d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54abf5e1f91008951a9ec4d62208fbe206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef74336cbffdc346297acaaf59c1481207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9f19a4789f8705df5025b8f24654f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e91fb03ceab5c85628fdfb66fbfac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810edc0818c0a9dd0f362792df22451210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac6ebeb745f2b1e182d40510a0452f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b9120269e70c079f139eaf124a02e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2151328bdebd798891300a794b5c5c21213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b9d44aa2ce142dca2a87573a049a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db45eddc52a351cd1735a67d6de111215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc602d6a6c2b109e261a6582a07c260a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9bcfb420d2b7c280563f043d68763217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310372f709a2e287601e4b3e64b2e13e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c20e192ad6a3074ede48fa2426ed36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4039280f25bca4be34924ae4d615b82f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6395ce6ee4b9f32b3032bad7a85d81221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156193fad1dc3cde0a0c045312fdec3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e711262ebd70fd361a34d5fcd86fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df7aadd2324a2e2e6bdb84d8e096dbe224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a615072cc524888217366a09e94739225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de8275da075ab6cc647064e950c6fd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c5f0fc343870bea182b5872614f8fc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c23164c8d77816ac3f0c58d9bad92228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07535b31dad79ebb7d1255ba7a432ad3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c043b3b14a8a3c5dedbabb73fd22df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7a03b285401f8f9ed2c9ee89885c0c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5127151bb9b34cf01c7a0f8dcfb9f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1206afb843701dbcc4ac661c13631c52233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9e30c245cc60738a92809a6d82a32e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f45b573e5e85a52a0946da1d4e766235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1472b41974c059427f1d020861b6247f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1294afb7b79696a0f17656f6ab97c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7c69b3067a5ba35e43480a417fcb3c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f27fb379bdd30efa44491a1903208239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c52a8713dcce06d3684bb976d726a0e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643776d0f492653e448aa7f808e73591241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13ec169a26de012c2a2927016595e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d27af6bad630bb3ea359f254c3ac6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d649f937dfaf079e5ae2b39dc8214244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25bfcf201f8f79a93cd9011a7c9ae7f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38881c1b9372a72ed990fdca36adc010246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c9941bd7de7dedd5aa241a74bb2427247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60ae0f17654268a0fcbae43f0da9c3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6143ec4b9139fdb308115045a6b31c38249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f01ca71c65926df1ca968cdb61740250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53234ae364a118da3b5171585de2effa251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cf52aca8fc62a8149cc7964487d9b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9122f4a0163227c4d41f8335b90ae99e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd426fd40976c98e09172a1c5517bb5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519a8fa56a27845cabea52538446cf2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e54c60be92c9c01b5198cef0a3f7493256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fff2e4202bc69b021e67e2d9264bf3a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabfc7d60b7bc66db2d9d358e234dcbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4807f77566f7c4644c81c97dc89f696259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578f8d3c1e244861d36ecdd24b5b62f9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abad5a97ba1d9fb4c729461b562f1b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1148a56ea7700b234c6db5a3ac98e4262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc489b1faff133e86e7997652f425d82263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b4c01d255bdd7adde6483f0932619264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49707ff339c3eb08f78269fe3978b891265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77af3e65203397cbc02e683b2658355266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5347bb26e309485ed053fcc8d05dad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb073986b78b42b3f179175a56313dad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bbe7f859ade4585fd518bb7fbd19f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be29262d61fb09eeb65c605d66332742270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5966764685c411caf980323626ee2e7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780320c638fa695a10f5a1b9a13de4f4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ca9d0cbd080a3afcc648ead4a5387e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80727f0955b0eafd26e11198e213fb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb25a4f3d095459ab74a44453df36a9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580dddcf895079b0df9e8f4f55567d8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34516ff69221f13c2df00e846ccea7d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0d96e38661a703f61c7eae2cd9c292278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5130ebe612700d0d47e1ce94257c20279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575af63f4a71d2f1c93618fd663afe91280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8629c126cfa321d8d541af14568102281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363459e465fdd0fcb76c577433a11fe282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d79b947d27cd95f7c973344f37a26a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eb4396c49560229e1473509a20743284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcedb3798866acf5166a86db4f2277f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b4de4cd3602d7cab669bf8c5c1e62286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937f87463039bdf2909c2b15f918fd2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110df03e91e0036c47ac1658da329a0f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4727b38605a491576ed735d030b3aea289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6230549e7699c2cda86ca512b5d17cc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80572a6c360dce0cfd811b8bf122f58f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164afdbe0b94754292b0ff8a501d38d6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d0cdb04b8f877bbbfd43b20dbb02e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c07d1203db42e8ee9df49241beeab5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e80ef21abb6177114b014d56741c2b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0679871fc4ad3ab355a804c0779e8b2a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9660f19cce71bfc11adad611977fd3c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904846a2146f2faf34e6c083f790bb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5c0263b8f71e5263de479e7af85e7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec14fbd727aad52344094c7e7611443300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdf5046fd55f78455606ea98a13d2c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a386900f436caa4f1efbd9ce771b3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88e780904f482388b4e6b38dc2ff3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b02b0fee38cfcc0de5dcb6c89df26304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbf8c6875d32823ebb781882f15f0c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656a255ff023702975265c85ef983d7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bda214d059009711bcbbc22aa098b75307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a242d65e1d8be01a1729e30037fa7bfb308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28cf0079eddf37a31c1a438db5bb646309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb34b8eb0cf5b5b940075e228c372f6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8d91433ae59bcd60e11234110cd91e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cebe730babac4ee51743a9ae86ec141312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8d5012171f8951bf9bd93cdafaed0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc27d8732ca9c7ae3175cb7a83b46fc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922d7bfb2cd9f8715e5d24d759d4067315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c2225fcfd15cd8b349f60f7179aad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bee44d02ff48bdc8987bcfd842ed94d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e49c3c76b0f88929b32c32b3cf8ca2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010db9a0274fe0f80cc2e47934f7a3b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ddd95ba038b0888bf286b9ebad13e0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b741101b040fa2741f1ebc71ddc09a5f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20640d9c8b67eef992a52162dc9393d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb3a9e2f8e56d83f4cd74b02bfae3d1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953a9f90d6638efd75540ccc1e18fadc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd343a948eceb58e5fcfa3798e74e5c3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0b6b6050e9a6e00c0b267297a9479a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2846df3bf82faca80e90a5ffbb638327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c35f17a89ee6833a015c8c330383c1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9b049106bc88a213d9292cee9d09c6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c32234689c6a208e8ee4745540f63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a68f91359e07c6d89da604bfbbf82c331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2f820749f783ce3641bde3772817e6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfe0efbb4da8764db11037c4e4f09c8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3194548c19c48c33c9d7bf443f873fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3b4da4aafbe835fcd67afb1e61b84335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e7727195f729cb91b1e1a45fd5e8d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716817f4ba2d6e06bd780b728a69e97337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fa4022eafa899063028aff02175e83338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d5dade2d3c9d9fccc1d2545c3aa655339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd270ce922f7b6f758a9cb3e70689506340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b1b21cc8d36dc059fc054e4cd9ac4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b7d73678b0df337f4672b2cde2873342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930646d62a84c9897ce7d12a04c4883f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f1cf6464262901dd41479230f9596a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5997924793b12ff73144ebbd746f55345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41783ca49ae82e25a46e969fd99a6bd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1116c6e576c3787c43fd18673964498347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f45199a8ee3223949c1270e646a9df1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ced3e9107c39a51e00381a82aee9aa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1571f3678c8863e7b3eed26f7738d40350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160dc125d9ae95d2b04e21c53ecdaff8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4369304fabb28215e940d540bc1f0a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd96b3db9b0c01f9142264faed349c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08ecb5ab9a3fc51110e6bee97f755a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b835639ac23fbfd54cc6006750f3d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d356832273f995193333c6014094adfb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52790ee9785cc6286b00a359822d42dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a72cf3828764235066a2f581fa99d9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499e290268aa5002518c0f6ceee82240359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad534b6421eddaa6adfc985907c833360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74eb6dedf1ddbf1a24a942d57b9b5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13f2d0f78e7893c9a87d342dc92b75362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44071c820310772191e0751ded71acd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9df90f3da1ddc55862fa82d816bf48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba704f8c051f12fc142d77e7916dd95365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfea12ef8893b5879beab0720a142168366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda6cbb4990d38da55fbdcd666a9986367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab556f0166c9aaed6b6908622ad503368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f97679dfa9aa2a43109a354253406369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f56a7314fd2e6442a6d5925a4bac1fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d2ecaffe41e147b06c9214244409ef371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d02eeeb6005a3240d6310833f8f48372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2e2bab69a944758f1563409636ad5c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd35522d1257cf86f16b4ff3949a92e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d545a88d3dcb0434b56f378789ce29375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210adfffa185d391110342cc3f66d600376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f3e5efdd97f267b4c68b39c7037726377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5cb819905a29d531a8624541af7063378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57307afbde31a00549712b0746a06041379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121fae2dfaff19727cc19d1932bd7fa380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af184be2cba90c1f940a5e2a65f5dd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513e066235246f9b74c726b46b7afccc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e490608acfc487f6842a976a04cd0118383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f913ec8f60888bd77c92c642d40235d1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d97ca80ab73b4f9b067873caa605f7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8515f9521f937151a8630d8369e436386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600cbd7d701f8af816aa7c87784f03c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b7de98f88a8d445cf056f47a9e8767388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf97780899d4f289312990ec86f11b7389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95737255591f1cb807181293e74e2620390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bda002efcb1014b9ba66e3b41ca951391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b7c5a1817620972b8d57d892d53c20392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3f52940a8bcdd0e20a1ce4e1313338393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f14373c1680de95b16949a4b621b2df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe888570cdfcee465a0dab7848724864395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b93b6bea4e0e4c5b2225de98bb3e0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a01e6e8c3c6d18ee870c403d47cee397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef13186ce2fcab4b12b95ae351d78f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855519f6b72b7ea7c908af0d2ea0919399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fddcf674be3afb92a6d48fd21e3dd9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327a4586900272e189237df5dfb1b07b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abdfea03f417598a6798d55d5c389b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a998b0a9753e4dd269826cd151d4be82403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f45015829a0443f91c913c0164bfaa7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037f576d4133bf1ad67ce9a50adc76e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104e932f38bc496bb23ae5b4e8f6086406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c094bbf73928690cfef36c09a9a09e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9eeea1d27c51ff119649c70d6b4d0c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9393b22688d173a520c508e9b8b57a48409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59adeac130eb5ebc70b4c92cc2db653e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ff89d7af11909fbf76ef03a450435411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf69d69bdc425269ee818c963be562a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be47a3f489de1e6b0c53ec4481c9ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd974d7130415e88c93230d4994a025414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e250012fd626806e6eccc22188090d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e14ef041cce990faa7027f7b4c9ca2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa317dd7ad7a6124f98d6a1f3d4bda9c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc910772033cc26ee99c53bd6a6e1f8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4c0678f2d95ce48134fcb65e513dfc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2e9f98705c0a158c3c6175585e632420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cda4657ce5bea976d5e9b05b149e2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e50ee56637450d0e1f703dbc05b9af422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d42ca6bf1ab33aa2988ea4ccf9283423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9506ac7ad546193b000fd6011053278424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491736857f089dbfad1e87a137ac39b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f85d6ecb91657374dea4955ea9f15e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d85dded79f4ad454cfb6007be5d6e0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8aa3b9f43f14aa52917996eb0d07338428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb46dc8dff5033e1ef414a20bc27d49b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae307023ffae4347fd1b927d56db0fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7faacb562e73c53f8d237611dd4eab5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f3308492eb369554d571d65c0d5e7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfcb71965707ab9fdcdd3999d1dc71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bc365cebdca567df5c739a019a298434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e60121f984617d47c4af9c6467cbb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda7ed6855c2ece7b13ef98de574726e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c5ac60a6521a0ae71b8b3569568de3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f6f62bd16334f11da82c76f952dc8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47782e18b2bc26e929ecc02009ed55439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe71ff70c049ed4d10f71c8e3fd7247440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c73a14e8312b05733544190aa7414d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb40efc6865a12537b9286755ec39e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa38005391b496aeace7300f400b7ad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0644381e520a178ab4b76480bd17ab3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e37dd7f16d9fabe740986fbfea77575445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58355e208d13e44bebb0ef575ae83dd9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edce00a5518f290f5776780b591f2b2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d226a39e7542ac6fe9fee32332bda7f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35b24f8ac6290cb269d1552cd2b113e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4df72b08a890b43c7bacbe9bf0beb450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa682c502dfa1bc91e8b4e4b85ca2d8e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079901c0072a408225025eba5179c726452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d38295553452f74f2ec2701fd6218453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403481de2a850954d4a5df3eab6cb4eb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55c64e4c9b379ca1f3bb947cb2a8371455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e88ebade71a0f1a5887ccde2bd210b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f93736688d5e742e99529467e04c1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f59fe0d1ab1a6c588842110d27c0da458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0e2b5a56c0b32557355f53b20f381f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d89fdf8fc08ced37175227ed004348f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664d40dd7991581d1b0cbed0924f00461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc3e2c2bed1e2bddf83b1e6e857f6fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02fbd76e46e76059e61c2e544f69abc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e867843dc701e07fee70cbecd549bb4464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e24446f0ee5ddf017bb0c0fc930b2f8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83b701d890800f5bbcddc5ce92d5d3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b91e54c8431f114c2c3c19e5b01be3467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e58b0fd701a46def9d0a5d1c07a314468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f821adec7e21867eadb490686f586eb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d04904e705299a112cbb12a9b41ef1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4dfa853e0f09e651a5bd6910668963471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718688424c1f38f991dba9818d10b67a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b00de09f17290c8ba7d159d2ee06be473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f29c1b7bde877b3da8cd322d4e9f63474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79a3f682acbece04dc332590b319197475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeb2127f227c2968991f56523e15115476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1985fea9795b20b921c5b4d61b736b27477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb5a5e50f11c0f9b57b599bd55d8cb1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf594a88a2dc55a04656fa0b6495b85479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d144690ed6c2ecf3ec1c8955e05684a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6ba07700084e2908011fa2f16c5da481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c2e770c9e13bcac630fc7fab8685ec482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82576d899d376bf213e36626afb49340483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8db9426c3178dbebd260501f82ea4b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75c08237f7181f34311e06f8953a4e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daed99e8518ee0d591fbb10e788b40f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a9410736db4de30d00eae25917fb1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecbc889e6adaef4b6c12d35ebcaa90488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f48fba8813c5ede8ce67f216c3c168489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b03b3a4ce98ebf0692ec73f4d1f505490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4021423534e14302a9dbd41e64feab1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524276b1b4b1a77f18d7be223a4bbfdd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992e51c9d31a8113a8c529181da4cf9d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd359768e273bb528fcee92c12dec56494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481025f26764afaea0df34b63dc575cc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562de1b19b9dee37246596c33ddb34f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72827db5a9ac706514cd3f67396633f7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c405b92016bb77876a46740a0447c3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc1b9e13b0b8a4c88771b18ce12472a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0870dbade7240b17f1471d45733d1196500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55790b455869308e040db8ad1f01fd73501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db611a1b311c5efd563061ba49597fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6101e3b84732bcbeabb0705b9650d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201cb5cafcd1aa8ab33b8dae07ef64f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31593428f1d687344febd14e12f3410a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d7d228b673e3774f00b08e04d0141506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d46339ccea5c02f814d3192291a2d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2581aff9e2403089a82fad2a8fdb5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a630a9276e206892fcadb64fb80227a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2b03ec2d8583a69cb9788b3aa635c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ddb9cda8dcd706230b1e69923965f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98240724c5d8021def3f89766184a16e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f97ccab9ea5ac3dd9f432bfa7b8fea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8936eaf1a05bb01acf376cc9321e1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44205e984c57235d8e6a64cfc6d89de515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44229e3539a1762172ee3a81a944125a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb787c04eaaaee5528f29120ae1efee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f6e5310f9a2ab18945cd02d4c76d68518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feddf85e99c4d2346f68034bfd7e9edf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe0a7983614e4dd0a591e6cc565435520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776ac8dde8cd2fbe3732c15db128f4c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0a8ee8e0c50be3470c9866455d31d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261921f8292d3562f161fde737cf86e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2811091459f5a0eb99ddf094b763dc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571a67f91846829e5efff3247b9735cf525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c33a26eabd84e1f311ca349dda3338526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f9081670f4af83e99480d2120a61e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d919b83a4e7d0fd54821aea36e63a7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fedf55bad5f6e97b2c8499bf9a72580529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3d65d6dbf7db0c8cfa323d90ac038a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd30350400f77fb19e946581c8658e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c886ff339cb75215a2de441ba601c941532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a986fef4b385029e7797dd71b1d48533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ec0cb7205b3fa220a267b7e988239534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab087e2c06ff5b239685fd86fc203b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2904add337796d1779cf4f23f9fdf902536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5750033c583f46357cf68bebac678537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb176697d7a00ca16b3425533493f1c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6358c5872c2d9583f6b60ff7cc898e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f713ec21ebc96d084d2984661cc0fca540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d3c8a01cdf90bce7fe9d8b666d149541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b73eb042711db5a053ef7c9ccea11e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418f207f9d422a36f9fdf36fe0de37eb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c978598639ebfc53e09234a844b0ede544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f164d042c9dbbd9a35e7fb3a671ec1b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec622d78a4a95cd1313d83c6fbb6a6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa543235f8028b592891e3c5f5b7e710547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1eb46004e306487e42d7e05f9d75c1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813c2f2db7895679636887f8d7d6204549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cdb64fe49033c12aa9cb0268720470550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5763454222099ac20b81d1b0cab53f3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182f7c2c27d47b19fefeaa9e841490d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d88fa9292b9874a7336634c40084a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba96df676e40a5e4edb4d9e6280b8592554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7dc42de7ae290bbf368e7a0ec47ff555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d7f7be74c91a642383a83c147d687d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccffa420c1d8f3f9d2a42d147a7e34557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225a8fc3001937c46432423954e8ffcc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9de7c25d02837226464c60b2695e226559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c4cd18ee7df1f8e980f458efee06e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e288c1baf911720a19e675aece6ac43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200ae282ba0f6e0eef4bcbebaf9c64562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4291d406af14ac3993925e214da28c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e539187a74994025322176a3e784a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499a80c2da8c40bb1b3ed881c8ffb82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71ddaa403d639bc4bfd0f3c469b303566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3968d0d2f53d82994f68f1f8f4d92ffc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc31347f22c3301cab46abce47d250568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27611d80a33337fbe9fb665190d861569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be041738898d2aba61dd003e49ba3d9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc02eb213217f5e5b5982a9c7224aa0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b22b536302dde092aaa16cedc54f812572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e8fa54154e1ec3b0ca7c86530c903573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c153601b730f8a925c4a21753ac08d7e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b7e1610104e81de7bd74748031ae8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf69cf32cd159eee7ea63e4d54d5daf576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eef90e87e0b939e5e9a3afd982f880577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f09d78c4f296f584b702a49e8a093578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10f2aa51c40ca366753e62feec25f4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f495f1108c7507668a76c7084298a83580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a3f725cb4b4cd0ca41a5d2638b61d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a865bafc8cb31855523692cef61a52582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5c82ff567550c7e54dea5b7672fae583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24558bfa9392b55548c3d297f160c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cde73c4e74f6a4e5478956132555e1b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243eedb27b1168b8dfa38fa5df55889586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d34f6135548e483e864b435c6c521587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f241bdb3fbe9bf826c12d10b04433588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a02eb7d28ccf08d9a74c9e5536ae8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d234479dca2e8b5fd5bac73e88962590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32076933318e4fd802be80b16d98a1e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5e8ea7939b95a8dd9647adebe4a73f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c77f1a6e8f76208d6612685e5540f49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0dccce645635499ddaa8613a1ecb88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9d2edc82ffdbc1fcb45d0270893d83595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e7242ddec99e1a4301745bc4bf6d6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecdb3ef3e04c53cd2bd5f16e5ea53d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c10d119278911ccac542e38998524598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1630f53da27b4c9b5e5cc948276e1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d102ceb087c445ab098e8fa94f0e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f527f34769c3a310ae1dada3151b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce18a3e4054e7c1c88000698c8a4db59602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03419221184da4684a516e62f213031603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4f55876a3e9ebe9e80c40aa09c5ad1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3264044656f5aa779d45614934e6c997605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1ab3addf4997bb9fdeb3c25bc4024a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f14b104dc9c4da0b81d62cc1ce3f5a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55b1708123c4e15484ec7d1ea51c96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa87fb724e28200bd22c6661567ac7f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ca3a1cadbeff7e2cb8dd6ce244bd0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dbd01e5e975983a51fe5dd545e086611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82fbc9c004364408f237b017be3306612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aee419beba0b03625f10443ca2dce7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cf837f86ae68865ae129b47798da5f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963e6535c4c2c630ae214535f23d74fe615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d417fb24d38f7c8955d75972bd148bbc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8cff4185507c469b1115df645cc181617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18275073967c7c8c6b00cef3c431b46a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb828a96de6887a491768b3f14b8d182619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b248eaa9d820874065517e3d0b206e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de411d660755d46b36e01d00d31c7294621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18560ae00e86c99fbbfe75779f09694622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dea76062a63d8b244f534a9040ef07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9d52535aa0607abc8adb4cd1c3014624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531d06715b594c67081feb03052d1f57625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e85fb13d7af96f43e970b09c37268d1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19d4a9d10acd5b5910839b0eb791744627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf09d8c93312d1963272095fb8bd2ad628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224fd4cb0e1550e25c22c0ca8d1f905629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9938c7ca82e1c8276bc8a526f1fb48630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fee553869f08b36ef1c53270be889ae631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39becc5864be0777ac850cc8f9444f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cc25adac2aa613bc7bc5957186d1ca633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f6b1c02657442bd0ed9cd486ac4880634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72adcae21ba10e0b8b24e1ce3905a3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49429f90f46a10b4c1c39ee88ecfbbcc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc31914dff8dbf8cb3cd2d9501389d0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeafe5ea7a4cc126ed8d7ac20511fa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdea16f207763ce293120430fa53fa4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5575a8db6d441e607823192bbcd4d4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3809c361a4d47f57aaca610ef4afa97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c6538653d899a1458f830f7ad6dfd1642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7004710c8f3f35fba9928d98541c5d8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76482b4d119da8fa01e1e1f870f052a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651f54c8406481f8498048d29387aaf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c76f4eb0f6a029f8cb0873f3160c59646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d3e72f76fa8d20435a2c976ec169c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461c58ec1a195e25187b760684c900a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f8249d410fcc4ad7d959d2803e5967649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088af5735caa304555fe222749e4d776650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762d8d5ec3ceebb203d33a8cab91da7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd860c8098aaa354912b376cdfa5f80652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab7a50ef6732f69b4de73574e6537d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda525a869669c025d5bb1b6a4d813cf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96ce92eb152046afcfb6e94886d6f8b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3fba6ed9b920ae2e4ed8fb7d3d1e2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669483a1534c663e9869778dd6ae1b2d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940b43400700053e26e4ea6a4137fd6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeddde1ff6b97f1020b2cf4fc192e58659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96792cbd581cc17994e74808ea7502a5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18132cf9b463c63b550f5618f1226c0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c22e9943047b004cfd3e4ff18022728662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980385a96b021bb8b101fd137e0d335663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5737407bfd608be0e5ced7389e09ba6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793b12bbd70a8554dfd249f667931545665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d848f9c76a47fb02e9a77f9433be4bb6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9041fd07880943524efdb1e6e4fb1a2f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9de239f7001b5645679c4bb5a80812668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e7945a52ee4993e15c98b36efdf18669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7810de74950f4cf35d218685bf08e9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd90ccecb35dfe54960fcb7b16c4a00671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eeed1bd8319130a50c20391edfb4a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c93e69450c9e183faf8e1f198848d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6c4a74bd3e6c9b0b2a6a338f0c38d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07f19cc32f1b6829c409b1f803db91675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08378df3bb52027348bc8d434eaf8e55676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8e940489190efbd6e79789661742a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f690f8c671deb3889c85e1e247396fe3678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>