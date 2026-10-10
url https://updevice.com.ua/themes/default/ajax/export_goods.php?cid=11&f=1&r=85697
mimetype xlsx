--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58f88aca32dbf1a2f897dc8afda69b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed35b8b787cc6375b1650856aa251dc72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5084b96ce2ae96b73bbb19ffbcc1a41a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61925ded219b43a3139e3afbfda45c024.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ae4af1076414a9963e6bc67736c51c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f9fabdf1891dfef4ff96abb76c1fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234e3d9f1e4ffb7ea3ea0bf2889b8e417.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5b9bbc069ed4e317c0082c37a8f888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4290bb87c6f0b8082598cfd132b999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3395abf830aed99a2b3e1079ff8cdd2b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983b8e6457be98c02b4a671ea2eac7d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4590cda779c2e44d682780be17f2441e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392cc7fcc02294976b0955d6bb5a7c3f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011db7cd027c5345463671848100eab114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979271a5795d2435de3dd217303795715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b1518c8c466f5c6ed3d1c1642e8da16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7ae79da7cab4e8fd12f5cf5e9ce08f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4f00b87f7b07321d6518ad79316d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1df2ae5b9f3c2762a19ceeecb744e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fde7184644995c019ee6b0f143d16720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc84f6ac115f054b2e8ff68187dafef21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b456edb5aa8aec2777980d883ee7a32f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e7b8e059f5be524ffd1ae118b0bf2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5f71d02fb43c3f5cc385391ad92de24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885315edf9eca732f3b7a8e0048a30da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992f429fa194c92021cc82e30494c6226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd87f63d8f7a608e6f362d5131837aaa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9762c9e2391475e55d0ac47d6dbb5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e86c804a909ae99617e61bb6e386a7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f33b9a5ec8c1375064c1d56994f8ed30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff73729820c0ce8b3707f357dedbfba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca594219d938d35811a1994433439d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd24fac1ba3cee4571f741cdccd2f6a733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7e63d83d66a7ed23fe674cc476205e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a9d35c1f9e235fe7d5706f58ee06035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afcb9fca320b81624215aa8c8a6d9ea36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa376ed7e180c9ce585adafb72bd657337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923412fd8d349bbcdb91af661e1c36538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9440f04da6b87ccdbe856024fbbe815539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf486ebc2e5760916ddb60d2fbf4fa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66198147398451b935ef572355a29941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fdd68e951547362c24007d98570fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43470832a6b8554f676394e3336e3f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f8bc5632e4237844198cb3a1ba20c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eceef0b58eb16255dc437ee617738045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b159706e2ff8d7a3827704a32f779ac46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f97914704e1d5daaf21f9758e38a247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa02789bf6fc1fe8dfd7f4f28f6f448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352533d85009f52cb890984d66d9e49249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e0ef978b31fd4672f12e562fb0a94550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3451dbdedfb26f5a3a96f0ce125cdf4251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aeb25f84d77c6320703552266be8352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3467750b241bc808798ae3009801d2fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97d8795fb7e4dc5e10a9dfd3545770954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab305d07e9e654b2f398630edb2e677c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62feb165a0620eaf9bea2d4a80ad179256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6333c8ddfbcfb98013081304a63c47957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da869e4151d23849e2b14631ac84d00358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9959341bd3ba18a898b6bc2589d3dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55059491c0abe71049f3d07db4ac6ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d40873fd3e7b17dc957c2152daeeb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b81ef71a03190411ed2407d01950f762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a53139cfce6a3517473c46903290363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94a2c8b2c62e5210cfb39391ffbaa164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e8736e7f1bda8ee32b7e68734df5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c02c87df3cc540c54b09088e3311d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f433f468d84297789f53dd62d379867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c2c647c6604bc524a9f219c0d9b3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7e1c778781460c1c541776afee1cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7d9c637aa8b2fe9d7720d597a67ca70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d4481d07a1b3d70251372430222b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02569e636bf5aa08605d98abaa2228a572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73acf008ec1b941a121d376bc785242773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fd3f9839ad4d10d8076a203292574274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99cde4881fa99bf9fe7f7afab4516b675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55056293bfcbdb10ede604de6b3109876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c13d58c41346168a5393b0ef16fad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1428478d47989b58c49b8ab2a6e356f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2086094f08424bb6c3718fb57e7cf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268fe545e87feb1e053b44e34f7bd60280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c65383eb6a36f66630be9e2aa81964581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b08816089caede38af7b474230f3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fda9ed8730a5245f940d23ab02dea83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1c3688c17decc42641757c51ccfda84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b3ffb6602f7594c620713de402f2385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb2924475d9dc67a3bcbef182b9cdc386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380afe814237d78e63843bb6e619620187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51216ee4ed6183f0bc416ce6cb32d8a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25442f188eb0c327be7ba32a9c611c289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ad29ce118722054380546dccaaf3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053510d9e0d6c91bb49aa735b5fa27791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8e04abf2cda6d7b8166574374f8fd192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3801e5a515f6e33fc0467615b167fb3693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f228f5c0b6a1ce569769e255d19ede094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0aa2bf27fb6a22937ad24a6e7affa795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dc9594309d561cd093e16c232f7a7c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cc4e64f54b28eda9f69ccd6d93886d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f652d913f5c02d887831525e8e3c17598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc954ce1cd2fc08c1ad5b2615ef6b0d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e9b5fba6e397acd81fc2638438b135100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390aea944eccbf6e9914a83560ce783d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395da81403619b482f1bd13a0d082427102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab08ac1541ee2d0ceb7b5ee7f5fa6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2845ca9b0e2335db1e413f344091efc104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8078c3e36d65f0cdaf6b64c96cc0a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fcaaeecfaa28bd34e4f23f08f5262106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f159889c5239fa4f42de638b8e4d25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e64cefb21f1c85f4daa6969e3a3667108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02aa553a130bcd7561dd34b0183ade4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b78a603027b183fb6ef36763591b4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29564fa574b619f5b3cc4b57def7c4b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f4e37e2d4ddb19c9d8bee1cf4d1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc22e077dca1bd57b7eb8fc490fbd7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2bad725ebf0f5499d065ff136d25b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044eb8da86bcb69b23a00aa0d27e0803115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29577c3035575c778a4751ccad3c50e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76045a6bec719b97de145b9aabab8fb9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008676717264b6db751e97e8b5c3662d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4052996b9e0b1c5a8f38b1313e53be5a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4eefe1411e97479dd24cf652a1763120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa9e995924131b6d76bda1d6a210e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f340adfc07470ae6903e737b332ab2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce8dcfaf4f95fe01d80745e1c869bf2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffaa1cb938856d717312956cb632077124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b64bf588a9889d494c7e627d6aca4d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb408c0ea3acc2263b8df02130fd0f7c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babd826f7ad201f9f16de495603dc80e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f087312436384f671e4ad0a717a62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdc7721cd6933007e19c966ad2fd4d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d9071bbcdc0dd7b45da80b9de48c03130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5f782b4acbb088a2beeafc2baea2b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6163d0b527d57cb848ad83492ebf0d96132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d41a3b7db4a1d2c75c650511cb47789133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa0167b834507a92c6f22b73ffbc90134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808a1ebde78d31e19c722f85610e3a7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f055a809a1081ac293fca12b040ce5df136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b2fc8621d3baa9fcea11db62084172137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f11e1dfbabe16da2556d1175ac5db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e34992278a418cb996cbf2a35f16231139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23f1816398d43394cc75ff3a4d60061140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d1c6828ad4cd957dc8cb5388b94fa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba8769fc8ba5418ac878166c1ffb5c5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11960ac4f5d370df944166bbd0c837c7143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfd7acb99f6ef9d853707d088cc000144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92e2535935311279f40781b0a606e3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50635977597ae112eec18858b0d089146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f565c88008346925cc07ebcbebfcfb8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d355c9eec2c90f0f4939c08d5ef1e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c244d3ffc3438df86894ce93f05b19149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ca8c553834c9ad6b79c21a6a60139150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1593435c7bc0e8b2c5b6cae90be86f3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8631da1daa10aef133d63d95db961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08f0b2e8766f0a788da47a8701d9f81153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082c7f868b6a645c2914de914389c31d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb085e7288a176f67d1fc5e7d1774981155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec87798c70d936e00bccbdd101fe44156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831ff1f2f82ea36badfda0b65826210157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2762a6d889308fa7a0e8967714adae5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b27486cba20d5944448b6f2f19f29d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9cd67d389c6cb507cfb95e5dcc10a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4a2f65a3480fc33ccbf3747582b77161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3404a18c5152034fef1a2ed1965c61162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b3e8721dc814c28f0ccf4b44b735b9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442e087c0d869164ab7ec9920a35d2f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c4d43ad6417d70722d9e1cf30a670e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206f9cd0d31f1808d97d3af5b23c21e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689db550c0b291e84e348dcfa89793b8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149849d956bbfb7f20b4fed1c8b456c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de08c9d106f4e13f93e846c2e0f4dd7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6dd1527a402f57c45b20654f4a514b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf29d2c39dc57883edaccbf1babaaa5171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea55768beff0d578d7ec4d174cb614e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af95b5ae07d04599a1ffcd1598ee0f38173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03685a06fb8123a08bf08b8be2945c5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed11a9eed9602232e8d429d192c901f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74908e8caaf3c41f1b5e0021a68e790176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa05dd7d2cfb9da12bf1c3e573dd098177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56e0193f0faccde3c9d19efd46ad9fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe81034b8f4840b0650e46bb8995945179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d1fd05b56ec26716a3d632ecb3f9f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090f60f651212bbeed8acefe480b44c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db044875ea29f5ece8868b1dd3a17e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163cf36b8748c8b1ee6717e26eaa2a50183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7cb383cd13f04035fe2d70ad123ae1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7687383a4d7570f194e4f47de1650185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5435dd33cc5801c01eb6e6792ca235186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c5e8f3acd8c238ea4d4259788e2f0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ee6f8083dbf36d45c50a38ea1a91e7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe07b9bd30eccd288adb6016df4a15b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26224cdada02f699b488b74fa69d70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9031b9a1ce6959adc286b7d94b2ed0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31c2a9bad8ddcfb4d0595c40b070750192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a077ae37edc061b3cc1390619f11bb4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231d37f5dde4768d0e0b399af458b38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74db50a1b0785495c124ec212114c7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde43304f3c50a72763e06ecf189ba4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7065995e2338fa8553c75caf5d0e961197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a1d01fea7721ca9e29dda7bb91877198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3ccad364844fa38c1860768c7e5345199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb035e3c99a0ecdaa7945b6f9d8fa7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77ac40d293ed4aaa213a23f2eb98c08201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1feebe672c79cc2c760f21e2f03dfe6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9465c7846a532d0a8cddcf4cf397e366203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b975638734aaff61b7260184b250542204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27f995dd49befc020924cb03e8a9bfe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd59aa8e956380e715cfdfa5a0950ede206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c13f458e6e6bcfb357b562cd3fea9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b538a17dd96a71a7fe73772fcd39e5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a716899a1968c2a13e839e170ac189209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a26f1b9a28080c58ce3e93ab33f3f6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9680c92e70da2f8c16b5d23b6cb2a7e0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59237fb605c9b98a39df1abb82b0aca5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72e23c6a2e048832b1e241159c7067213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d8cbb5068cd587b8af640642024f6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283aaf8b45b083e79e4b8f634da3986a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4d43957aaf3fe42e4617f2b11fea5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8973701196ecb6d2053a8768889f4a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b128a84a388a7ec139b7f91074cab5f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b202ef15c3ce838757885d5a1b523219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40918ba0d2cce5465a1957ea431c9bb6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c56e4f8e4df4e50009e2e2bc8b7d1c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a8a6e24513ca584eeb37e71ca69789222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822505164341f497d01f79f99133be4f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a807603b414f194f030c3fe1bd109a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a4a9fbc3dd1658759a44afac9227d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba646766d6b3c05636b22bfa7b6bda8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e013e0ea12ff83029dbbb7c78571b600227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa64780ac7f6e0cb8aa189241bb71ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd22fea301bd243d5b57515f4ad4469229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ad764ea8a9a9e9434703d570ec87b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec6866d0758014be20d9848ec5742e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde895c005a91ed4b3ebc055f63c1ca5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db5cdf3722ae944aee16ef38e3e95e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949eb88b38fe6ac30b5b10194ee6a4d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f1819199d38da29f0e3dd410751384235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bdc8a62787ec06449e4efd406b99ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fd35f65291a108cf048d842fd5cc55237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afe255d940d77823e537f83cf8c41b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8935b96c07d247a35e0db30482802f83239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbbbb0ba91c8dc66d5329b673a8ddf7240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29144265426099d95dfc2f48bd92774241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce34c0ea44bd8914b00bfccf8012c9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26277478a6405fac8addea5e20e518f0243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf1f780fb267195e84df005dc50636244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59c8ed263c11d94bbd594248511fb12245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fcf460bc4ab356e938be9da958e23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731a959fe663186f9c1ca0d2294a336247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262c70b5f9ab366e26104958b30bc27e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc72776d8702fd9e80336881c54495249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5665d8199db3fae5d61afc0793e1b2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79de3ed497326c71aec5f4b39bd498e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e553067a49ab372c162103b26d85aa252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1dd4aacdad065a88b01456247fbfd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691ef48ed0778987fac81aca0853340254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1212082039ed10693bf2409844079255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eceb541d2ae4105ba5284a077a81f40256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310713eaadd721685fc79de846bdbf6c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7682ee00511fc29b40ca6f55dc797f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9743d9c4a8a9ffa84f585db416d541c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29a3f5056b8192d780ca038c98476a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d39bbb8e2a7216f75094418acd5b15261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af523bbbbc12e961a4eebb5d2049d3b8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0162d71afa067065a351515ac5fcfb2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e65f19b43f8290a9c1d40bb9a09aaf4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690dc855fa51d8b30bc73772f508a176265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb9f93cd68b11216d3c2a4d9ec3640266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09211b492b88cb35cc4951ce66b55287267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ffe46c8bd37fa9494ac363c1eab61268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c79753e6613026ac94c223207601e49269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbd89bcad7598772c8affc2ee3f05eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe924542cc2d7c1614ad780d91370e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4000eaec8a946b0c8d26c1600da15a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238597006079354531ea38027323a25273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c968e9569cda81b2e610b53c4d37e3e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2ba2fbcb0338f9a267794c49290cf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991e40403de2766c69dc721a90d265d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c984b37ea0cf670d86f993c862ab0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba7c0f4f0d39f5b76eefa1a601c94e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6138c8c1f78de48d8956edad702b069279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560d21ae42280c68c49bb11e6299a7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ea45b161b339d30d2f37164d186bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06e6fadad304e73661d4c243b31783282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406354136db306ffff576364a0850a41283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28d8b74dfd3345202ee9a7243ca2c5c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fab519498eb9a3bcd2c70dcbc7e8a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4794afb8851e87d96ccbef391c62818286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30857d4902570e44d5f65b46aeaef316287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abb90a883d077a499d1f63070507ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b10fd29351afee591c8eb01e852508289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76c13555b9c30aafb34f8098508cc5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a94cec896ff7a1f175705041272c51291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796521abe64f9b807bdb96c2594f549e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd798f01d390f07d0ab29b2d3eb7ac9c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b69e2fb063bfd8a1bd5110d9beedb4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f47e0a911e9beef71bb822cd86c887295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9be91b8d9b60500ff099da7c1207d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf01d5da8b44a0413c59454523fd489297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ead72508621f18623662067526d5c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad946f02da065b3190e86a049c2eb9ac299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296442bbb1d2348913ba1e0bd107e735300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72ee4d857b6e9d87fb5acba04faf008301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4fbee90b68e966e4fba271acbf8ec9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c556bc545a1108ce4075c1eeba7448a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552995d34b96280ab69eeaad8dcaa1d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eacd4cef044206b266491c3e6bef9ff305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c1b52e7b4d4ac142f6acb66751d95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b2c25c550a25082cc2abc8ebbdc9b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abde3521f768599773d94d5a8754ecf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05d207114165489ffd8c082ce40138309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcc7ca62249f9bda84e0910158f664310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325bfa5b0d7971d620960e5202f93c77311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278db382b296e186997d287e1f62e6c7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ea8965d0c682662a41f0c85ff8b51f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dde145016839967cd8c70ad34002a2e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e99a1730e4f795fa18301cda392a0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02d0e8028f353296331ce3494c0dac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a6ba41dcf3fa4e8c278c1d2840267317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e1a1fe2d103dce208a2f7bb35fa4c6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a7d0413bfdb8b999b3848c922cc12319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc26565819e3b244a372551f5647b5b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de25f88f95bd24f816020643168e2ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4677fc4813f45037adfbcf385fcba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939c9e35cbd59424a39733816760609d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcc7ddb043d8a45fb09802e4f82033c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b868d9bdb695c30f6eff667625257b3325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cb8b912e1032639ccbc45319ff42d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eabe9bd4398901829054ee8ed21f3bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d21bc896fc8aaecdc93ac441f5a575328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672c0cf0389a34c2ab6829d9af4d79c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf6abe27cf7954e9f94bfb196ec8f17330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a77a30d0450526ce5cc3f12308b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe621ccf97192c82d2b557ef2c862ac9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13a2758d85264bb92797cdcc8e13fa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176c30abf121f6dfc371d83c12703d65334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27e8d13fb0358ed91f7bd85a56504a1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05acea2a851122381535c99c6c84cfa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e0bc069696793cd5369c595e1e7d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5012ab9ef49305ddab712f4c30786d7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f971f5be25b0ca86f1f925b57aeb8a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910821350adba5250b7fd65776d83472340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f80e5e0db21f024b7b89102985bc69341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60b5bb660c49ef5d30d68c9065c1bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42b0c41602ae35952c7cc7a754fe0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513aefa89c501af18cfa2b0b041d8697344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47403ef3a9ab2633f639d49586bca53345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cf38e49caa4b22b4ef7631838071a5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed4929e0a9661966dec8d3c2d826c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d5232967de567b25752580a95728e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaf806ac501c5493330ced6b616816a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdc2cba07f7c148aec511bd5594987350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150550a7290f94e638941f375914b29351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445593ce7db20cb229a848b7cb8b09d4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa884cd37045f12f0fb6cae69398c7a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c460965ac76f414b539c0dce26c94a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d44f62b4a11b870fd3d07c8be95fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af9868427717220babad5ec282cb551356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a0e0a970a691ad4e19b3f181a4b79d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf9153e0a13b02faf7887c0f749335358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cee1782f09a49832b8e1527fe9fbb3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aacb927a179d77a45f4bd1f4362537e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab16af65ff7121e369eaf7133fd707361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1780688962d5fd4d7935290aa8efaa362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d0274487ec2454bea3ccc61795d4e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32a54f12804ab1f57f133d84ef70dd2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e74862ff4cb1e13fae2335a9081c3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710d17374d095741c829893495356583366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3ba0cb96e27e2e2e35e787f4b27976367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18ea0ae69c592690a2a93928dc0cc26368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1476a2cf35d267435d84da413a118c1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f64eca7e303b06cca5097b60ba84ba370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777db59a1e38b769ba77fd56ff78ec02371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93849d62891513eb7436dc0675003a4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea958138c60b544151e6d8c04543c07c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085477858fde4209d8aa4c04388c0837374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b108dd1bcbbba2383bdcdf8338e0f94375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df688c4dfc3343fe072bdace9ddd85f7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577dd7faae0b4034d2edf560db0e79d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f655258c9830b5b554614d060769983378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e629d86fcf50ac4a5c5b6b11717034379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c3e51777bbbaa0c272b02fcedc6af9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8729e613be2f9af8e8006612c1ab6d1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536d892c8276b0e98a7859b55595b919382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a274cac0d78baa6c942f2b60ff5005383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a98fff9e08c5fcdb408f42bafa9c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f00e7fe65bb61294271fb7294bf922385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a50d7842aee5136ec7e41bad1bebe6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86916aed65f98d510c32c25c63c48d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7a56c29a6e71a9e017a359ef13bf2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8521ece5050923db5d8611dd3858fb00389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3e5b9bfc49424150c09bf2bf9ace7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90110e17640cc9fa7a94413f8cf01cfc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a8e7b10627fda73eb6ba69af99c8c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7589bd65e3909d1d94b7b1451341f9a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e3d48f79468fc25393bed9151d1c7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaacf4481e08585dc9a1868cd7239c9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c963da168176b33d35be48973e1befb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4bd326262c853c509ff82e9a15664397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279a9d74d64c3615272032aad751f46398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c926b59497042ca3504fdb821dc40f9e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00abfa25e69f110dd6b2b5ae71761e27400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57924759a93b3020d766b26947038d7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bba530fac73935677076b8009a8a3e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d5403688608408d20fb0bde292198403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa361e01939d27b373da5a321d5b41a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6df42c6e84995d8f10a95cb80ac76c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2760f501ffc6384a2e27fde13337308406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31470d2680745900f3275a3dadfbd94407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd382ecdfd0ba5e93962c65eae4a64b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d03556c77049165195e1e9e5460e915409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad26b884b29ece54037db2c2f5b12be410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a944d10afc1c8cfd5e616dd9e335374411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda051e6a26309e6dc6a8764dd37356412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3afaafcf5c97c021470b97ab841f71413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5686dbe4c35aee8c87e89d26d551d7f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed562e59d13f0ca5598fec51c512e65415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7621a99ae6cbd95a5e5702e20e8d2711416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25d850d8876536fab1b51e186bf8841417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d150a9f09ba1f7fea940bc551444a2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a771ecd2da80891d53d3116d16bdd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf1d82221b43ffea6c668bae5faf7c4420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99406bcd4326d407ab6b2e60cd75297b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dba64039677675990b357e6bec91cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401d2b371cb53b0760c40ae762b22397423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62093d0d805067825e3ef369a8d26037424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf740db9e49b6a5603cf19f5ca1478e0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8116157d77dd5c57f04641f140a872426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03539ca19a0fae24068b42e50b7f5b0f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec570a65d70279b9d72e5e96bd2f80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b0aed538f7416cec40d29d0c89605e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5af589b8c23b5c5b3b9db935b40ac6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41a656dcc65c73ddb3b3a92bcdc53b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdc3f170e2b12d8beced31c60738fce432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25262f2c0653f151b0345c71d4ce62433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc942b96205ee8a451fe572b710edc9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a978a608436acc3600a0f4eef59b57e7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e21918e9b9864036c8c96239def7017436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dda74296fbcfe1a8c9dcc055b8a340437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4690da3315ade3e28843c545e5f9ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d3bb75d54a8adb98c1c009449da73439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a73c2c33e4b156bd6e390a6c661256440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a12438f9d7cf29819dc45d7e8c7b55441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99040bfcd511b4d7df2eb502f64ee1a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa8e7d7b765ad5107b4007543d2b11443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd7ea85cbf26226d4474b7771ddaf7a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b758cb2b9ae8acbb69ee03a1624ae8b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64699a47e46d7c1e1f82aecb43e01e41446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2db8c047e6766c99a2f2d13817f324447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ce8ae085ea1bcf53d5c0f4bd556c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a5fd808335cf7f504ffacb38aff1b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17661553952fd1b82dc149ac7e315cc6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee99ace3522d7512237008666d721451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e9018991e55c0ff80e2c1a43dc599452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b706006acf92c338a73aef5b57045aac453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0146ef04555ae0b8d98b597e71e4b67454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2070a6a00148a729768235f5d042f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea77812ea91d19e0e7688c3e2091890d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a68a55f185c55dea7360975e8e9eb8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba9160091337d86dba7d1c3f297cb9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d086847530f22bc3b6e8ba7520ac2c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f74cb4e3a7b03fbf702f17421d8c288460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ccbf8a5eae537cac027a55484b64a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c913ffbc6aad67c2145838148ec5d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b3e2d36aed8d0f095527d333ebca0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fbf0e2d0d083140cb6732b46d6422464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096fd4ea9266ef0cce738d984e2e6a6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac95745ae305b5e6d5a0d21cd94d63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08bf176812d5f4c3132bef711379b63467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450edd314896e8abc63c2b0dcbd028ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aec0790aa447483e1521b46ed4c77e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a65cd32e990000769c26fb59591318c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebefc752d90801a0d1774816c30437f2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d3cb11a6e16b97fb801820e4e40c03472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935dc00fb9dd145caabfa00a2d84f3b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b6ffe0b29e8e57a9a42ba2f1fc8de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e445d6c9d4a39fd26092d45d59ce51475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc869973dbfaf21c0855f8015b4c32476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b041a6b8f5c197417ec54b28f764db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64c37511244e0d6c27e3572fe7ba71478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e33b20014597290cbd34c7b8a0c6b5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd0e8ef236ae7291b71139a3d8fe86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2a4ba89784cda4592b5aea34a331e8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4707cd3d6e362b1e2aef24f64a76e24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc87c8a3679160c2741ace954aef905483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d27ca76282915149d244983366b2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90806492044ba511340f82f5a07500a4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6299fc258bc385f73ba6e301a30eb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898c2b6f6dd95f3bba9c7a06eed8070487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b946afd9291af6070cec7f4588fe488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aea538f4242c7cb894c3edcd13b1450489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123c8911488a204d7ea24b3eebebd1b8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97475285f6659e6d03d5f8d6c2739008491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245deef64d670c4445e58722b7e25b46492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387fb2e994184d777f653fec4cb1aae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2759c02bb52fe89c390a8e530c38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b84e4927503827bbf4f28d02bbad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fdc917096cc5b5d6df6e420592a37496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9195d514dfbdc8f4370eff488749f77497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59170378d4669551d0654eac4e15af58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473247034a9a7a67474eef3caf4a0718499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc596cfb52a4d1428f8f81ddb189365500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed2070e1ff94c28cbdedce1aed21c30501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4170d35c8a1c6f83af39dada1fa3d9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac76098969a7a56e62184c0466c8250b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a7d04c717a8f0526d1e2e546f0cd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd6e5fb8f0416042da6a04d76625d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ca54717ca706a8b5901c7c9b66740506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238188a6d2d53422d0ea8e84a8510af2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361f6e5b98c45636bbfa8234a888230508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c395dc49a33d1a138f5959c29d838d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04e63e3aea68029eb51c8edd45364a9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e875e0f93c0b59151ac38c4d013e4d47511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cf1d29c91398aa432538a8c577416a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7397984c1a5d48e65d25a5502f34ea81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7bd32ac47292673bca50723528865514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95260109f37733de3c9ef426d61f4f70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec752db88ef06748e6c11ea214093ad516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64b2cf37436f3be5f23b52a4907aa05517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e68a213171e5e98c83fb665bf3f70d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bf7af3ff76d08aa54461d8c6cfe35519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f7570066676aba8d139293253b13bb520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c348d15ff7eb13ff3e0f686e92e6ab2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06681872217a0ecd8c790e078706c96e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb74c06e239d490ae6292deb89affc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ceccabcb90e8d79a6d9b42dcb8868524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a9cafeb9cd4d740f383712f08cae2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1dbf66b4fc66a8179096fba4e4c0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31a42e1fa266d0f326e0c5dc346a36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c746f73b49e3630009b87a40dfc0db528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2ab46e2550dae78f52997bee984634529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee00bb3cb80a7b8a9c26dfcc54bf82530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5a733b3bd8b2259cedb9d58e0483dd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e41e5cde41e4ecc45f5bb8cb33bee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05a02b10cd3f16c6cbf1f6468cfab0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46a0e6370c33f7085f9e06e0132d6b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ff89dbdefdb293be1a3c03c91876e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694ff0348ca1a0b0926bcd91200550a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3153bda1f3ff048d747f2e1497960a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f31ec69f4bc14566d37ed35903e3c5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7890162376c75445f7365ffd56939723539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48172d5ade414a3befd5321a0b0678d0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea32c06c016454442ab36cbe57fc06541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eaf0692de564afa6c6c4b6e651c0da542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf82546ed4e0a64efa786dd59fe4ca2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c4fda1e52506fae236aca6b75a4a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843b7039dc25f5334e0292edaa73c39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d323594502d24d212892fd9699f85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d91a68f47915380a8ec1594ee560572547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc59b9c30e74519bf7b595003da443c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f24347b9fdd39c2647d27a7ad80367549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b605223ebe06c1bcc1acc1ade6e12a9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1713cb0611e45974f0b7a2087bff18551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6706794847bfd0be7b1f7231c2e64f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af284ecc211eca33b51d32f19c5918553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28911a3d074bbdc6f5a0ffb5194608d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4461771a7fd9fd6af462f41a96b21ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb45b7fef86a342761977b84a563b9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112ceefffc50a4e8b38a56f293fa2de557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c8d69627aad67c93d6c4994f52ae4c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5250701a3afe848120a3d70522f912559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e1a4805f11fdd678f3944ab5447fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6a8e8cdc047cdcf714c7914e1c31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de914ef03ef647cf342c36751bae79562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68769d5001a4ab3c32322d73709744f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4608b360479a7baddcf217b6e9a8b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7249a543eb98282846aa177e1d419a22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dcfb408e9ea38ef27476354df70387566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5cab82309ae96c6970223830e96bec567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89df5b909f15b0c0614dd5cd30bc463c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c89f2b5d73f1d027e191cc94bec14569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b3f9939aac2e799698b8578311959570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54cab1e113b0c3152f31fbad7f35648571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b3f69a71daa09bcb97f98ced41bb8a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec877f76104452693febb80b4219978573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3921c98794a9c4ac7a7819d936b7c64574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a583aff20fa8c6909572eeef1acb64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472d98adb0951a05f02c72d854b040576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60daaa8a75fcc03693ec1f5012b45545577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42138809f8418af10b7763ec9faa0081578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af21a413e2d4362cda82c833781bdbf5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a27da42aa92097cda7f9bf2ec6a6e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40daf1a189842a23499b42e7808292ed581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cf3080d3f119a06de64d21957c4b82582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd2947a8647ce4df7154034f9cffb5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1fae402e99c6252fb81579a15dfb5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bea0f1e9605a78fefc8166ff803484585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44661161ad35804817071e26a4dae11d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756869c800a6f7cbc241a93c3125db77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530d1fb3646d6a49b2b16d3e0113e3e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba56baa66fea777d00f5dab85bdbe1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36d6ec469dd128673631224970e1bd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6860920b5e3046edefa169d760bc9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e96d8ac7fb1b1d4a8ef3864fd0424592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5c19756ee8393c0cf5e6ac48cfa71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab50852e0e4cb3e33182791a06d52e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c21162fff75691b7f373bcebc8b935595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277f45b1c04623651afd88fd292433f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1db6f56540cfcbddb88cbda5e8ae6a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754cc8032c4fa8087081c6568e9a661598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06150dee4e50bbff01f0e3b703e6b5dd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718cd3d0010729b1890b2914c157dde0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef30a7c365d105d9608da5f338d9885601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2bda32fa7bda926cdc367e954708a6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5a818f34b34db1cc669c703e28569603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525c3335fdc42691ec86c8093c17383604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3804596a4fc953cbb81ab3c5c4a9e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e150a8936de314390ea647f570326b6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44834d0da15df61e09212ea945241ef4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f24542346bc67844ffef0030d3f0d0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c3848b4336fa620b0b9166bcc1edb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc5f4f18dcfb081f2d5c1796dcf35bf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbfcf28bdb58a2a428dad1006797a2b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8780f30482dc558c4997d7b5b8934612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0167aa6983e0e7affff2adebc2113d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b212b29e23bed77059d42736938ca614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7296cdc6097d157534f59329c31a5204615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17282d00232b1475b13cf11f76a5ca26616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264faf1734e8aaef642d58238424e1bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a32a6881caed1edea9ae92583fc29b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3e411679f51a88dfdf53afc9b0e470619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db0be87c9e54dbc9b393ca4e46bec3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f74f3a98359191844fe50d7799ef35621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae72840f8318c62367528b50f398a8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184059b1a33b8ea3a119770311c1f821623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703f65bf8d6ca9bad630bcbf35afa73b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a4af9d2be067c9897840ddb565c51a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9cb9d952b053cd7a6cc042e35048c1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae7847737ea712fa59cd1e5a47fa6f627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b7a5cd0b3fdd07214b7f9b4a4c2b38628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea20bad1091cab1c572deca7038d59629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41137b9b02354d96ba730fea1d3bdc69630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e470a30d42de31496e54f466dab62c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4131c78ff39e86ab3a43da333112ff85632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376d7cef3cbf96ffed3e41877582b534633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8717b47ae84674ac9cf80d044492059d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6017bb73184f63cd7891be2020880f5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea44781c382aa9582ab9231a1dcca2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4af1da5161c39a767f576614c55355637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b19cac45d2549960b91500df57e289638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf4f3e7264ced4533e1e7ffe322c512639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eaed5b70b8619b403f954d601a7f3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3c70cd81bb7c9c63d9b8a4621a363641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc403ad890f5989516389a4dc66869b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7016e435ff869b70dfeefef3936dac643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165b1496905ab60408d6d33f5d45099644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73697e14492139fbc51085c243f2514c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747701cb403e435dd496db590a8ca1be646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0328c7235df3b1c229b513e24f4b98cb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837d5228a411bbe31e10cac4a3d434c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c91d38ff2e203865e3877e5106faa649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b473781e533fe4c439ff0636755615ad650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1e76e29b4e66cab745ce71e60d347651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41366030992afaeb172bc9dfe4aa67d4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc11823365214e96da764399ee29a4b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba729b10c30fcc7366b79365547ed521654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8866d43e7799cae919edfbbd8a0648c7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797324480ff4a7949946066f482e7e1b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afd323c0d5f324264798c223800dbe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7288a6a1ddab1ae0aed6cdb4ee3ee658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134bb32dc7e76d4026da2b2c849be8cf659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20c7180f4a0f36b6801b5a7d4b1fcda660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b167c47b24535b25599db5d09a2bb661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0e4b6823b1c4ef9c045c5deb12270e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dcd655101b80fdc6a3fde55513234663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa90b20162afb52089b6b712d0f627d3664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ee37bfe2798787eb2322678b06a44665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f592a8553c8a7b9ac46cf8107081991666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e052194c239ca042f61eca46d5e8b2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ba159d3bd5aa2deff9cac6ad6c990668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e31052fc30204048232928ebe71032669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253e9aab53a96f3e6ce3a5b3f6c27de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a3dfa3872419045c4b2db4701328b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe764d3c9d390fe4cacabf35b131b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65acda1c25ee2781e32bc19e39dc8e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0af4c773a4d6a0a6eab551ec1b696f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7385e79892ff247178773d9035253675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503dfc4867b6202ee1646c8f5f93274676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dee9561d692db9559191a7c155e43bc677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e086771ffebfe81689a36a82cc83c5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83b1b439657d29f0a0810face10463679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7726c7d00cd8b4a3eeb188a47beab2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fcd06ff3b6c3c94636a3cb69427cfc681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c0ef2d8a1ed11184b786d98425878f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42f786ad2c128495609ae114621287683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825cbb4ec567122814e82c32d46d920684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69119c033de732686584341b68b2d5d4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540dd333120ea6e09d7490690f66c0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a89cde1e666ae984a46e0085bedca5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743eae7d75137659a64f1e5b3fbbbec3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985e4723f7e33c257082987d2df5fff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab61b142a4f9bef9bd85de8a95d13a4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98b63b277e00bc5b4d3906766eace5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3b9d24fd9c990b0a8b2d5d4cf9046692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adffef658b5048527fa26d7eeb04a4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ca14a118c0d9a1554b42f70e529de9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ecdaca1bcddc01f5c0da67cc110e8d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283076fb9540dba70c1fe092355be6d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a33e06f982bdbdedd56f503ff3218ed697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7327fb6f9c0c531574b14f053344dc0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2914c6d82a2da50f8c58984bbd745699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e2b37ab72fdc1ae90363eb2067d6c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c97b4b59af250c69f3159f58da783bc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0c8835aef06ba6eaeb3efac93149b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f44e54f1de887f3583c9d49422878703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad89c1bed061a5e4fae4f0c73d3f5c2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e9be2756994a50dcebd9ae04ea0a3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de45e1b341c72c9b82698b8eafa00aeb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a832a21c589e61d713b1709e9b0238707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a51e42b53120aeaedaeb4eb350177708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d50c5d426cc9ee671575d7d40e3fbbb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d15d1470705379c907a97f94aff59710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d016ce8e20147333197995b4894401.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc1e831d9e7b10ca85bd95647547e9a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d63273f4cdab9c673773f6f9dfb473.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d0713c42b9382489ae914d95ec1d5c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4471d49229c4950862c3083b16692975.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247a48592c9378fe25120aabcab2b7a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f11dc7b35c88d41db50bce9b5627a37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5132b830ab37c297947a429d3dff528.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501a1213d0707c901d835868bddd27889.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472745725b022e8edd924f7485c607010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f133751b126d2b1b7e0d307f033aca411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541e023bcbe7bba915c8d68e2cab89712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91575cc6b4dd2bc8d9fbb6299a88f62913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78e9968ca54098ebea51ed8b01d5ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147f71653e649bc9c23cc3f593bc57615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027347a47468f9e012c9ecd6b110fe6716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca161ce9c7f92742cd5223e6a0101f1817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d934b0b7c51169935f727b47a3452518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36058480ff4c63324d4dd10caa65469619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d070c191e4c7edf048e51488be5b63620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64edc7173c11e9da83db453833656cd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632e96ea86c93866fba5bb5734dc6ba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ccceb49c1fc7abbf86098f68c51be23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199de8acc8bf0870175d40874eed28724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bb3304ea9e65663992ea41cea0b9fe25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbc967ad6ad1c807c912efd1a52064626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bf5265dc90438062a1cd31709cfb3527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af241cb2f26ddafa51493bbe156683a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8befc292b55c5a7ba99edb027cf3df29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e503ad3da797688c22245c1d79225d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439cbba65069a541d53e9df4927069031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87d096ac312cf2b72a76c51890b210c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f19695ef9941b5d1bbee4b9d9722933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3907189e9e4c1f7f2bb6836abebb66034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578707da5a87e3582a1b4222f2d1648f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5319b8f73c4b6126b7c9213a3c8fc51e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb411b12bdf9318617ee6a221823ff637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802396ec37a99e261900065d4d478f9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24879bd418e90b61dcd83010f740af0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3285032e646894fe95682f226624ce40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a398961f99424b7fb700c7f4332661f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ad3716f7cec9deb41b670b70dddcd442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467185c8adc12450fc07cc418a0d19f043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bc293b79dedd2ae0f844a7f78797ff44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb654949ff632b42b1e5fa227250013d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79160750d48cc42a2e71b722979f7e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eb09480cb75b2828aef1bd273d4a1847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1a3fe2733d369469175137078b965f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e2413c2ff6a4760dc608b4cb66bcea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c88217d0fe51b105fa3fa24ff81f850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53818306b9633dbe8dacd6042984fb6f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacceebead427e82ad6487cb5588c65352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65492d021992cb1897683f05251dfef453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84d9da826d45d3dc23c82f741f5a54a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d675cd0e5635a2a82c6af387b75bca55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19fb6400a6efd198790f6ed7315202e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda039ef6754fbbfb3dbeb036a8a6ab57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241142d3926ee2d589a8d82c06b0a0b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c96e03b587d4594b05b3c34887cc759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9beea9e8534abe9dd6c30bf8806ded760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1716a16a5391503a3f7af00156e1361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51c902eb7bbf16ad18fe403a2ce5b6e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912591d00355de153c218a98dbb4145f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e1934e1e9a5fe615225c20e948e98f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6b9e2a280959164535a31b3c7f2d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b13c81d2e0d8d6efb00fb2877c977266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91092a1d74a554b2c323fad53fc6a5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc3205a2d1c24c78b9cd61d6a26e0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec0580f7ccb423ca71c63a468c41d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab06c250f86ddf5e892c8c886755bfd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2830d097a7ab986509b9f65d82a4f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926bb7b447bef56f717916ff24d9b5772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d385bdc6e2b22e20f2d3e398ab558e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0421819f127eae67ec80411de948ee2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708fcbe05b14738bff39ad259d28abab75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd8a25e4a6b213804f28b36e7c876dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22283bdb6fae50a168747c4560a49a8377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1afcdb7c76e094810c1e275df4678a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476b55c15a9589c62822a77a0f866df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d509bc77abe0c2906536babb98904e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5181f76c34482f543787c092da0805081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449a9fc18537a950384db466d5e3960182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378abff559493f9055f76870bc2fbe383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97531bf0ef5a14c9c05bc98da31710584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd889d498a0dcb794658361d409d34285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6097bb336833a89018d6f5bddb48346c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd7bb3b30a54d8a0c42bf79bc4ebfba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f95fcff1e216dd015241b602e8e5488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884267236e072b8f76d8a4eaf95ae2189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b06ad124fb3fa536ca841b3f0291d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c62222f1ce8f73f32b83dee73201291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd24cf3c7986eff57c3a90fc040151892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882c845b37420883ff0424f699ccea4d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf894d281a1c3be9e3c8bd4d006edf1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c2ec6ccfaa8f39f5283f743b567e3295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f82177bbfbb12208c27e0d7aa779e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc69ac5d6746a33e4a26050caf14cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccce75e4b700eee8922a80f7da4b90c098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff67d25b05fcb45e3ed19c58cb60b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea81bd5be6e768ea0acee33537aa78100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e2073d88942af32fb3d12be5aa8836101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f74548ed84baecad33fa03b8c49fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb022f0d83c01070d5e60f3403a3f5ab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02424320207ade203737368c64274ae104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff76b904f69b112e44909ce13e1a93105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8eee58385b3db351088207a0ce947106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e88131bab770747a36baeb5275502f6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab74207b25eff96d305e7e9c833176e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c30a6dc529638545e983f29da92f8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7f08bd6522f1756cfdca36fb3a7f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c60f1a56c2be8952af951ef7ba3cab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4f034467cb751fd831f7516fd5a4e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcdc45f94723b8ccf36502fef402d91113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eae5a2b04c066721a899c7ba5a6d9d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd49e5b3069ef6642f1fe2fd90719250115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a3324af64c29c9e435e8aedc7171d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed391d350edada6267b1ee1331de740a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616c13bfb6681c2578b6b74b301fddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7edfc2f8a30ac7ba39bf6312e528d72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d979c85772c28f60fabd2473243e2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693238b3cdf79e91261a531792fdde35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd33fb2b9d413b071ef0a949f520f531122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f09b4c967324c1c1eb41d090697003123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afa1d4b82682177338f0bef8fb38a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2002c72b134da3be1fee7323a4ca20d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df62a87d0a3244c3361143ce1eabfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b0b7adebef8b041fd5537552e69d84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea855e5d536f28dd717fa819015799c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f51c49f15226c087e466aa27b61f2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a38896ce37161e4051cd6b02b6d3483130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5bda6bd0a09a1dbf445940bbf5d90f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0360cd70a0f600e794452ff1759f8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c966c7ba39be384f70623848999d33a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee781d47ae594a37ebdf61db1d71c9a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83bf1b4c636436b1a344d919b5e5b2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ba164d4a6ba1ba6c11718bedd78f8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114113e24a6aeb487fb725b00004fdd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074ea5206641f41aeb7fed56fd1bbc6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968fb35d61b4f1e5233c142bb861aa4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6832831d95cf8deafb53ea31afa4b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7cb38255228bc120e6ca46e98a051141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ddbca434fc56c28e62d1da5ea73233142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaed2849fa52a022f1714f3ce365653143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fa832f6ced76ad1aa1c47aa15c23bf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4dd04f5ac2f95aac342408dfba50ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947260d60c11bcaea84931416f634b3f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcefe37435550d12856c417ab7a50f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7994e01fca49c17ccf94c1d2a45c06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6560e09c21a061397e9ab7f6828b363149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a8f75f88bd7dbcb44e9c32d9e231f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4694a54ee1940cc7805259cd9e48746f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc1d5bfaa64ee115a7817af72bfa6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4043a9711dc34ea80b9ccda4404b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e850f8259bba11cc5244ba5d06b4fc1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3a6f382e1f9d26f5ccdd65997ed85d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ffe550e6e28f7b3119c10c2fca7041156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f551e520dadf4120dca9c0d45fbbcf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d18dbb6f8c210ea7330472b382bb3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbf40612e60ce788209c9a6cdf5b23b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b52c5c47d3e21294f95fd3cd2aee7d6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80493551726dd03960d54c639ebc94d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89cb295837c956bbd5168c7b92259b4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b7faf08f301fc3a05769fef2d5f024163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a545a6a372b43a2782245b118a59c915164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c9c4b8de5232a2bdf406f3402f1d73165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510c9c0512f13f33b2faaa987b04a7a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f00edfb859490ac980aaa4a9a72f2b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5fef86adb92d01a194194aa9ee5b6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2918c5fd7bfc1ee287ea1a15122da4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7763b194d66ba3143b530a37689fa8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8a14d88cf3c47ed3b96731a991fcda171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907f9e6945a9634121d50cb9d348c15172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adda0072eec15952f1120d831a22d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac1992098ad89ac8bfcb508da83a5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedecd8693f21209ba19dca0bf36fd7e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df8f137b92d29f35a5e6146b209722176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1593a7cc71a62af2f4dd099e95978ae0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac8c09627670d7210c1b951bf171fb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158cb62be60ea169f451fa6abdb3e090179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25dc8016a2685307b6dcd2d9cd7f53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64b98769c7387a8a62a3b7efee34742181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a52e5b19f0570f656f877bdb73e63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51a19e3966a6a91ee9c1318dbb2e281183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafd2d69bd534ce674cf79fb157817d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230976b6b98f1e447c71cef8bd3c118185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830a9f45d8683aee7e43de46cda79b54186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e350a6eed42047444af466559e24b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff6212cfee988644d8c0da5e53ce269188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d5ecea79b8c97931310337cb2075189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eeb29b6f04760627877a3d59db05d2190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6f86ad2d2f645a2ef7220284e33c9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac6fb019aac1e0a4d864970bcfc383e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244b9eb429d0398093933eccf7f7b11193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4caa1b5909992b2201780c3e49f779b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2a0fbe90d1496a0b31e8398cd93bf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc88ef9f59c34f3ccf9d0b429ff04886196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c1fcf5be707bd33760c3f510a3680197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb275911008e3ededf0da6c2a2e90442198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def3e01513a50542ca51f8d5ba8777a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c2963e72b6f655b3cc506cdcc2495200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18a72a8a5131f0707ffd8dda494285201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1c8397688d1f307220a4ebf173bd75202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c0231e314515a94689d412be550a4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d6fc3443e14ee6a458b0a85b296d6c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd8fef7517b884ef615d5a71fdd10a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ae901e588ce49a99a0d2bd5484cb1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4361c9061763716beec138d34226f2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7da72f1e211319760307260373724208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f450f47c4e7e116c8afb26a3db3193209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aef33a92b341db6e7c7ca6f9558f5e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb2be58c04f9899ff876cb271afd05211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee670a2f14bb8d2fdc8cddb7c1e7200212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d419daaf7f286915ce2f8d9e948ea6a4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c37a081fb5b2672dbe9a9496cd4cd3b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d24e1123819e986232958e86975cf1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7c59563eedd971d236a2ddd2af325216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b1ca6a09cc02cbdbddd669cdeca0a3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c14d7c95cda7c0628d9167781b27218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad95aa9562d15b5092db5445a52e2436219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b507c13f0c0500755e0d3cf7222fff4d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc67a624b336455faf9c615f8eb00218221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b628a8337fdd214ee50da15b4658647222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df918a9c7ee0681894d075c7d05a31223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39ff5ede1b864963a93894691e21c7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d23475675e1172f1bbae3ecde1db5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575165beece461f64aed1f4735f7beb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f082f23e3d9a01b9bb5395745c1e8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475370c3828e7d6f6fc703d244f66ad7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8d15a0b2eb42d5f11e09f09d78c167229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84fd13ee1ae6a389a318b3e60a930e5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c52b6153aa1e5e25d7b3822677efafa231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e67885ac840d6db7ebab6c5555be6ed232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d94488c2dc7cad752ba25a83aaad1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595c7801e071c0ba02476d4a1a6a037234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83fe8511ca010f5892dbf2991774c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39055d34a78b79da83936fb0a812bcec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef080539da3492d3ecbab7d2516e4c69237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12ba8a38b5b20b2ed05b4f26cae1d0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4560d0ea5aec61ccbaaab084b853dc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6aad63b9d8655c72565c97a5dccda240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986e300e629b5ed1b33085d55f6420c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf38fbe4c2e6ac77a29241a4554c35e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc58aeae4dd93f8db57a8b9220ced7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d321de53e2bb1e945c23833e6c4a11a2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7004c3db92f86955673055a1dceb7f9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fc46e397f7d17a1c8fa2c18aa0593246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ec9e0d3881dc5e683bb46ff98f073247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b5c389b2149226955747f425008a92248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49494b42ff2a7082a9234453e804c9ab249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1d0ab01d165cae51db9860833113c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42372f0d9b2760f564b29404e1640f53251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b998434eb599c82fed0f99e9847fad252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367c87aea30383061d09cf9b42c76c8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94dd3b266ad0b79dfa2ddcff0bc5acc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5d56e321a097a8cf1e8d3b1534e20255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64458ad0da8ac6d1332741017e603361256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e978577fe0a1d0bbf83d3d887ca06d5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00d50a513cd45b1126eec7dffc91b6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d08a23a9ddc2d5587b141613993c4a2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a634a346e974552c107676c2f20a37d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3673b95d1d57a40798d870391a4994dc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d159636db3409c72b0c1cc413d4a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18b9fd72474fa3d101fbc84aefbd75d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f4fe13ffd71b7291407b99a54d725f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72648f7dc9bfb3aef3e96c007c73396265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc70e1c0144bc60b1e2739ecec766a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81bb6b06456a59fae35c952bc0a0900267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509bc59cf63135523f36783c022acb7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f6a1c1e100192bf327b7e9a13ed4c269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6469d0082dff960275610c44f005a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76796c654bd97567d2ab93aaf329f9f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f64d3c69efc362f21b970e821e3cde272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0abadc2637cf600c4db6a70c6744f6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11372d46e8803631faf914becab8c006274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cec2cc36c5cad76802760a62d2e839275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91958740353d8050e8c9f90b2bc4b2e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba321f33355d91503c58664959e1f036277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695737edff55fadb612053a7be7ff47278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15505d1c5ba7290ddb85ce501e483b51279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33ac42c04a80bb283dd4fa9c8d9a49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b20e21ef0d0d916f212288b3c7077b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba0a1053e290780c76eeeaf9610b22282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535f8b695ebf894060b27aa2d82587a9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f3303a7cc4b8bdf460ebd2d5749619284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff4cac63b89d6ad245cf7282636754285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a766152e456b73e8f78a46e3498e9e4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3870ae9b88d6515ebcb5fc6882344448287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db576608289c2121c680cb4d1acd7968288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b086bc6916ca83b1c05ca2f31c884289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b244f7e28836593b11ff83b878e2417b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d38168c660020b14f7949dc6194ee291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4525372870fbbeb5563533283ca730a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217291a9893f430b096ec578d82b7d8e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b254e9d6d576fcebbb3bddf550d6a24294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05664cbc7492ce9b29c62613ea304d98295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490f7ffde4d9b3179019beb3206afd86296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713c40729d5ca67cb9b6aaa712112877297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31083e3d9656cc0ef2fe02f242b8e309298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0516d494a72b4523b709c2856e84b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a14b8f1d56a142024c3f336b1124e3f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012b74320510df04e31883293ea4e56301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10f944f165b90dbe4fdb253f13ae7c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8d47f41a30dde3d89ed90d2ae28d4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dcfcbbd9ee632e04147360aa85b2a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353446a7502423780dfe0333e0ab8dc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76cb49bc4a23f95c64b3c35780318f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0189488569ea4334d055311782ec7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd622841f84f749d2dab4baf7952cce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f679c2d22100131aad096e333fe2514309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f23a83569a444b83760a69e6b38e5b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dece3cc0c286af778c778bc986ba6506311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db916345a1f5283c25c7fce8fa5aead312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a463e8b6f3b12a3e6f50554d3308fec9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea9566f76be4f0b8b9b49667ec4efbb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95dfb5b2a8ccf495f761d1b49447e2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75f642f33066856c25dbd54a4f0dd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebfaa7966f584671753b0255a78f869317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717ad32a78687ce2a54f0d095940cc8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d852e58929e5beb37ed0b60b95552c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c8391ed6689fd9ffd3889aab52e56f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b21a938fda45aee47c5c0f487e1e081321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b106a27b8a66c934432c7bda28138a2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5207cf8f574ae3a8b833076aa5c06011323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8831636edddfad82d417870695cd5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa91cf805b7c3245c3b6c6b7614dcb48325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcae33359f454abd8d1562d688e2e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3718e9a729463f287087472d57fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c24def3dd61c04953db4355fb4640f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7731147bac7ad0ea0741e4b64f59a6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15be7e6942ccdeeedf95ce762f2b7823330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a78f589364575a87ee6a3181e3ab9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253509ba72a2b65d35d11574bd0f3bb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bf511ca7ddf73051173bf6c713890333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26462435502b01e26d9840529492956a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84aa98f2976cbb4267d8288159b08bc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef07b09833f2dda6ba1ae002cdd2cdc0336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12343a251a23bdfe6be80f23b3429603337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d2a30ae31b453aa9edb4d4fd8cdaa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828faf66d386e3e97537e5a0ae8f01ac339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beea4ab8527207f8ffc20d5643b5d6b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b6b1ae0c06f360a50d9388fcdd63c4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcebf876087a9acf107ef14151fe1ef342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18163d877242b476a955d8f338561ac4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccde0289fc9c74a7d23db8559c05f9b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bee500b2dec0f6997bc87a7bfc0b32345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f758a1b6a4fc37cd1749b70cc8fb68346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f50b70972ba823f49f78c07efdd827347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620b111dec9f692c7f1a14a2eaa649348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1a7d750cac8756851fc53c5e26391d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebb77254ac020b6e38614bb7dec742350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f130d69817172b04f9655537bcc8a58351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420efb306a0e1290a90b8e2eec08eae3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19750239c6bfc70030fd6d87fcef68e4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c900a16c758d49a9ca947bc015d69354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b985e31a7c4427aea24d26447c0fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef645c1992b88513df903adf6c433529356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e2717b5fb6ddddf993b7bc2411d83357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979407d66bdf8c76bdcafd6139f7fe05358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2d17dd4bcf937cad153e49b0cd940e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d253268719a3aa6a0c338fb4ede5f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a1139065d5ce572c7be54deaa202d3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029e67dac679eca9dfb10c833f083ac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2ccdd48099d3e8f840ba25a4594981363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235c590a63c04a64f69149d50ac12c02364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59d7b5c11ea374bca4525b809f2dc9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9751c5fa37d9bc94f7ac0265d1d7ce6b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea21db6da8eabafe178463189963b7c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd2d1b9d051d63241607592480f3ff8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036969b2dbca681606432df7ca47e559369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187f2e9c53d10bcc20e3b425ed8d9afc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda630c4b8e577d9be6ca8670979c5e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdee15bb2254b02c04eddfc191137469372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665bcbb3ed69de8db2e87380f0f11584373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d5498d7173caa805ae5b4deb48be9374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9e17698fed2b1de3fab8285fd78c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c922f895b4a8b474720348a91be25376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca7612ebd96b4a152325766ca04477377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5448084eb292a7538b80fc945d488378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4202d2919e2c5a4224aff8aec62ed746379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d139e6936fb60117d350ab5278ae73a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d3078d4aec1d62266cc8d4ca880b5c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383aba0b741e93030dd84288399c91bd382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6455a33cac3ad4cfc73d202a7c8761b3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51ea662881f8f9dbabcdcc92a6af9e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3c1db03b6f6764109e976b982a87ba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f04aafc117c0b416826532507d74ec1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956ad99385cdfeca4373fd63471c4705387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c483a159e7150687447c6dc4c729b5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3616cfc0e1d6d8189f1c7fcd99f8cbe2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643fe802df991f946268de3c20249af390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311610d2ceaa69019521f80200d89d66391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b45c53a81de2b146f6c746540e3c41392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fdd39dd4ba54c04f27a56d0179c68393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1f8019fefb2f3b38f8d7889a61c20394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551e73865759dc428415a7d37053ed79395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c042b3767d9b41415fa17faed9280396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d056e8f514ab1abec9453afa7d9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c421c8b7119cbe4b8e629da6b5802398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8f987e1b1bf3624a6b42d3cfed78f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e9c2f77cb38619607e6b3da7f19c12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ceae9e2b2aecf63a3bd7111d6e9b05401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6bca332acf2bd1365742e5549672c8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598d078461f3b60f43a537891b0d0b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15243ae6ae1ee9bb33b7a58aa952cb68404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ed74e9c6db8df52fffec6c118efc73405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9ca25a1de4bd4e4b17e0ebbd9dd501406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2da7f24b1936e4013c874bdfff664407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b122d08089120465ba002060ea7050c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f81cfafba5d02a0edf5f7dcf715d4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9389d895ded6a1afc4b4fd392d18f5c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db3aa3890adb275398dd1a41926ca9c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8a7411825b3f258ec87a0a9bd8598412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442bed985193b2a31015ac6f5a20446413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c207a9d270f55c882bfa7e9ab5cc88414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb891968360c7d06986a1473c2e17ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720612b568d4f1e77fdad64d862b8dee416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ffb7302ec772cefb6415654524f94417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4aae19a15521a08514c9851d111fb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4eb0557cfa63c5b8bdf6fcd28718f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09281339d8c1cf6e163b1b3fa901a77d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914a482ba6e908131b6f090bd939e75421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65db8f6f858ff0551cc727eccb175f0d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9784ba30df22af9877fe3913fcffed38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194ccf95984e8c439016f86babb2329424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eacfade803cf923455794a9fed548425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae089d07b89b415fe0895494cf6b91426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f064fe3237ff0276a4d8eec973caae5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f367d6a56abb2057ab82dc321c497fa2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78667aec66b99274d784bf73ce2ea68b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadaa099c4d1c2474af002a3751f6490430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff23381a52f359b1f6c5bcc2dc221e2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d79e8af91ed62e6456e9b33476ed5c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f37531ec86bdebb8030f9049843191c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacceb3d8a85c33c919fa87c289cdb72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83946824c217cde037a5317a36d4e3e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd023e5c23b002df44d41b723b5a6122436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1ba4a6b788a22fe0dce2a7af08c490437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb290346d77b8b5a8a89fb9f0a3246d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac82656548582b82741c44e571aaed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b79fd26533b1972ef125782b6b710ed440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001761826ef1417ba146c9bbb2f61a02441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e38378bc87626d44e638bcb153d8c6a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e8a559656a4ed59d545b29c611446443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09ccb79d3253be1ad1f5923af9071e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede6619ab264868416e520caae2229a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4889b5ec610a70e4569ce0d571953446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8d824437ca070da71f5acce30503c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e0cd4e9e2d9a291551a117c989577448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a526e4d60520f83c5bbbc49b3832b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b699fedf45968b6e01b2bcfe273c9a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd62748729950e3d0a8c302fa91c6bb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafd3230360205e60ed5fccc70d51329452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92738be68fa2f16a6d99aa2a903c2f0c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2083d51fd067942d6e94e5e647d2c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f9aaf42308f33c687723277572ec0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036ae62b3e59652517cf6a24574730f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e0c0b1e1d4c6af9bf60ee40ef6bf3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23bca6437bdbbffa86b88e1aa19e1f0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159b884401dc61bf1afaa3737be17054459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d2c399dffc23dfe38e4c11b5a11a1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1075724af6fe73f5140f871d271ac1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448e57f7f6d5361ceda11e5eab3a9931462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa26514e69ecac101d2be1e7100b344c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a304d964a6341039c8bb2afe4cfb7cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513b000ca3e1dab36fb7198f46fa5e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc640b98a3895ebf9a853dbc4c025d91466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f6af364e8ab357c90500e30577918c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ebe5079f7a6913cec32ce4d23acc6a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d97a3bb89e8d81291afc14ba876ec5e469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28444fee5ce4b9195171b64d4e4d5f27470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889f70cdffe4bd400cc7e12ddaea718b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74af47fa3dcf9772004cc61f07a6d88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96af18ed7511f89cfcb1c05379f7de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8a68fe5a6665f23d1e0208f84dc60474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ec4ae7d4a82ba2a6ec50f31e802eb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a72d8d54aa62e87eca6bb86aa5731e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826879805a3d6efa35a774bc8f1eb91477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8626a75382263bc93e245b5b92b758b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c037d1359fe5621300311f44db343ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d387e7a49fdc51653a61d28ececd332480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e265a2ca0de1069805fde9b437951662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7957f1707e12aa2d91f1a9be37e3e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eef3d6a8596c4fe7c50022e17a9ed2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc892f9dbdb3c4c4e9a2ba21280228f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fceb1e4e3145214d8c566885de2c717485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381fadef9de42552e6ecabab74c20426486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044ff9935f62fe6cdfe42a3503e84e1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c8063a6e8df15d72de86aad9c4bd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35991f97e4e1f1f3bd961b6bb091ce3e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54c3b8d4843b5e5472542c161905a2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b145545875c669a77f0936c5c50c33ff491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f4e3d0cb119ff56df251aedb60f99492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68865f0a9fa224159660ae8c3f26a89a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097777a15f5b4b36aad8616415cc1f28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7b263e69934d93525f68c7bbb7034495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf1939ae020aaab11fdb3f3d013a8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8b5d8c001bbdb706123940d4da5499497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4743a48f816b6063b639032eb252b0b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f6be978b1b4891356012785c37eb4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb184661d10d69f6b427c34c36cedc500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33e172dc2d14c5bec3ef9fb2c580072501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53437b1c398e1b9ee07f7789ca6dcb83502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c3dfd73337726dc3f5c6ac095738f9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a78c4011c244ee5c22e6413fe7a5a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71529bbb9d49af5b29205f32af92443505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478795913a2b40c9444a6317a7cba3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56fe2d57e74e44caf6445edc9b12bee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9820ea4e11dfb350dfd036a184e3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a0065ca1daa77540fabc190debd0d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b7443901cf2905e165a50bd58416510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d8399c54d190011ae0edea1a843f7f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ac4251d4c0b2f96176b052481f8d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214125549a10c9a9720ebfa1a6983851513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c8a6ef3db7cf3fad74df48ab481cb4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7b4e81afec0d4d2ec3cfc742676944515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723cde605e064efaedddd30fcbfbe06516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b87db7f70de0794337a9f9151f4bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c9af171c546cb3c92d85ac0c0cfa7c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263fe655edf3e8f33604e9d5f918f41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ebe0d513b58a0c10d6cf2c6653990520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18920bd03b4433d2080ac3da925f4a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd29ab68a93b95ee7324f6e538a07588522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c72a9db059faab2241849527a86f5f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251fa5823a7055b62fa296d24b3adaef524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142cbd97ae30c5499c4928eba18492b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1a69c16a58c54cccda5aba0ff4da2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f162a9ba4023c9cd960140da06c058a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70bcc4463b326f23279d558ac565e32528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a02474523fe9f85a8f4fbbf6c9ccb0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00428849367dd09e886e66e217117b1b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f01de05273f255c027377fab43d24531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac79e5a86f73b8d4f1b1079c68ad5532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2d6f7bdca7cc326fd1e3fcef5118a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fabf0165f079df2eca6ee4fba218534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4d41d9c36aa1667dcd18c6b092e5b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67338b428b68e7b3809d07098eb29089536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c64fd55d4c91920adc73dea8b3805a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3740163d36c78e4fbf4e321994c48e4f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e948ac94b0fd3522b2806ccc59157539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e69a7ff445a0a6ff5d8d14a9a20290540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322b158fabe350a2a1f739e631badc9e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f811aa6bb56c929a1d0ccb14bb32542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69e9fca6b4af46ab838119abb181c6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a87c8d228b1b82df4b0f0aff3575c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893204498cb869bc8d4aa459283fa2a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5659d76182fe54830c6174ee231f91546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242fc9340183a2500d6ce0d3b3d8f93547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b980682317880e30055d9e3cb2aaf1548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f2906eda0e9d41f7286670e0943f60549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c971edf878613503fc5bfd718d3eaf6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97660b303e82e679651e966dad13c36c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a619f6a4972b1f008798a6ea954ddea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60b878103180613c321cee072c50a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a76ff2682c5ccdd34ce66e16613534554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20667fd35992574c2706763506139ff4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cb67e3f7c29fb574d88457418091d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b652b2186be6513758faf1002a0dd6d9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd039d39f150b097e5feb7c5519ee56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe65961ccbd1f5ad7d5ef8313d7ca8a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299986da95bec280b34ef29d3c198983560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ba01de46f8dd1df902b8aece7d7b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159728ff361ffb071066a42d7a3a5adf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ed376264837abf72d60cc240f9b7e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64c20318873adeda099f07543491e80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d8a70c8fd0e989ef8a85bf43eac3d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9864f45687b7fadcfae6cf1280855338566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed6dcfd80be44eb362f4ecdd8eee07567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a661ff5c5e42afc14b044df6bad33c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf1173ba8ab5e344cb24ba8f0ea93e2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e3487c7164a0175ef8064d31aadf0d570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b949756e7203048e2c792f3494e49a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4a3ed57791cb1b2a4c3d47e890310572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1709ec9919b391f44137754dccf47573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccfa08fb466e38e7818f05971e8496a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ed0adaada56f84c66d22a4c31048a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa945b50fd711a07bfee9779ef3ece576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508cea60ac54192d8cb58fd3136dc1b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3039b66fe6c66e2881d183f845c3b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed8ddc9854cd8c9cc94c18ad46d8d0b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481be2c8c1454c6282328d08f56d165e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981605e9ffb2c82392aae7abff6d604581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9773be55ba145a22fdaa35123d54d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ca39e17aefd7a2e53a065518de119583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a31e0dca516ec0fff25be43fec1c10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a444c47753f09c4020fec5c41812da7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9586722a4831bb971d7559e85140d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b4b1391926de35924bfe135e2c4e0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625f4139648e7f5e478f80cae5ae60c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8a9664320d285c2ad20e961e872062589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73313177be198798a8385c057d434d99590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e9bc131b7719b50bc1f8929688889591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786158b465ecae47c9f72691c6f91909592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da99d916e7931d33592095e7b2de18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147f5bce73bbc81924f5e53c0a3e97b594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b29386c0081ce8d4f9daef5883bb20595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e00f4d61f4fbf34461c56fa84e8b33596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989fbd5058c62b470fbf29b72b4ba31597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660949c0019b9b2fb74842f0a652ea598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffa79998d4497fe92d3c9c07b71620599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba899997af5dc8829ad46121136653600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54dfdcf34f66256c4f6b675ef2b00d0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61855193330937e8079fd537f18f5868602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ad65ddc730ba65973811f709259ae603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50435d54a7e6f42569815c348fceae05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628c7bc6dcd77f5f79937152f64d19f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a394cbd37e98263dd032a47959a8f6d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00decbfa4250ed4da5d4e3038ed29a6607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86eda8f0ad5b433655bb30d6ca697057608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bc58f2b2bd63335707daf3f07170a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f5ed166ff3918c6ccb6613141aa98610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd726f1b7834fbf8675432100a3e30611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2168dd58748e86dbdefe09ba60dc2740612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb512f9c0f74babfdc9bdbecfa5171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec327543561e709794ffc31b5833cc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5603a64765993ea076377a3dd5ccda3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf3fd483c38fb0a5b850426111e02616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495b5b5245b58db72d5ab67b8b80a64a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af9a301ab12e71086ad88fa925e9adb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b0c65bab18fca502ae3f5fa9be98e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e873e248c540813cc73e2f5afcd75620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9302ed3a1bd2c65268c93bfa81f0ff9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e0e20cbcb4fe00cbbfd4eb43c7da85622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc54344741fc1fe38559bf36a8df2f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72b3290e04e8b5bb33996e2277cd31624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1197d0e3782be21837a55838691f596c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321603dc75629855efba0bc4d0974637626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c78a4907ce3e20a4fca2981c874d040627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172b6e3760cf3c3050df3510851c2d0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bf9e394e5373d018db8c942d4599e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84524d2913bd317d6dcacf8a8dc16688630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd79a7f2400febd7fab6dd4ebae2fc2631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a2c69ed29ffe2e44e7b79f61f9efa632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8568bf1404be00b77a6d2788f68c40f4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a635be14d94c3e7729f86b4ea35ae5d6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554163da0034ee10be387ce07d5cf0f7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d0fc71ff4b3e1b66c7c5a0c11de3b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3e1d4c5fd35f8d7293dff6d609919a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8ae73b9b1dd4b77496e823875a9a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316c116b89030e3ed14ee3b21fef072639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907a44561553f55fb83863dc44b48979640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2853117b3514624bb3a4937385e58f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8b8748a987102532195f4f25849df4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc25bbb20edd9ddffeac8525196ae25643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2c51cdd46ed91be5c5793d9a63eae2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35ebd53b683b4e98206308aba476799645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fe9567d483393acf498906564d01a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f7069c438c57b77bb670410fc63a54647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1bd9f70b46c281c4229e8c2b4d9960648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed1b8ffa0f71900732e598253f4069649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965964baa4ee54b06a9af17d3b1f9220650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c171508a9486d267a0105a686c48987651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499a5f0eaf3179e9d975b6c4fe965eff652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fedfd09bd783d2f126a81ce04279e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd2be6ec61994f08655e314f3e7c23d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34eb643183d5a1d8b0277845197dfd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f315b305c4395e57ebf8a1fe5b10a7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755edabcf34cb10f1b6709e1692b61f7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf61dd7708399472726837393acfcd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ba8042eef74815a81f297d1008e7c9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3033ab6c75069a7b0403bbae5191208660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfa2ea52b5da22663784064d9af2d00661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffc0341ef3e63d574a384d7784c22b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f87b663b6cd43a2dff9cdd833d391f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a344ac6bd203ec0ae105a0bdbde23b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0fd47c0da391aa313ddd670f85b83665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231c3a083b353d5ab061d79cb9900cda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967d0f9487e64ea9a13321590f07b46667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8a145ed9c091ce8cb79f6025f25fa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d160dba1fb4185cc06806a5ca27cc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f953b11df9d762d1fe1a62fb332cc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24834829ada84ba0fcc77adffe6d25fd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ff5eab3e8b44cc408b8f636f4b35a9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112010d79426d8f8a419a8c3df5dfbf673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8a876c01f84f4524b4d6001ca39b7f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c85cab80b6eca03b9a5666de2689d96675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2b23d04c0d62120ba42d16320d793b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41b0e43d52cb3091742c3e66698e00677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b611dd0abf124174bef63d686dbc1f2678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>