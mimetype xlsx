--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a46ef4adf3a7936b3d2877f09929821.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cadca1fcf6ee24ad6af5713180854d92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01694549e38478c741b0186a7d6462753.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2ebbf66e9cedbd77895fb59e572ff4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182df31af3b88451f2c605349bdbbdd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295d003989a37f3d1027426617841ac6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7012bddb0ff6b0314b2483ed8fe2b057.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e4046af719e8f8a3598ede4aedcc08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3298665cc5fc575380b7b753ffe3a7949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1dcbc366ac1f8fa9f0e7444103b0df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c8874c2cb4b2d64ddda5140ff5c7411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a7edcc298cc42e1585a390dd9fa5412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286f800941d21d10329f9676a806daee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199ef2a57989dc021044c10b59a25cc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85847f9a8e38fdac0e14def59f178815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a45f2651f33f503be730eec610acd3916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936e139141c3344eb9e4985009ee829917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9ddd8360a1a2c9079c1491bfdf8e918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b0c44ea2de3799769476d3c370d8ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d35eea8d686d98d711ef36edf114fae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b4c54dacaf0b6098b7cd2b09db7e4321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a072a7cc7f60eef6ffb06df7086cfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d64857e88b4376b03afc8a6727983723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8da3329f3ecda349a85899a5aba0c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef26160561a8d8d8c4eb64c82cafdfc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32275e43e4ad8894a71b6ee9295bed5b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247dc2fc2add582cc025c4dd67dd548827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c51ef185afa7b6be06c8c45a901587128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f04b6e3de464017009f0f279d7c5d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c124239197bf1a4f56f1c8927c3d8a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b601b8b76097915c4d1cb3683ad24f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125057bccf9d218e3800574b3602930132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed89e90afb4840157364100ddbcd0033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6123415f5e9bed9cd16d5f0f413441e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f7b1d41b2890a441ff22a4646dd69b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f40f847d1a0d8b3c771ba27a09b2a636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5ad6a4e915c0f581da22684b3c25137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f243ee04fb2b34bd1e56fcbc60a1f4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335fb0ce7084fcaae88d27e130c285f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8790a6887040fabc76233abd55af340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861de1da2bdb7694efd36d09e8b56b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9c57635916d1fa1ee6f7284702943542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b91add78f014f093d361b41342804243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310de14dfb522014ec92d286543799e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ece6593f2903ada0b7d4fac3be13345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf37136355443326260e65bdfc4a85d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91ccfe80a3d7b6a5d15838707edfd0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecba90060b004482aa809efa5693d348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d72831c913e26dbaff3678f331da2c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04d6a20a77f390efdd5226fbdf6cc4450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee15ccba3fc080980b8c7a641a8aba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460ee8e13019ae311c5a15e813235a6b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3ce779e2f0eeed9e99acd74e898cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb1f835940b4cbabaf821cf4850ee4f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869d9559beda592180f1e9054819ea555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9791d0d63910a60526a506909ba55bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a03b7d10e688585547542919283c557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb63bb250bfeafd3fa5aaab861c2fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c805210ae889f570f4e62b790107b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f25773e7c35045fe389288a1ae781060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacb18e2b3c0823ef32eec06ea9bc91961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf314e29ade331d0187673ab2879d562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b1859c4ad3bde74e007460d3e3d8b163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d7518b8c7dfeb8df0ab2033d56e58564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee24570cf74035009d7e2fac2d06e7565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e685c6c624e3218d74c19d133df5260e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e76a69bc7aa034c1756099ebb60fff267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f97774b225dff03af0a70111cf0a7568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142555b1beaff43990878d480521801969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565333e22e584bce611c3c878d09de6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aff201c6fec5c18252963f6c50f9a0071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55ff6b4d1e83dff9416870b5a2148a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c3fdf62ccbb1bbe0bf24eab43659973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7083821b3dc860198e8823d1dc73d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b603b232c72e2e7fe0534473fa2f4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea908df5dbd422c4869617f708138f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042f8c75d9460ad9198a07e0de1d4a3f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58465197cabc902a588ce3903f4abbd178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c12d4d7023d0f745fe0b4debce53379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501ceeb0606095a5a81f5842a431c36e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d9a046baf42227c988ce48387c80481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d084c3615cd8dd7f8bf762c7b32f2c0e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a013cdc77c230f9edb165588b5e47ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2d276eb03320e145588c537273d3cb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a62797e95fcf3fe8aaa409ddb5439185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe26bdd17fbeeb3b9190f7aa5238bdd86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea71feb9e0f6f7e95b6cd93ed5af74287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e787903c7ffb72bfdea3914f2d43a7888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c016a313671bae9a4d0006712c464dd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8a7cd78442902b45afefd369eddcc90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e40ecc2017b0b1201f8c57c6fe507491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b33883626af02ff54f59458d2f8fde92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf1fdc95138340a17af643107211d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60372951ec58cadd1439483168fbed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea63adb2262c19904f7536e9feeef8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a320848928e93e0760afcc9e68ff0b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338fd51f5c7a33c7f4de1754e9741d197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165e75c801ea8b4c89af7f0359e9a6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac601cae0e12c3de851216c0c76e9e2c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbfe967693068327e99a2c7861b0fa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f17a6521345589f39b8705c41a13374101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636b64c5787fd7cf7ac09158e743aa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd04c526d129ea0348366f14c31cd9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f732b04d52938e8685bec7f4c5fcdc98104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690d0ffa6431c75986c3b9ccdf08d6c6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb3b83b8f79531d578dd1904edccc4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d43b354b5e5c29864b86c482aba88107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3b960d446d1a4fd8f0c9f12dab5978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d383a46170855f6584aaf3b07f5130109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffa918e86e424a117912bc3af32c8f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d15b6886863a25884ab7ae2be138b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b02980c8fa405cbfd0b38009af6de7b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a2a1f0dc8af75ff4690edf92970e0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58aa5e8412b8bbb15d2950d61fba6bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b10afd1397215da7267b122ba9e04f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ef428d8799ae7de985756e1b66612b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7d0550f418559b2af20807c4ce268b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfe30ab6666ba489f274d150c76ec7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bb9ddaf227cb7a9c362f1c9e6714d7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f095d6ea60a6196eec40d71cc7ea4354120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f547c08008017b96d0ab8c51ecbda0b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132acd8b2305e76e1896f0f3e501ec9c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be20bee68f8bcfa3cc0f15a6f9ef1c9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97927270aef31abff68d0cae4a342c60124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0d265d488d6e41a9edcc6257e3adc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dad7d5189c726e290efb32449468b9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e37b4e30208678176de5f2320ef51cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0543617cd606fe59ec9c4430eafd995128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04c24b9353337ea994fb9c754b16b14129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b84fbc3c2894e9d0e16a3a78c33c0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb9e58d3fc4c87338cbd99dc9c54994131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4623f8737857945de0b3fd006111fcb9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875b8b6c9fc99dda26756a38fd92453133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce2f10c9836cab09f3f96067b3054f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063604838fa58a867afc36eede6479d2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a026cb83ae3e75a9f7d6c83fd70fee2d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0be77fb77a4d83a5db86ed7b16871137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811262d075e6cb8e9730a936e8df9e96138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721c92f6dbd261f719e7f8e4c8c87ac139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f827a79609da69241ddcdea7a53071140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479516a335ef4350b1d2ba87a7a5affc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb4e68192f0c3dfd8056898f388fd36142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d554436eb67e08b979d6b901d49911e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fa5c514cd413e24faa737105f949f9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378fd353312fc0a8c993336fdb1b8eb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4263d0dac6f23d984001d54e20e09f146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce7984fd5b506da905067a661362d7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa3bec3e6c8a5a9e5cf8375e197643148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbb0a1f9b74dc0e56f9876a6fa7989149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074be1bdd49b98d377a185e0d9440b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8922a5c6765be7f3aba3f21d547a54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6bc31828d2b24447cb36602c879b0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc26d6b66cacc48d553dd63b340edfd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b174aec2fe8827696b16373fe58c33154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5dae1c6172b6f7c2239753c8a825a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03c802469b3da4bd247cc0b58d9743156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de616c4ee83ce68ab9187476d550ab7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8034a980e3c242a309fb0bb5a781ff0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a43bf2fac555cb24c92567b569c195159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b377469c682fd0c2758adf5ebc3ecace160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d1698c65d86e3f4baca6c6a0f5115e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf9d01ad2c04b9d77a1661f550666162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35153dbd9f56a07be561914cd60d5785163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e85bc3336f1baf3ae49a0b91ad1dfe164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d080f425d1a783511ea213e678483b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d3c6566a4bb2e9c49001763ba10bb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2860c0ad9109cdb9d6f49e29f0e6ac95167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d2e8aaa83d0dcd755a2d7ac9ee441168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb80c377483ab9c77d4d313658b2ee8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bb61da328afd78225f02202516fff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941077483a72477700337d121c639935171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550798d811c082204c0610d0661821c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96eb98bead0340668d379727c6c0a4c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26659b6bece0d4e900c00983e52deae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b7b72402b47c8ebcb4e0bd63b250a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3e16f9cd1110e23cc54dbeb6b19d97176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8268125a4a10bc4311176fbf0043152177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342eaa6ef279c7b90ac8648095df4d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931012430908544bf7a43cef2927d643179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c82256edb8d480b8aaeda967f578c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6fef22392e565fce613a477ba3fce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ea3c49b7993406a9d483625335a3b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e93fa6240cdae2cf51f75d30d58df12183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e398925c337125bbd75c931ac39fe7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109d251d9edafeb01a6adae0492ff7b5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a165236d1b595cbdc228dfc32040127186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8223291422d7a868da3e4b5107d7325187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813b8f8e6b010eb9a594c12b2b694d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec8be3e62e17da2ffe8ab948f53b68189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fbc9b1dec788389476972dbf9e96f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5091c808d2686977435b394a5b6e03b8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6037696e0c6d10c07b8fd3f1e2c7972192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d926eff1c7a81af12ca416924eebdb0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf76083b127c2f7e316f617714b7e3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cced6d9195499fb1f02a6c93c32a17195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d984d5c8c07b225248a90964dc9ca398196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20c223bec6eb934b88055551175d58197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e437b8959d56b45fd45e25a49b443198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a93cc7e8b22901a35ee6b71384abd9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050c487856e5aa8146691b3f2644aba9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79335e028af926e90b593aed59b9d40c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0ba6c3e2ad5fc661c51eca40f0146202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f8495456b830c8827a7021df5ebd4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666a518a1e6fadfc8f6224f12d65757204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de38bd2f41f751f9a5e6cc89f2a6f21e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364873bdfff1026a32af39b01db7ea18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18090b2448e6f7eeada05825fc64c13d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9574bab8a62b24a93cec58252b120e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1534b5335a679b4514519c864e65b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f877dc13c715f85be7f665ff298db854210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3ffd3447a7d1f16c19c40c975883ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfb8c625f78789e8f5a793e6459fba4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8ebb53b72cfa8aa65a57846fb7883213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab15b21bbeb4f4581506ed106abdb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f16dada83c96f469371deda96c67c4a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f9d1af314b2aef8a481dd1cdb40731216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc6cb8e419b207aefb6c003c331274217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28e526c6f47eaf14358c5e86b06786218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffbbe63bc9d3f747634abc5b218a3ea219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17ca098a39e531400cc9ab44608a110220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388e43376f6ab44bcb280f8d3ec7d0e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e1230fd3c77d336f599adb15b62e0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5625d32ac950fb4a17827d3573144223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c10608bea68d09c8a0e6ca37e860027224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37af0a9fb74105bdd7e619d70b14f560225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eddc5450fbbfdef9ed7a6168da1219226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec9d158cbca089ad61a6db3e2c4688227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03209685ef2cfbc8aab48139b6543bd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac01230839a9a2fa7d0e5d8c2fb7191229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318aa7bc69d9b196234ef6582b60f632230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4429f8d1b68bbec046e4d527fc3175df231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bb5371139bde98198e86fad73eef7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45417dbaa1da6eb6ea14767561034744233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca55b6445775f1bda8cf7858f0fc4c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0234b26f57da209f14b7cf9133b52539235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d600b618e3ac4b2b50551dca56646303236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6940775963c3829ab98a1e001a4a6085237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e0d02aa27244e902e1d109f6e5a09d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7daa94af98c01220e61396779deaf4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4270e6451224f8f6553f2b3cd516bfa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7def70f1e48ba17f08c71b0b03e72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd6209952d9521f2bf16dd72825f8c8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038227f15f1015c1db1e2c05503e557243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73b0e5079aa9e785c7059b39f77e39f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1b3aca00097035f1d98b275deb2a8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd6e99f3c783e8bf8a1387023a29c6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7723c99555212cf1082a78fb00e05d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b76dfa2d5c23b65ecdda93ab8a07f84248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c00630e779d04d8af605fb4eb7d90c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a163dfc1808edade8c2cb9032f8f04c1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22777abea59f5cd370195c6ce73691a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbc535f101cca1975217bdefa42246252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29495c52e8047b9de22a89556aa0bb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be367fb55ce76d8a5f7c701f2abd0e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c59fa95f082d1d84eda918cf3d6457255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13e181cfc74929814125e3c34da87b9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e252c98c6f43ebecc6e8aad201e73ea257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f0198e666e14f26371a4f39a96578258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e4e54deeadf4a6e3c0e72a91daf134259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555581d677a83d28959aa2a2a39c4d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31046e8a670e9dafc8d85c9c8565471a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d47a29a69054877c5c0ac2f9c7b4b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b478ec27891934fb4af46e7bd743ab263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d328fdbe361565007484d9e72c1e570b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9df79ac73cb6ac96fafdcb97ad9e4265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776bf326276ce9cfb849736cb75007b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3460f2cb19146cd0b77faee70a5d2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d719ce839f43fb20899e7efdf95c0129268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609b062769b96bf91c599d1db62ffed269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e64520271f878a524f49fd7706082a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519c6c774383485746fc5eb716ec8c9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c415988332a77927704e56861000272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399aa27fbf3f9ee70371afa2d4a7971b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc2576aa8742a8f57a426632091616274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3184bf6018258a303228d7a02b78f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412d0a715332203c78a9102f8373417276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7818e2583e1f058ef388c9fd6b7e58e3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f43a4d804ff6a8e89296a700e6d9be278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a29cef2f40f742109148085b36e9f6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98f2f07a1c8cd182c2d8c0fd452496e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b806cdd45922a7b3213fec4a01708e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56b57695d4784ae15a7e186d755eebc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6429462f4b3e59845d551348ed1dae283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfecf88e02744bbb36feb900ffe5f67284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ef018af704fb63bfbf7b5ebfdc302285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edffd41df206ca8903ba3dfaffaa625286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a811b5fe1484ab8c6187f755f9ad996287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0089840a3a739a7e57cbf87a03abe49288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76838e879e00b0c26f670198d1da7b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd367b0b92950b31662675d8bb2c491290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dbb326a9ffb3400d2e263dc10be77291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90cbf9c5f13aa8bbb546d8d2ce020c1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5ae0f03ae1b26ec4a3f625f3b140b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9097a0a5eec5e9c54ed35892b130bd9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d7bdfa79eff1caf6c29263a32a25a2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8163954bf6e8843fd6a3ceebcc0539296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f3d73ec2bf79c391ec1fd01609c080297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5813e77e8a8d424270b71a53df12b8f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dd230eaa8208cd6602d5ded0b76d9c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f503ed41c5dea519c05406170783005300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467254af8db24759583ee2c9d4e292be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debd7ef18fb2c3348127db76061cbef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9886bf0b730ef886ecaf327b39cf0dae303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73cc942fb102a9db5a30278b715aaf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aff18e5f38e9849b5bbaa4cc2a8527305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0b15b5469cd18f4d4cc4af5c58650e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03831bd18efb66bca92706e5ef6891307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bf44380441e298d50b07edffc338db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fac603ac23a1bebe4f756ce5d220b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17feec85724f47dcee396331e308791310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade127fa9457c0a2d57afcad05a4266e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a182bcc19ffd0e6d50fc588f95d3492d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab56a8dc4b225fb314216582df705ff313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a454e872046ef596e606851cffc74314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67def093dbada4994c8554ca1de1956315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ec91553428fcf0a7674002be5f1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e0d1a1cae52df1c9f11ddc193cc2cc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8ce2a042e0c6d010ddd811fb46449318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a31af331a571dff0fa40df6fac587319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738169469e1b1392be714a31252b5a44320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824a58881d88b29ad7e50c65af3cc10321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c9020c34338505df737d3574db78d6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca4780274045ac3b71a21b5bad3b4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b123d09df1612b4912fe78fec4075324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fa6891e6e3e30a592c25d993ffc65e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6345c265b38708e904724c74b1fee02326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6752373a00a694a9166b5672a706327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a777112a9e65fe6f3378ff966a992db328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf819e5cbec11ad5462f0643d3d3ea77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034f4c93a00557bf4f1a41c2840ca52b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed94c5672c0037c403fa6eb409ea8fc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc453680a8e4d76b8ce3fc17b0f280db332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec026804ccc252b1b3ff286c7214406333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fff8660afdc7832b7400345521c7e33334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c0f340792ac6d82c408e9f71dd670b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcc9f36fc02adb60de856771ce4b11336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4fc54caedec67fe7e5651a15417639337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471fa03c2df13d7090cc62ed7becdc48338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d057e1332afb670be885868e2385b18339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eec6b5591c850962a4c39f35922b3f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199554c6b6874fa964f2b45574e7884a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5550b71052155f126524a725effe363342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3eadce4ae004daa99522adf39fdcd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9717714a3f0093a91bb6e483ef8b262344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645aec6a9f08a0ab0d559ca68df9438345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562071a331c3ea680ffb0a8c3f9f0fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b621fbae93ce19dbf393df8204fdc2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7740ff1b5dcdbdaef67ccb1bfc219348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818eebdaa38d6257c912c5458d446798349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83c1c75ed4370006f4215f6c7aa12d4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451045abf9086f94107bdf8f8c16765f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd946f57d90a9fad4ae1f7d86e2bd4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32cc95eb82c26b0e0ac3d53a7787f5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcba9b7c86aaf7630d9925f65eb776354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbe9301813b4167e1b66f1dff823a20355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd515dc0b367375ccd8bcc15243a8677356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ce0bf02f649039849ca59f623b79d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96ff0e706eb64b70a45bdd1fd373261358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f18aa66148a7f844319a9ed62c2f43359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f082be035bec6488b0c3beab4c87841360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386088ee5dc03f210977b84f0e68c7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409e2e4531665e72cefe0645f0eefe39362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2af61e75c3a4009aa1f9f7635664df5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcfaf3aa37e0df84364419caa2be86364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebece29d592a85f205294f7277e1c19365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d706b68cc9e17f1422ad2e6bc7316ba8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09003bf739f80b4d47efe69545c0464367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c9529da6a555393a2f77a3762b19c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572a0c94af21af417a494a7269a5b23369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e69dc326c20df3969e149671071fcb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65472562f273285a74b395171c8adeb3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67c0d827bc8c5bd4e24467871975ac6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d0ce5c4065207980b9f9d308faaf30373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83defee832a39b00f4926c471d79b9e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ea738b7eaf7771e48fc5b71a31f0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdb926a178a2eddda9731d3365750d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc38ba0275c896766f0f58815031224377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4627326bf7bb719d5bc3b407df8f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42fcbcb14c418a3230b298ff1c0580379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f90336896cd3e9942d6b7e8851c9b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de8e19f4c94c975bda97bb1ca15666381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8daf6561ee3bb89e1e884e718097e58382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac405bccfb9a156dd81372081075f38b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a37433454d57e749694b1171d49c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d44991bae69df195aa0068b67f99a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8cc3a82a0ed930b04feacacf1274a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d21e4dc6600d7594c336d9a5a7e14c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4db3cab3a7c05af95236da7875a511388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47ec8e2278a9fbfd70011522442411f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db95b586dc39412d2d478b6b0fecf3c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8750b295b6eca3e85c6c84529e61f1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e3793d914b4e921ab2464ed3e32017392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561874e44d5569f0eb253fa0e3520a3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8c76b3922fc16403382f31a20370a9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800020109c2510504c133f5a7744f081395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32bd3515fd0d3dd3f9b04116b47835d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec1d1b3c0f667c7b13774816d3d372a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0ae3c444d2f84c5725e332cfba9381398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1573f411ffa8b2bcea44e0a0a74479c7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad78ee0b4cf42fb2de0d81062716eeb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc25bf02965ec539bcb846c488085fb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cbdef6577bcfbcff883ba9b633b55a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1c08e1239a028f3c79e4e1750a49c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f2355c1cb52334a829ed5dea4a1103404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a636844e0994e29dd4cd3ed907feb0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c4d65e42608ac736dc22f95d5aa4e406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fae1574952cf5b422c23eac0a04e113407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d51ce7b3d06c17414535e9ab9deed3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd1256463faddb9d37c789efe810d63409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055094395e4ee690d634f58af3c0242e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7057a9015d042d748ab2ca660e58a8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57d23fcc986b92a746ef6bd09b63b8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d984ea012d84d59bda770868ced2c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d964772e5c4cd45b8c6681e08e5ea481414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415ca88abc96a45e24c97452e17337f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826ce7a544f2ef4721fed66bc64af82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f28a2a7ee9c8d3216de3d9af1df45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02362d6aae28e7e9ad4dcedb2018bc53418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3df5b5369b6d00b9aa94e3520a5d9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a31255db664320d6d1775761ddce2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c75fd8db562bd5af0e2640d540e20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5855e30abe40099d5be29973442ef142422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372f89c9eaef66a6dd0f55a428fa5d2f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a214e4b842ab299112b078c5d410e93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c68960c8287dd6ba41e1b4af1cc8f0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332d1467b7f9830f9c5e3976439f086426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482b8f89e4e6e7ac5b4a8152f824e58427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56403d55aef16a4014115ee9de5c017b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c646691784f28190624e62135f57fea5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c1ce888fd61fbf0b601e4fcdc655ea430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1907d31c0b1aa06912877dac290affb7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349256b86992c98c3c1f54324dc41a2c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed75ca55b22b4a46284fa54771182ae433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28849cb03c23b98047d4f887c5452c2434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90b27b79951fa4eedb10e5f5990fff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9b53eb1a05d3a912daa8fd00f9e4c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45cd05a8c9d26249d63efb97cf91671437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac412294a6afb5a0ee31c0b1163c81b2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ebc3929e64b97bf012f72a9e5b6436439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295f972ad95855762082ed6b3f64895440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15bfa908d6c46d1bff85d3214fa1bf0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2e46514d85a1874ce75ccf4e22d22d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b93a6c189763947a66584848d0c86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5d1463c4a1d551c00c5996b3711095444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25adb19f58b630c097c2b5d9e36b9cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2196ae9ea14b298558b8648b0a03f406446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa92b4f380db4fb4b4759fc36d15ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f94bb3347c368264a598bd9d9fc4a4c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5528bf73f3dfff3956813b3fe73455449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b344a94a9e36081d627e0571f49ec3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae717b0f77507e11c5aaf57d9cf244451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a492b089479d2ba17fc6ee1949a37521452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ff38e3d480f393123822484c45581453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3322ccad276221319f1b57c41debf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778d927edf7f1c6e396c24797523b21455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a476f23b75c244a198a24dc6f9e6ae456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0582428193f5cc9508ffbbc987ec9816457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03199b3b112781ec5a3325c63e82fb10458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484f1a0a22e613b6c322965ddc7c1a1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79c41d727e974b12f64084a83f486c3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceb81ae35aac9f868891f545aa46dc2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a5d4bac8ce874ae2e52da7cb1affc5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913556017edb90c2108215100f022973463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28edda52e0d7fcc809672a68a5b99b5b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5cd6f93df7ae434e1a16c554c38948465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9895cd277f792f16c5fdef9ae4360931466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead393398bfe055ca097114c585ec18467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe5cdb8c3f3b71ac683282d2266124b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370c0642618614c8aa74b4503032456469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c078dde412d611cd2b9dc243ed56153b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88423b0e23a8e557090288d7f8d1bd24471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c303791ab4f2f98102d61f97f442f0b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71432b5b292dac2dbd3721d1757c809f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c366b0eb607b8d3a5a01927c4d176be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee58cd07f68607b3835722e47862a0b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc243a70573a2ca286e76db84b66458476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74dfc03ffbaca52a890c4076f8f2320477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21366af5d8c433d0f6baaa816335e25478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61355948d52a0ca47ee940e73037d34a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd963c99cd96104f16ebd96a3d58eb9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e4a222ff4982837cb659ccda764c91481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ce73ff0a859e7eb4abe97a38fedf5f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747dfc558ec4bfefdaac15f6940d2b29483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b08e74245f1f30a6ceba56c888e0af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273ccb9bd638f3dcad9f3ecb961fb02485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359805cacb96dba481a15f3d0431b2d6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a26c0f224737ae436e485ce73ef520487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962f8501f6bb7ac91669acddd839e324488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01557d22e36c740cb0a3879d4b79411489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab294296dc55437b9071195252b08e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e0d1143cbbf2dbdc4929716b9cf2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81818c472f8563c313b5f01efcac713e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e56f295ad218825827d91ae0817d1f8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8270e74a3b7dcc9141e88c8efe4b435a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727a69e064f926341a17696adc9fb7f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349380970828406d6986ef61e272a06d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747c15f0a8e9deba4cf4c9f8b2573df497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333e7634d313d64a55a509e9988f9f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178a4ded101e3ce46dd224c0f14075d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf67a4d68582f3a4cd6b0079b625c7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a71d07348213f5e55104b452e861f39501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae808bea0f19e2ab798797d221b3aa2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296f9b7a4c955732934e5139b8e66b93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717990cf0e7a79331e9e974353e43f8b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e903fcd984dd5693accb89b7027be83505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943cc2ef9c7803a13e99cf0e6f366b2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec92472f90902cb4e2a449156d4b22507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a60be652e712381866ca7f3054981508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4d421094317a2865066ead0b7795f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6f616e8d2ac67fee691a84b6272e6a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2167da06bcf757c498ce7653f43da0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0c5f9960bcefe4362d71f051ea0a51512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd7f930efe8cc0c78c5603e63dfaec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43de048f96499aedde5c71e6e0208c4b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6441668cc008f8daeee3201a0851f32515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2270d06c72008a3d196b5ed7291ea4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c52490dc43fde6f84edfd89b75c9a1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c222ca39561241aef897fcfabab6d0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923c4b5b8c913b36391fab438caac5f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d7187f37e459dcc9affdf66c094aa8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de9c24b14c037d5ea25c5ce21a57864521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4234712b19bacabb45dd63d531e7e4b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa42edaf5221fcd7aa1e1d2efe23426523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731c4eb4d5299cb472112b630ccab2a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c18f1194adcf4af78a9a24074c41d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82f48d56d4d5fe2b65ffcc691c99c95526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ea7707d2dc7dfbd8c3b02825000a5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd6e1453df5048120637365cbac0fc8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d2575043ef27a92fee1d9f7ea46f7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d50dd5b038a1ed0e11530a0c332033530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb314d17c2a7bb8a217794ee4a6af542531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acffdd3ee54a914aa74f54caf76a240532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3297b702c22d537665825989d86413f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83882e5f9c0e497226ca71829508712534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfc80fe955f16a03eab0b9b64255257535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb187b3928f4d5e98b5d9fa3930004536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b08450b42c12131e5a4f999dd709d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1562065deaf5d018c18e972c7e7aae538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3ade536cbe86c36cf0178fc9d99ac4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a75b911667435d1e475336afad62c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fba8399f5a151f463bd5aa84f133f5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b2d36ccbefd73851efd17abf97f18542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9d5689dea6f518ea207586bd93a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05822ee011d08d8bdb5acd180668f83a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555656283b09dbfd9b91804f7a7e48b7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042f3d8ea48976c7a269e89680bafde546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa12c7a7c0f73472b7ea004ef0a4ceb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219703f5227244cf8cf7bc93a3b4678a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487a730b9cbae4bb29baf8890ffece9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0eb8dfc1fb888e13ae3cf748b31d46550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b45f8d53fa704d20d3a4d105e950b97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386f2e3f3d80afdc95650cf25a685125552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa91163b39ce568d5489bf1c69842f17553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c641a91c5eb0db176282c2b7171eff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be35adc34307a304f663c2be2dac0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43d0daebf3b1cea079f58d9802acc7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c80ad9dce429e17ef728edc27d36386557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2fe08571c4a786f76d120c2b83109558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854471ebc7afd8fdda397cc7883a1d8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da341d0e6fcaf6615a517d206270db98560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8139bcef618f52cf4948dc0ceb3c0851561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24848e49d6bb264a2947855fdba52f92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b242adb124ff26a649ea81d76ec374563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7408d19fc2d782425d7cf3a59b3e1d71564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f186f3a12d545bbc63c31e6a786b1de0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2671f9c9cfbe19416c17a66c36303566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcaeced0e514201f2ee2c16a1a63478567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997a009e0c82b9cae00c7558cf24c238568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae428eca92c24e1a94f71005bb3550fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d899ff4d224a514d047f593e87cdf570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd590db11cffb53693049eb7db89a70571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc387e3b5e33e6bbc9f73e8dc1b4f33572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6517608ece0541c6a7a28d9e7fd238573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67184f791bea7a4fd09f39e7d9fb58b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759310b24dc92bd464f9f6ab2f746031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3634cc2f3e6b45e14562b89d220aaeca576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c889f977a93d2e665115b00ec814594577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba14feba6ab7b73a2b28483f1d4ca24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ffce9736cce44742782fac3db31b64579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ea9559ae84122bf6b1f16b6f1485d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc42c70ab97fbac21798fa28531492581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645b154c8bd529a20c6a1b08af119064582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4f09dd3708f0d357f7f1c032d9634583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f10f416ebd1e398c82f7261caa42aca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c338abf21f92110f4115bed7abc4b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5234cafd5c14391b9e532b0d0a917586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbe3e5747d9f6f6708e1c97649e292587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c0da25644e8c1db8b6be9d29b32e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54e7fdefcda35d725d4ad77372ce57589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8cc6df867ed355c06234ad48b448f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448a4b1046838e04e4c5ea51d1afadf8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a855232c5e7a583efb5ba6d7c5ed4651592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a854d78f7470e09d9fa32821bc8ec79593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8566be4434faef4109128a93404baef9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbedb08a451dc2db2c7a2faa892a878595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90045472494bc397153c392d9f71ac7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9005949e9c77d50e427b8272790ac40597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff16797d9e1bdb645b2fdfccd233a47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6470bb1186679626caadc27c61739599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13bad3ac3d45431da44d0f3c805714f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb05f3274b7626acdba2dcb0827f0080601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030efabba95d1f425ca273993da20ec1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225c76067fa77cd798047e4208c69aa603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe31299d7fd5b67c39c5aafd2c7be83604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307fb2d574e9de320bbce353c8ab797605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105d782bbd432f68d4d7c408da7c5910606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05fc8377bd3a9e6eefa51e06ee28b5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e5344a84f5519cad6f622c0f4f9b6c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37b498a5a41e40871b6ffd211b2ebf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca300fd341d6565ca61d5e02d12f4d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668b09cccbaa16c1bc3e2f6a26c29db1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d130b33c183e24cb222ece151e61612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4cf3d454b657ed8c43a8d6a009a6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ccff92e2b0e4a3b441fbe49416ba1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b113b0e68d76bd8344256e6db69d713e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cd0d72e7ea5bd751f289f2cdd37b9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750f803e8a2a64745d70f95564f17d46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291588154ce3d34b2426e8977035bfbb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361d4046668b05794b3859e25d6e2396619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ccc205cacacf7edb54a092755e7c3d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fc8ae052f12ef6fba13c99e186ad3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca5efa8b498efd7a2206542da59873622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e98a71ade7aca58809ff5bf195c304f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dfeb911b8c683822932de4ad5d1142624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e0dd1edf0b60dd4ba4dd5f23b289a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19f8d62dc1c709e98be39683f27250626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82ac03f9e1dd4e36666014184d6c10627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe8c4f8361e6b5b41de2cc0f4cc8fc8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7f737aabd84fd8c93a36588e3664cc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110684831a3e81fdb9013cb43069ca89630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9679313902a2c3d90bc4719e8c09dd3d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e0d0b6303bc78820e17de831722e13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61605c7dea1411223375a7e55c8d0018633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eaab79a453b9cc944f574c1801c1c6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89fe8114b8e5a5e62b6dbc1e18798e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d787e67ba7cb5c14a763f269a4258ae8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523bb915f58be1dadf8bae0da3724f58637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71251deefe8dad082c83ca1ea1669e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857830dee4c172f1b4f11d081d508fc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8c97f143371d120a30736ba4f232cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98d6eff151f33fe8760ecb64db0d32641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946c3455c96b41354e4c0146d0e9685f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d1b3e1352159e92cc51f6e3143c47643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73513b7936cad9dcd25b97cc504ed3e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b6fd1593f30b22f562b9db3491f63645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f09c1fa2a3b669b1f5021dc8395c57646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ba41a25eccaf6ff351dc87611336d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da480b54a68ae1471123f4d141d88d5e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052d5f57eb1b4f84883cbebfe971b28649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd63174ace15c0abb97948cb5f259858650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6d5492a94058d2397b469c89c15ed651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a8c2e567950ecf0bc0c9c1a410f7f5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727dd61e43e998b2ddd3ea8279c0e958653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317511aca1b1e48e65617ab3a8ea5409654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a163f7578b99b8b8a61c2fc1dfd844655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98785c77d2fa816599740c914cd50ee4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d41e13987cfcfc5428d7b5ef62bc3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3782f252afbce96cbb3ca2c128fe1d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d29c6695c6b337b885269992b0aadc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26a3e0bd41b712f9a39dc8355f57dc0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da17fea0c7c1f11f935c7c7163d4ca661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a60b710c32464cf0be224b203053b7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71cc36916f4d85bd89414c418cb7376663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759f47b8abe4e70183220298447e840664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fde45b17929a8fcc567f938514a6bf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e971e7f9812271dc615bebf57798eb0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa411895875aa46d85519a92a75a763667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0bb06b4d3199540137addbe607e65668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510cb94de64e7234d78cf2f61600e6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ae86fa16663c9e9db7c010d01b05670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996ec8db00f7044c9048ea7fad73e826671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717bcf0b047a91a1c09c0ccc1e12abc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3400eccfd8a2a301cfa809f177c9ad9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad58a3abd73cebb6011c406000dcf1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1f66e69155e0dda43e870f57528b8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7667616be69111f20f522cfac7a892b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6c1ea7f75ee449e0cd6b8b32f01a1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9720adff4b4aa634abf8f3e34c4d3e8a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426fae2ecf346f9177b88478d0808b8c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab449901dbf76e1bd896743ec5b811680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc656a9e5c7b24c5ee83a71c79f740681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2b79f8a349989fe73b0f566c94a62682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c26918f01175645f3e977304403d841683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bb1bdcdcaf5f0736014f137466fba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d409350238f8fbe29be08c55810829f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b223998e3492a0d505151fbfcf4a3ed686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401adf2979e36ce8637643d9e40bd6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7694384f7a3b95cc122d04f38b4ec615688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece181eda80f1c511a8cfa0a8bf5648c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b4a28246815cf7becfd345f5941be690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7418df0fe2d3217825af2762a72d9e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b785c0b8b0c1a4976b0cb91fa2cf553692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de7f6d9208b72999a8f0ae7e64fe18693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754486ae8ed540e0bcc5b6a63455937694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0de26ed57caa2ce62eaac0d9128164695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038aa47ef54b6db8a353546719735f44696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795549a2aa05c022b6a3ff2c22ba152d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf657c9af543503dbcb3edaa2f58b19698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c61d24fb57c77edeb95a8d7adb33699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf0559ae377ad7f27700cdd58213d0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b911c595ab08055582216042d02e42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126003511779f0b6825012a166f914fd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c197e321662681749ec0b97fde1033703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f2380ea53c5443eee63371b9d5fb54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff83a3ac4e66847689b7c7c436fc9e8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383f8d5018134c655e79f541422c77d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb14591a863e59a631cce6e472413c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e84f27542fff180f4e3e2fe668f07708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de5155adaaaaaf4fb1486c32c51f1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9dff11fc0da8576bbc0651399f02c2710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c850848b9c2ae9810fb21dbc41ff69051.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070cc7b954c138501c1e703fd16e92f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bae8f537aab29b8345570de06887a93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fec5d5b3aa162d0f8f2a2ad562fae4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147d85a99e56a6078903b11eb4d070375.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f5ac821f7eb3103f7670f36e3c4a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9f6d2106d920f2029298b7658356197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0f5a1ca76d1343772c4ecde7eecfa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7b8a2dd4b850b5068dcdf1b60d3fc09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201f79bba696be1a1bb98843e52ae47b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5d7c68a3489f71835429b1e3163eaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c9a2fb8b2124ac19922356854f623512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fb3a97b07371dc9d83f53340397f7f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19940c4b00b79b7074c8773c2edce7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991cad0d768ec86d712853ae90e7bc5a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5f3f3c4a3cf3a79075c96c61d1c3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeeb3324395bf39deb906191d48fff417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368091568517c59730b176c28656f0a018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967e3ee004e96400aed076f0539885ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f867ebf4d576db5a80da43adf31d74120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d609f2a612be11d7944199f5d76d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c73e99435236dfb56013c6e7d565422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1543e27a498ba01b23512a4d4989897d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeb8732858e4a53c869b8a7dab3d5f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c821ff8417f547c560c4fd134c65a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee87774710e264cb6df3471a7c17f47126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a282bc4faebd88c07135b90b220df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40634ad0283bfe8fc236f5d86360721028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f392451e989136e9a41984edc4583e929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751b2b1e9b81e45df71b5b0849e4c9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a8b5d81800b98c8cc5fd1e4a207e7131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2045a7611bb62c01724b79957931432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf66e194e8c18330eb50e28de049033b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185f1fba08f24b8d66a3ff32463113d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82981950cc6d88bc030ee3f71cfe861535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16308e5baf614e54774aca94e541df6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a2e7e64d3f9972142394a80e5f6d8537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7135de09d3382e6c8c28dd7fb90bb838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9b062896ffd4eadb245e3d67fd51339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886373a9e5b5071b47da020b6786a6b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65f408eff33aa6c01cdd1e0ba4342cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e423973c84401f42c7db020a354b842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a216b92f674fa74250ab7da76c33c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5349356b1de3ed1a000df114eb736a5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf02e7e454ebe72a138281bd28bfeba45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09952e5b03826cba7b46ae32cfe3137146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dc74d01c4a39c9eee96f3b306147c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45135fc95a360836c90fc3d50f25e14948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b6766437322e62593e3fed34259b8a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7d3a7141fec392afc6ddc5c49730650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3dda3b0879220c98facce586d18bc551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c502adf9ab31a7f4f9da4544e56d2ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67957ba53b255a4ed40071280f2eaad53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3f236d990b5b96b2b1e4075f1ee33454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1766672a0795176a5a1937aae5a6242155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cdc08ad2ff893a1597c28d3fa8edc756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74cc419d5eb5b29a89e5cec774854257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29434e8c0a5ad3e5f2d75221e02f74b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5cf24e498a5e3a06a08ef884d95a659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8905ec2e0fcb719ac8992cefa0e91360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0c802e2809ceabb903973c41b5eeb761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44018a5d147a04cece6e8ba9ba0d70062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1cdb3c39f417c6f1f7728da2250b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5443de4dce5c89e01950f9a1e61dfe64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f32829e010703f94c49fadcb19c12a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef654a066e4ebd1440f875d9e1e23866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e72cdcd3b0e7c5f00458e09c31dd8867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7d35d3308333082a1f7485077cdfcd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3acdc475d5ddeb028f7b22a816223d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2703a0b69a34318e662d62be030ba770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4552e19a9616e4c1acb64743d98be34871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf53d1452f7b022791596e15c9ae65572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468a0da12ec40d183d6b3722b3ad4bf73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37529c0f64f2e79464790d360287399074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f64effb712d37b46738b1b71185ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8fb037a5fe9f2de9e6f5033e47e46d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15e70904d1fe9caf94398db6d2214977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376fce591d2686c194058ea88d9bd6c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610bbf5b48b74f8209ac8b2151fb296c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a973fcbdb51555a25fcc08493c9b9680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77184daf808a1ee1eacc34e908dfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b12bf54a60a39661e2d00661c975282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7018164641c08889e1ba98af115883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c29c55fac23d084d1400a0413d6008284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70651565ca4d82169461d923d252442285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655728715c2ea65e14821dfcd3ef863086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa116ea713be66d15266f48ec35dea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58610b989a7ac5ff922e09c50e687c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee69a0991210434f6853eb655ce803d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7748a1cf273d26e38fd2cf33882f8e3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f28710d21cc1ad0b30abe937ee21791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf5d653a65290ad86218bd3fd015f7f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b00439015a0688face3b5e49c99820d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc74732c146ee5a6323ee6312e4a3bd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26f88ff95e98271d615b63d2dbd3cc295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004da11b82d651019de1da59e1bdc8d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e430fc992f7cccbdfec90c4343d8a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9c34e0c6a76eefc76ca9522ec515598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7d3f331829f35b4bbf69c7dbb3a799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55d232f617fbeae3422335065c7f0e9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68545d2c5e73cb00d1057523a921f6d7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d36ad30137ab88302cd9b7f9e4ddf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca183edee400111df2af73bdcd7854f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69e2c8fe138650b7f1a35f25aa05894104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442a41020137aaea272a38b7cf9c23a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c504bd1496d16c7b2e190870de84a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e716ae39bf5bb3499d44e96348870107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09500944e11fa0bc59583111472f0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caecce5590b03636bba87aa4bb8760109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe386094c789694772a11d9841e9aad1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c763bfb70e22efde0c4c2350d5cd0d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53f4f107630a95a4eff304fa275216112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328990121d18f9be8330ceb9a65c2f00113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53505fe8e065756ff6752b79c4d32b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cc0e609d8fb1632dd8cb6230db235115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022150d737f4fb07edabf75ff04cd86116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589caff6962d46dd5761bc372da93f1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdabd3fc51ccb90988365e8e128c1d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381f76d0b95bb535f7fd214e9e0a563119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594320bdfa71cc1dbdf76f95b8c286af120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12543434b8f2db66626abfbb7109182f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3d600681e11298fb57c5042838231122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e53f93f7801ea98bc492f27f4aff14123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d44e470f136b078bec6327eb89e1f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a72f589c1718760d0ace2f19fc973e9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c5a6c74b3ba5e397970c855db07cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad2af4d28d2efae21c3a58c3c64338127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8ccea0ddacacee367d8b5edc4f26a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478541dd6addd6d3b8f1ddcd121ce34129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd407a168b38fb6b9132512c31803fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a688a46edac54534bcef877b28d23a10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367cf644e74bf871796e4e3c3cbbc47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71715afa5e942159d87c58ab48ed1c73133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133093ec9078580c14b7edd6485446134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484309a699fddb4d5c5ebcdc9ed1cab135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c195a08a1c076f9e949f2ba83940ef136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecea557943a28cc093ddadee8e75b404137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39643e11aaf0f92f738036ac90fb81138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f60dcc489e5ce9bd77c1dd6706c166e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb8c40d440a2ad19ed599d4e146e42140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73fb08ec2a9615b7181326be340b45c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57dba8aa8535a4c21d0055a92afbb88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f121275aacdac7e454fe6148973fa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03b4c2284fb4cbe47d962d213ca375144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb0bd43148196cd61d856c98a67314a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4427d00ec7671e565b144998392ba74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3002d7cd46c1239dce1a881ad67f8c0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8913965b8c87e8a320b0120959268d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a51c0a8a1ebd48ca2ae2b039916d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6baf14808fd29bef170ebc317a5b9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e45372a15fb6fa17cbd7e1df5b8109c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1bcc28b72e21b93365534a2644674d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07333238993697e92f9d47529c5d8a97153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd941c2f01ae730bfc989a83a3c5dbe3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b251af49314656b9e769f4ef3780155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4de17f8a4232157140ba2e12aa388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521a16accbc1bd373798a44695e3155157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604822a4dae1a37b0bd814c959a777ff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5ec274489c1c74df56522f871f48c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b636df805d6f46b7062000733d894931160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815de8e78f66fa77f5cf7d0c53e93aa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6475f86387391016eff0d5552a4c46162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636378e4fb0f74053954383ba62702c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c1add2cc0d16a7db4c776113bd515164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d135bba0f4d79487009fc42b1307c04165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ebdd026b4bcb5b4f07782a72794007166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f6ae61faf8ec252e6615b7564f4b5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308542da81b5886e217561fc6dddabe2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f26d11d258663f6ac1aa5b8fa93d38169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b65f56cdf74b7af82fe5bf09ca4b100170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc9232a4bef7f81113cf2b31a26dbc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20221f3a9cbb8e94a11334d941533e8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6b07f7aed2e0dcba721abb97bcf262173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b4c7c89fbd3c1626f75b05e3686b3e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9faa7079bde4d3c1888c6c63a59184a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea430542555f3f45cce2c86370bc0d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780dc762392a835059db2c9cca20b50e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0226e1b02c52c78c86b0e53bf606811178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300de6c69e30f2ded1d3900582bdddf4179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdc977225864ddfbaa4370be67d45b5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae31695be18c2bd078d3273efc89b69181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f457af14a815623d65ffc979ab6127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbbe6aa7f8705e6e03310b7fc7f98e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6b0428ff38244288e7669b89bb950f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ab65caf8abdcc8e2ff90c9ca8d0a85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9470d034661a86c947f9b81baba005186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149f14b24868e4cdb9892b03b004949f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eee3c51c61fdc82f51b6af0ea038b8b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d425af00fb6ea637b3c06896f19c8c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e5e65ae1da131d375ec50a4fc906190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e03677115f419d3ba2761763c8a96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506c3510d01b78cc5a2e018c840ccd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702aeeb2ecb985dfbb72d245ebd7bae7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e090c31fc5ae39aeee47c7a31518014194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf3056d89ae859ac1dffdf75f21d44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5fbc78bb1c03d86a64f283a0f5608196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c626221f6060b144470c67dae456b4cc197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0877307486375d482ebd9f4e7154e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96dd2ba918b8f15021d5e9675cdf1e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a84fdb73eb51a2dc0d9c771e027b259200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be722b77cde76369584f76456e33445e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55c1baa2af2eabed1dfcc0e824916e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f216867721b88bbdc94a44b02f69078203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6b2b662fcc7be528177b63c99287f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2241b215599f29e1eeac46a22ea125205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02d3536f35b5f10d719dd3a27b6a8a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb02b8bda385c1a38f11a07729b4471207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31cc56ea245dfdc6f6680d32ae00bc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6d295ec81f9672358f938b451462209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431747ba1e6a88bfb0afe6017dcb25e1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e952fd4d8f11489f7e860299e94ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639dad58b7d5ebdb527d1aac9f696668212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb090e232c0c2957828dd84245db421213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad43fde88772de85d24f2b06b92edb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfeffaf17d72dfd7a51542b4a5bb585215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ab23f9ba86666b1c803f5fe6dae6a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f158138fc26124b92cbaaa3c2af947a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c9ab641e6a1593957b75d8669454d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc488ed8f5eb8c300c53d8368b62603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71261d76aa9a27cb53f63fab06fc4050220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133ef8898daa2488febbe21611e9e9a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabb2b3f791afa36fe7df81c7472900d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62464b7c695d41c5c147d9ffb12092223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720d4e847d46f2fb4d8eb15bd416dd0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc20b414546a147d56141e5fdf1e25225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a145eac4cc9cd32fa2dfef6fe40e616226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0a8e7f99162f9a4028b2b7cf21f7a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126da902893e981d98fb6751269e2374228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3228ffeedec927a578e33f53472d0b2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4c990014f5221efa5bbcfa72245da230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f134060af984635f0c47bd017f56a02e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd1ca687332f3cff4cdc0637b76dcad232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1798f21ca4c005b51df10fb986e5962233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765aa50e85d5c38dc3fa50c2dfdfb22a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e32af474c312cf471de0da2dc099cc6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e11546cb4b56a7631ea56588e5e979236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c06a3cb31e9c4b9cf2674d674b394e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af34842dc1611bf95f4be54ab1597be0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08cb501d143b3ac69d060341e453a7c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b1cff9b586a27089f318c096edd9c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db17c1730ec6e198d39c071768e5d74d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e61da248ef4c1aae4ce95dd5f5756e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd32d712c6a98b5b7d2465b5cab57c4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85ead83771d0608b40f4e43c5b3646244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbac42d8470457150a247ff2ce51a4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdec29015632ca48e225ce6c551ba7d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc69fa9d918b4c7488ae1c8adb90915247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104dc4b3c699a7cb7090a29b5f4b617c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e97dc6192a75f693c0bd9805ab09b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff0b22a5393ffeaf75e0e235bcf4f9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248b5640c6a4ec1fcf96e089dc9ef7bf251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea6450fd9db70c741c5ade539ea1c20252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5499621aa990952f69fb0b8817a566253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a505a705ee9e4642fff7f1baeea1aaf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0b1879966d965ee18d25f31d6b7e9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7152e56e12d1f94c75984f241f7739256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56aee3bbcd943ede2b0324153918cbf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160c0cf2191db7d97247a5e47d1ebff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dabff28c0edf4ff20e604c725cd341259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde1f7a70995610ad166348a0fed77ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1372a4033b07845a5cfb4931bd8b29261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411929eb5ad25c421248a05dd8926e1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dbdc117928fcd7cf7ad870e4fa3ec4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d218535faf6ed071731d72d2d17cde264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef54a46fd6682129a4ac22de35491a50265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e95b56b6a660eef2b40fbd357fc77266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e8c786914487ecd5339e04de11acb267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72c14c4893c073f949ad318aa6234e8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98ddabba059e5293e2cdd31aca72134269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84a3c50da6dd858e08287e12f1c2ffd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf2715ac51f36b8eecc0ddf77f1a18271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca900630ed71d5729a5bb3eabedf72272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307541de4f69de41d190e4d19c77a2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8767e5f0b216efbba2e1891feb175993274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517cff3bf394b1d27f79b06d82fe6b1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ccb5aa55416682b1a804efb60b53a4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337838a3d3d238a320c253e579cd6cd6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c7f553c42e0d7659ad412389b40263278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17af919eacc30f6141f8eb09cd68e873279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cba9111f768fd09e4adbc035d0359280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5b6fe05e44bfdab9159259f9c71c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5548e573ce413ca831d7c87e14017282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a95b54e87bf41608775a885e38adab283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80add793af1e4871975aab7c03eb8a2f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a36aa91a29e7925b70f05d5f21d346285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef58ee7c467dcfd0af1785bac6e1614286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd1daef28474ff9ac0a651a962a56c7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f30e85ffc813ca421d73f29635e560288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0882155f85ceeb8503841b14d6cddee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d0a1cd53ba8cd952a9c2c0dc1b42ac290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4e23789431d20af1f1a272fe019b20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498faca0ea1b33e41b27ab1101721853292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf5177c4d755504f1060f2bbc053e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39a801c09be886585cd99b757fc245294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7396f1b9fa562fe8df4f64e6656f17295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a5e62e54cde9541a5f4572625ea18296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b13973a827372d7b3f496ab14fe37ec297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278a25fb93f7456cf4a6364b8341e0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ad0940569a322e7a83104a9ec27e47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a31a3896205348d6e3aefab0fdee300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88a9babc3b810360f7fd21fc17dbce1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebf3195dd3d349de2280eb1747678ff302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0a28b597b3010f40be345ce93f5b4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c132ee04d862e471cf00b23d325814b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c86c99b5e63ef8b12ac8090138b44c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc595043a4012692e215ab73c70aca306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638ff1e2253842d7bb6b4fd8cf7ddc6307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea690571385ce02e4a0e12d41c6fbd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8418b6256ddc9ee50db5095bcc1fa837309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b5cdb7dace078026c70e06dc4391e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56550ea7ca332e9e7eb406a889fe01c2311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2dee6e9709449a976671e991fe02a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b67c2a9d13d0d217e9f6fbefb7c935f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a8f91550b5e4394fad6a6cecd21d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faad4eef8f06c9382dc27b0aeb8cb57315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f37bd34b757a69f1cde7a189d3aa7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec9a7869cd33f7fda807f2bb124061317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c9658b11087f7b65fb70f1850bcc0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1886f5c00e56209025fb6a9e60b984c3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd4e10e8346cf22f62388db3952fe8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4089ce27ff71f73b4f3969cfdce7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654cfb6019e526a38acd71c128146282322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d2e94fcdbda7eafdbe6cd1477fd24323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2603895877d151527768ab695c2fc2b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4583678ab541c071d6ac54326cdc06325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ede74bb58d78e964fa3553c1e349540326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800890d6a86d731a100cc8eef1d35aa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74860fba04d4440e3302b6d46486ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebe637682e49e60540f927b1750a55329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5f1977fb608a531f5acef30248824330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8668b8031c8bed9a3cdc528d27064331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5aa2af17ecfad52962cc78c9cf1898332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e891d19e4280cd58ad4f3a8bf8cf03333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c549d186df5d81c6b229a43cc6c41f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72aad48c26456d63f0bd9bafbd1b86b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f889394acb22c0a85d2a0835de2f5341336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b7342f0572085125098b48b7184df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69837d02ceca1e2d0e2fdf7f9729f5338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b433c49a79b2cf39ae0d08e6575db846339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f1183b942933e8c8e2b0e985e0ccfa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a780e05c2cbfa9ef97223ea086da58341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21d55031176c76d105c42dda8c904fd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec87b9bed55522b3e443cfc8f85538b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1562605c8b8319d6110831013a88cf9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a1460932f1167f198eae00e4a69d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfa17b98435869efb87e7fb569eda42346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d52915ae8e76e88038ea9865e0984347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a664979d28dcf7d1ba83c917dc87b3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665de44c7d7ee35963e70fc8aac13b3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ea6749ad0ec91eb36a7093b1c1268350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301cb9346d82358511adca02aee24dae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d768018cec894f89164a2ee52743345352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d612b750d2c703728a6cebcfe50a84353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60261ab0159449c77126703920f00735354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e51a952a20614453ade2a7b8c16cd77355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a27b195e1882abd1d2367afbf7a3b95356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33cc812f2c0f8c3abeef28101c8ec7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33900c231bc8ad38d4d007e32715d356358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af86430bdd142cea61812b06f60849359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980b495e7c923a9d04ca6785775a074a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00283dbbf49bea5578a40e8b7171211361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f937d06c1f5932e45e1eb2a4b4e0eef362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cddc52a016128ba4052d1d06a2a650363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea5a88d4f2f81392630ceed01274c5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56022c68e18feb168238a0c33931c62d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b57a75bc1c7a438ba2c3a55852fd66366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8269cabfad0092e1ee0f132a2c2fc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd060ae1ad50d7b995ece95c1aeb8c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eeea6b71950472491347690f1cb76369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674032a4d11043db5ae29204d5f990b8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66c6697431daacf095fda14bf14e57371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a3af8b9ef1b5b02cadbf3bcfb6549372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce34dd0bde37511f4f41b5b29f620396373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b653c029b1b3b41583b02cb540d9f9c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d013635f53c8e97f2047ab3304d2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e498c5b35d0aa705bc0f0786260bab376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5694482bb2cd0a046fee5525c0a3d80d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b4a2a50bd6f80572602551aaeabd78378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c20e0cf1026f08283deb2320b7fcee8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2ad72e333cfe820cb3d7bbbd85ec77380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2ec495a3faef4a1d0b344c44e51b1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4bb6221709837ce8da4153e8076c1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec2cc9d13ab254d276ea6c82380d22d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fb026704817d4303c4dca65397ddb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b079d69849c4646d01b9dd85be30cea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e9f95b2e088db2a40c768b7b12b9d6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b0d82026903b74b182c03545ad26b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793f1ca698db6d326c83bcb0893cdf44388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615c87fd48b2443d96c33a0ce59d5a5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949ca6751d454f9f1d706f946c536d3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa690d070a25cd856f4bf76d03013883391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c2e82f561a01e3fed5b73c9e09fad392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d95b57ce3ca52ca6d7512d16a7a75c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc735e310e263835360e308044424412394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0067b606ed12e93c6d6718fcdfdd057395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d450ead8b106313b83622a986cde404396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47581af43850e2c6b875291fb63a410397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aed09b98673fa2f7d61f5eeeb9ea197398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92894208ae2f2a87599e550b01bdda79399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f315d150b415af35dfe2df607bc54ff3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2effd8dc385519e92b6fe9243a0ea2ba401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378c0b0919a2556ed9099b2dbc0a1e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59deba3ac5d8d928182bca44f0311c09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529bfe6f0c9ff95a5e27bbe055bf3b2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f414390607693cef71b8adb0878318405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8540e15640b1e06f4010d950bb90c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1241078718a52d50aae95cfdc0deb31407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740a0f9abcc369b91ea19857c90dca4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e22448ead7ed600792e43eb240a293409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4aae61ae952196743308b9b2aa5dae410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a44cf571521763f47b89c7359c251411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcefcf89723397e18fd2c1b4e7cb2483412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80611a677d5f861496bf14eeee9d2078413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f724eefdd3c69c224c220b98f12d69414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783765605aeee1bb231ed42efa4076aa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ca5d3a3ced0ea5916dc1357b2fe52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9615f8a82cedc11ef8f3f58528f002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b1fed48395617d978ecae6f218e6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f7460639345bcdb05fd5c261eb392419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dbfc1842dcfbac1164700ec3d5c896420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aa72c526816806d591838aea69a964421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6f3fd6d144a55a96f80191b47aebc3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750a4b6a4476c449334a2a0b0987baf7423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46595f2c68c90eb395a112339df95251424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286a90cfb78a5ce21521e476b0276d7a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaabd59773b22395d700e1444832b35e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a00ad5b9f5c1ecfe66d27d3cf1be90427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac4f9c0f4badd38c8f3f2e99a99527428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb02474989e994dbf294c4b8296d3b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7d77421bfae0b81c1cf1b45f93df22430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9200933519cb15e118f1394d2053a8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d81f4ce2148c0222de621f9c46ffdd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869b67e770cfa3fab0c7285198207a6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb2749235403c049fa708a43b37bf1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc85f4496fe9b7570a95400b2ea1fa0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5852d3615f739c32fe18c8456da71e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669c616bc988d066be8e101d57d92e2437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8768b1b7a27affd6a98d41dd5970a28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fab856998747b44d39ac90df6d0f53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d777378ad0403d8ab7d679b3f5b7a5e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01718c6f4dcc614a6ee6db2b284872b0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77f3aa0126afef2bbc7ba11589f77a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cacf862a1b807413564efc6f815e7c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74f671808eeda0d0e8fca86dbf3643444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672228f4492f60cd684a28ca65196d5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6127d4fb841aca8bb658cc3988f3b38c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b498bbe9a330286b6972bb6a422c08447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745f22cfdbf733a01c4fcecbc5b3cda448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e08efa2bfabe4a094b0087ee492700449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865135e6eef3e914faabc8a8a9b985dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309111d11514c3fae0087526ff2ba03c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9306d6ed23654e13eac05e84c2d1d1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae2646539f82179dcbfaad071868d8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003f55a24fcf45ea852cf24001d7efaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc38f1a2312ac4bc6d1f0b69af15ab9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc214697d0b196562fa3f91f3ca887e1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae1b4304e7e7aa14f7ccbddc49c527457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb5490abcc9a60e1ee768c01247634458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec0506caa542cf0fc5c8c2e241d171459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7477098bde1a918cebc879352e933c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e57a1bbbf0a52338f34b9190b558f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eee34ae2094ac71f8764db016afc2462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fc56bd3579786ad095c378e86b0f5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cc86897633f3710fd6a766b1f7a66b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186130d7b1c1b81e031fa68be3bd4cd0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc17ec723002f85fa339b83f944abc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c95acb824883f420907cc0ba4d7d16e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d459dadfb35f269a21cc70bce31a0a3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493c84206bac3ce971a116046f55bfc2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f3c3518ebf748bbad2a1f870f1be3e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0efe4e43d0de81b8f27bafc552926471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9d778030df01e5fac99f833bbcc79472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f2d062f5b43c8a8f3cfc91b63def6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe3c456371a511578ad36a5101da85474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06701c6f33f0628f43f8596793667c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310429e66a21433e9a7159e06b4a36b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc5e8d9a11b303dc6665395680f6b0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4858985b1d933760b1ca2b6ba912e5c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e33cb1cbada33d142d40acdba149ac479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9530767e4bb6f45cdced6b75484ebd0f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da582a486f35e66e6dcdb01267e5a77481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1f5e8d8087587f6216c50daa4cefc5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e999badc7d5b87876e3d92f65e67f7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac880fff37aecdcec571c28e635dbf0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15701358df25a011364d1d73fd8d3df8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be03070229d5f9fc91117682541ae4cf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1073220028f28fd454ffc7a8e5666545487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e66e0dc10901c320631a2153d1cc8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e7a6f73e33f1986a3c3a75e9ddf4b0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423536b8c3135cc5ab60c5b43c25e55490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37dbb2bc71aa3d07f4b98f59f4bc453491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9884f2362ce3361448f1beb5bae07bb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c578a61760a4e063f67ab1d4671b25493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043464901c0e77074f095a885348f180494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0aa28c05785de9d9eda90d410feeae495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1be3c6c4acc0cae33d90866aa5c7d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c871b2ae3b3968c9afc39171ae021497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8c71b74c83d2bec90fe9206f682e0e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd0c0afd5bd5e5f42ca518a93b36af499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5b012a6eb171fd7d49c626445aabb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db0cb04402ef6951409dbe179fe875501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b5b8c6f559626ea5e19717276e09a5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a442566cc1aaf7d67dd3e18c8746b64503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9dcaaf9918f285bb058ddef8a2286a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b95cba767781155f431ce3b5eee2c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64290adab497a5d1e2cae2a6c8deb94b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adcdfd760964f0290aab04301b76d72507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d457f1274a200b225219155d457e61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7e2e03d7bc1c54aa7ab95bb8cd7a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863da41985e595a543966273ab593b70510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c9db19407fdc65b4603c93e0a3917511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e288a142f26eabd0ef4c510a5ba35d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e36d5e8fba6cecc2d2d08d19c87f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677ea9a80d6d9cd866f3e7d43208e82514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081c81c05a2e0cb31885e1db2375ec6f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4c00a2112fccf5d2e8f7330323dff7516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f10b697f99b3dc7ef035fc3bc8054ce517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bf8924631e1b898ca6c45bcd6d93b3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff0cb1df5f7577209f7f455db52c6c8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4f21c404dc61a0e177b210f7054109520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca638d85f3cfd29ff978c4deb26cbf6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5047ea4cb8a1d700d1efedc439603522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbac3fc49871bffd0ac27cb56998321523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332587860d238b17efd04e657b4f4cbb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ea781c73c1e13fa1746223b15fadc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebfdc054427626f601ae69efc5d4dc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b5a6b8d58731d6d20335995dc12e2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fd2df10f62171f96aa1d95f356a39a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0682145a507aa6c08cc80459a90f7365529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c71f15f161c3ad32db9d9389d24fcc2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad265dfa7a44134f806085e8edb830531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51342e7a6c8577653097cfe02f750f58532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29fbf43b4ada9cffeaab4a6275f3591533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7abe47d1416ee221e7e549100ed480534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f743696c26c54fe46e17046a2725d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc008e0ff96b4dd5e9be8dd3fa5db2d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab7c5a32a754f90a6719503a5c8208537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bf67018f924f0a2866f21a398ff1c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0bab4d69b2b18541c692a5eeb961bf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae817aba8d7e09ff650c82f0059d1be1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dbdb1b723bc81c8f41f755977450c9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dd1b9b9547782083c3f84371959f0e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2cdb60849dfbaaccc32a7efc20cd0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaceead79ebbf239d65e1c62ccd2946544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27221cbbc6c649e8b4380e46cbd1b9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacefb63d7e4bee49bbf4d2af6bec62c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af73005e910ccff4b901358fbb23689547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272c2e58aa655a2fc07df0b5a2d1361548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e0378d205190f1f70809e8cd3c9c7d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e43434d1eb976bd725f684bb5115c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13677f8e3ce857c3bca6aeea680c7f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ef0aa507d04382ecb6709418b6f5e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9168fd582b261ab90de8446635650553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959615886a177d0d5a5f41783ef13e5b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438773ae49886d75db4ab5a9abe0d0d4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ce25d4ab28398a537199879e59f54556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc22edae7504d6ee7aeaafda7114e840557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31b553531251c8cebbba43f38e2193558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692d7108347733895b57058b59751bd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73072a5e9abccfda4bfe7df6e01458fb560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f8f5aca1c0f1e577883a016d50d54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7096e8b6db3c2bedb1d14f2b08aabc4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab8d7af19a47fb67fca81a89ab27f82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78641f837d8bfc4ca80379c377210a0c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243673f11221be2d3224399803832687565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5062ab7ff2ef49d7570846caad124e52566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abe26c47e4821e8e0e58821d5c2337567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49248b25d2f1a5a695cda1ba64271cc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8a9c66b076156c009a6f94f1bc904569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d4f2d9aec9530bff6bbf8ef311127570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786df0b50d9b7cc1cacb7f8c9d200700571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca54a6ec06a1b160b16e522d36a6874572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef8c5d2a7bf03581a4827be889027a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ef7595b30c34b98ef0a0d32ca39815574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3a71fb9c1158a3e55b0f42d5d478af575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f589e10d02612923831ab9922fc193576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4ef56b2e898ffb767a68d87d5c75f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bce718ea7ae35921f73a6e0104fb21578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc82047916d91063698249b256df9fc579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54647d56f63e9d5b72396ff693c1b684580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b43225d3e2ac298ccce1520d56d8b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba213792e5855d6094540a538d6bd18582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1686b2733bc2ef2a59365f73d312a3ff583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b5bdf2a25795c97796863c9bbda3b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a537d5c73884e0ca8350526c0a4d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c47e82ebc17fb63b2559936fb1fced586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c454ccc06e6e517eb965b9caa8deec2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5fff791a2afd8e29f189e07ed5088e588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde350c2c336c9075649d9b96c2070bd589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab7675f7f9ec831da9614acf2b69745590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9722f8759818ee329d26966771de48fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e88217254620f5cf819d4f835c800b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21366dc1733dddb6209b67e30f6e4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39f1dd1fe5bf7d694ab90c3be36792594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09d6752cc8df21f01dd680a4905941a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203323d9f5d1151dd2b3871b6c5ab99d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e3a8a05ea8dc3ea7ad0252206a1110597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b5a836553535cd7c554432da6c459598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7d4357f7b6647003aebbd249f23ac599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101e534785ffcf8b5aae8fe417eab3a4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09510ae756113438153caa724d852f3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ebdedcfeed2c9043cd71b03b3aea4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff93d7763454d80b4fadc55a3fcb7f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3e1a82339c126e80c6afdce82e5fc604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a3542d40b56c96e58a5a27116c26c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c30df54d546a65f7d5c38684b7469606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc80f8516ec1594084a211e3a6c41b4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d8b72ee1e998189cfa96686651945608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d60bbb33506c151d65589035398b58609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff867dce7977a0d341053a5983578de610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b703cce62bc8dd5216edbee6954684ff611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e30eb26cca49e1f0620a5ccd1358751612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d210fb8618e7e6d9961dd9c9e783c4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa96d60d9449b735836b9d7495f5dfd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f6e3b67c18a18ddf0e7dff4d0d67fd615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7169241feb2703cb8ac3a2f6e4bbab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35d7baf7f157e89d554b284ead78265617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc3ae073a42dc6c0d041a0012fb7d1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90484a761b68da55b477df6646cc3f49619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2d10af285a390fa79661054a15fa6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5aa781748e1bb817bbc3129d1854d3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056cdca7b20419626ce480f1058eba3c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c2d332fc8392952fe722d118a0f47623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b2db542f7785fb7e587c4d027208624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f83bb5836c22153a60d3cacb94ec86625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe189b916145aa6f5619f70f907a2f0c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f27d3453e5fcef92c09aea26d79a874627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738dd0ecca7b5d7f5e6c8e1d910ea7e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337687b42db36e7ed5c2faa1e4a87e9f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f71f0ad81f5b6d4ac0fd46539621458630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84023c8a15b96af9802a73374158b0d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197e650e9d0bb89bb97ad702b3a2d6c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae02fd38f5ecd230ed8a76940c84575e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c888b1f1f0d9f2408491b4e9bdd439634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6fba24a766a81ef94bec490f36837e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de434d74b3770f60fc4aadd9d594d0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fff0696ab40d51bdf98263ccb720c3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2cc98a5cac3c48c8bb994fea891810638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a1a1b8d0a9d38839a44059b1ef709639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab73b7f1ae5a3972637a6b59ede861640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6f20fa7e14f462ef01a519f525b6e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e889c95a4d0017be2f21b549efb3760b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f44fa08734ecb08b5ff80d3a5272b27643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f48cb8a557e5ffb57308b7294a2ec644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7fd5a33cd1453b43029a005090e62b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7560b3fb59b7ed4097b485c470d3fdc5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31169e94a88e73502cb3cf7fe7c1860f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15145c2a48294c0a4a6c78915e6f9a1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49bd1d2bd14d933c79db17b5ae63011649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af058dd3fd6439b163772fe729fd5f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b936a3db9d237f58b6dd6b0bbd851651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd700769852ddccc8d4ef66deb0acf26652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762f2e98169be00eedf49f76e2448cd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d216d659c6f9907aed1c9456b16594c0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f747ea7124e45b4a2888f0379b9eb152655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a9646bf31182399bb1874beecdda8d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c32ba6ec16d528eb339daf706583d20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806578f2273faf68c22dba1361d2941a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da10904e638a20eb86e5ac9e8f6620b1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480ab13497f820a03580c47b809f4ee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602417605f7248c877fbe13500bd5ab5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddc2b69436849a4897bbd9b20dd20fe662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f18e238f974cf21036446c0703ac6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82336f9b9fd7068eaa0678a2e15a9f35664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d95bad8bc7a6be3c306ac1b8bbea47665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f427977e5da61e96b22443e3dacc40f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757dac2ca631f341ad3a06d6bf8416c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2a287b995b0a9acbfed048e43510df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec8ba88421e43fc444e9778318b839669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e9522ed6f1809838a7d8c17251b90b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c47e174397f392e5964e0591a7d2c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bff5d5287ace4c15d8e49b756c5cd4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66408ef15a7347c6f70cb8b519d36d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8286a87e027ddacf07c73bb41a9eb920674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104df158ce8cca2404d78fe5a962e1cb675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69853df8e0357b1b29d6d014837a328b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2be092c3fe85bfd02c3a4db9c9d05677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692fd0d6ea7911f336ad2644729f1f2678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23501,1010 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...398 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>