--- v0 (2026-08-25)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1060">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -748,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -988,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1063,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1264,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1723,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1798,59 +1732,50 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010995</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
@@ -2011,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2314,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2422,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2494,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2719,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2854,113 +2713,77 @@
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012299</t>
-[...25 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3124,120 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000013034</t>
-[...7 lines deleted...]
-  <si>
     <t>000013035</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
   <si>
     <t>000013036</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigoroso-charger-n85-3c-1a-100w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3247,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3cdb569986d1318e83f245565db9561.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60176437be7cdd821a0e629a1f7c1f4b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa7598acb3655876e5a8b208f59d7b53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630cd623b877e2536eb074df1f3fe6584.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e9f66530af7b70b3349666e35f5445.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f7cd01f39de24da44109646113287e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea98c9d630d3d576c451741587fddb37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ef7c3cf8aab591a08db292d33faf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1f2c1006f8373827a117ab1d09219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7103b40fed8d4c486fef58b86526b010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612b1dd92ea4c78a7c6f6eefd14849411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301de9c5edd32be7c5c5eda99d4582d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510a84daf39cbd7b728c781fc916c4b213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd4f1b987668c6811108fd49815cc5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb68944afdb0cd2acb3441b30885e3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368398651b3496f1a9db68c2c56d7c2416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00aa6c8bb75dca0e0d000deeb964955617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097597abe5010ac5e86c0f4a64281c9e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f15768f6cf581f1ce83187ac1b14319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffa8302177f79dd0d14fa468d304f2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969f7dd84acc8109132b9230db8053f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ffb705d2668dd7c0d57a1d28763d7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f1e46855eb2b0afc8c4431deebb1223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7843baec706c5653f010795ece81ee24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a43810bb5ef9852bd60694b67bdf4b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d2eac71e8df92aa48ad70cde4247326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670359d6979062af52299e0a073be4fb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1af5b27630759852967f7ebef2035528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69420dddab966b43428cb785d9d0f02529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfc406441e5a647e0d3da13e1905f4630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9251fc32d5be97e2474a91b84cd1431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27c88a89d6a885ab919f9e3846a5d9d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba02887753ef2a89770f60768c14ecb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a562dfa65974635ace7cbdded6938a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e8d1d16450987b562fcf80a495cc4735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee145a83f68895b10edbfa23225568ff36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2b927d3feed6e3a96e5719b021f95537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c1dceeb3b853a6b398f9bc2d4e386838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bafb5d9e9bc8219c5216b37d579999039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb931977672efcc1a8ed673d60a8b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a510f914c1f49565aa6da13ddfad5b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8b8a34ef497c87283eed5fa9505942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ed9f1d489944249a3978a9837994a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac41402a8d4dc9e86c1a105910972b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550122a14fe9f3e435f4aaaa9ad34d7945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477513f80802f3c1463f15cf8cd824c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c8450732da4c78a74b07cf7592891547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4800e6f18301a31103ee7cd8ea6092548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dabd5ef71c5a588e31653a02757ad149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e8b201140f28de66d1cf6144bed2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9e4405eadd6e7635d92fb09f236a851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b2602e87ea2fd96d5eaefad92389852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9db5ed4abf2edad4d1684201ffd87b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafba639b22e69abf97b5c275f3658354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a8cf583af96106a5095fa0bbbf7da55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7216b20036530fa7e487ea65643fb2356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4b6e1d3152a94718c9c9882d1b582a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b02b5b712618a8ecd06ee884a43b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcd92207db4df35aba2b036216dba4959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef93c764fc6051a79f543cfc81c31f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41540b4f293a57ebc877e998d9366a8c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989abf22d0d111d4f510bfddcca76562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633fcf1d55b9910cd2b192213d2998a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f781896df6b737ab5d2558991cc3fb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6422f23ac7c1013456127ff4412007965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd066a985a14ebd4d30f1fdc01cdab866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b3e88dc2ca306135da7b1bad5a13467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425fa8c93eb418833a5a6d69dbbdc9f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74318303b68306c72ace0cffd7eeaf8969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243a6a4becff2146e9325d3df2e32bae70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91292affb3f044f84f980ad756ad46ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ae900e034805f116b0641229a4cf972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db1207f77e12793e48303921ee6f3e173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b2f2168f1fbeef2b1e691909a6c5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed23e7ec1af66a30a7da87dadb43c0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9146b80249d615e1c90a753561a97e1576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df79d9fb10b6819c265301def14bd9f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058381bb9f5fe997c977b9ba653235a978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95cba7423245820e4cc9d49d4eb0df79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f0985cf8d2748b7813d66f8cf97f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92ac694d73cdee05540932cb4728d281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1e6ac8c8424d1c4143b89adabafd2b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a026e46c3c9e6255b5974887dc825383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267eb73cdfd369961ce6b032a455a5f684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2bd9965b07abaae5d3a346d385b81985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1598ce9c4dc0ef844b1c0233555445286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df4678ecb97fbb57dfbbea1c2caae587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32698a667f9cca08d408042f2162e90f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641d0ffd080623e556e18c5b3d1cced89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2c991ff836e3dc03f4c12f589fd4f690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf965900ed6b158fa7f8a7649fe506b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6642bd1dc75e2d2c22866d023766da7892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293fbdb649b61dae805afeda65162bd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec95abe98013cba453a3d69e93750f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1bbe25a7381138ed44de544dee22bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3f5db6112ea73da8e192291914af896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad0b8bd185e6eb93749c4d657168d8897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0425a2283924c0c6cd89cbacde8ffc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fba75c5597df369354369078e91680299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b524395fbc21159349e9c12b4efa043100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836202af5d4417a24f26a13f5851096101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c35193ebb205892176a941a73928a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ce6be4a96cecd81363bc1d79d868d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4be559e2d0367baacf0bbfea60a2a3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92092b984c9babf6b818c568af80761f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c518f525bd04382e03f66e805bedb0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d43f07e936fcc787ee7c82327f1b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083eeda73944b8935237cdf781a5bb7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cc362f0e4f9c3692adba8e897bec5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137dedcac13ef73787dbfbd166e4d0e5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd5c8591802b113202ca308c1b769a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a0918d05f605764da78c06a0bb140112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a882c5f893b42cc331c6dfa40c9c7b9d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d323fe3ad94a94b8b0b961e667cb03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c17e61da87c1fd53a4eebca570717115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4acf6cac0342ae46332674c2649aa8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f78311ba0a598ff8734244382bd670c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552e3a4fcb8cf1eb3298f529fa80f1db118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d0445a4012a8de949183ed6df387b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2ca94bd63fa314127fd11abeab8988120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09b8d26290b581116a7f40e3bdc83dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aab8fff7b59a66d1536df61206b8f4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c086f5db50d61f0f980d2942c6d085c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8890be096de4c3581bfb2289d6d5bc5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18786105ede58aa8ce0e98735d85adc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dd62ad0364aacc64835f2a09bc432126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804145d498dee95ed74639ed74b4c48f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619016fdd0f2fcdb37342658c22d9b8a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce220f580f4780d766ebb0e5312c4a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70505473cacc8525daae278589fc675130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd29f5ffa8cf66ceb31cc2e921d244b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d67f43b331883c599800b674f7091132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f428bcda7b063cef1f404809f8de93133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f2f7e1d03c854c8a31d7f925f7e9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccd9ed5dc3243dd229300c0418ce985135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38a37e6c934da2092dfb9de7decc51c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b58c002175fa23f63d59b68eada0e35137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ddc4310587ec601741062d3b83913138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97fd10b94e7111609d2c1175c51dfdc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c942ae3b4fd777c683d2ca7d181bc0de140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f62b5b1b8b178ec4f2f7ae126e35576141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ae94e4c87168cace4d4a83a84bcaf8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c65aa1ca32a1f533cc31e906f6fa1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10969438b258714a8ab76dc3aaeb67a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e72966bdea813a887c50b545185ed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caf1fb2b391f0e784a1341ca84986eb146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0257af0fd05ed881a136f493a9f4a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030757cfda4d541c7f10fd6a74740b68148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4358eadd8bcf3d1c7b839cac040c470149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e173c5a9e71a7b8c22b9fc6799380150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e083a88a718c3babd0e792697ecc08de151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796965839fcafaf1e12a17626588d03152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886f9f1d21f71ddf14a7d711292ad901153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204a489151bf28defd619fbbc18b935154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c274479b3ad7db574b967352bc1dba6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821246caa645577d44506ff4d0337b5d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f2a61c57de46100bac0a4d7731bfd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7921c5ba3a0816a3d048724a35b728f3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d08681f0310535e1bb11e65ca3ebb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97502d9d2dcea19172d6814c24201b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15156789e9401194d094a22a52cff36161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab34d4f6d79b1d8507014bb39b1e241162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d4e5d3422b80f611eb658458567c3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475f5d7fb325c6a6377429500caf4d9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2676093ad086ee64ec3316e124665165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff253c4291337f451961452ba839fab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10993bcc885581ef7977779ab871340c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df17649ab8aa60a0ac21de6be5b4210f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089ef1ce01faac1089a29970fa2ad96a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa47da1f9a48cfbaed84c481a5d4a43170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d0a0db2180d75ace8e18993e82c3f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9800acab0a5b063d34dc82b1e1200172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2ff84dca225f4706e8745db2ca678d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ac60440aa8e76a28ecaba4f000d946174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd4d39cf807519efc4201f69dd12399175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bda249f4758678e6e4ece69f53e1f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5a511415a2b6fdd8a25416533ccc9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aea92e1d981e828665d5a3adbea0e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6bd523c5067e42df38327eab9ac02179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe51f98add6dc72aa0977b02adb697180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b375b2302caf916f8dce4a6b2c59181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91da46dc673b1473bca3ce47acff42d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4343832ca3a767343116d34717d1345183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae2ea448c793eb0312127ddd22a5c1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552780e8bb9848984e000358a30d3f6d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee641ba440dbf39dbaaef10ecf6d432186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603030aa99020e3606421855581783e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933aeff767c23b577a07a7bcf9ee7cc6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d31602d953d296fe02a725a5c2a084189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7895f298e1c77f91258364b2e29b1dd0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dbfd641bca84177c3e4faf67d9ddb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3643d322fb0a1870350a97aefbfa4c1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2170e3d31361806577afc1b95d232193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b973ab1ddb30e4a2f00d2e6d7755b2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453a71361ad544252bb5b07e799a6d6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bccd63d780390d8dba4dac5e93fa7d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05b7b4217904f6550a8eb925869ef44197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e0ebfe8151e69133e8e37a0516fd0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf70924e7505a1fae3f7d4acb9f748f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f59be37a80111363a06f007fb4a584200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb12b3a7d9c91a3d786ee03afa853201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0383750c3c01a776650ed4ade98da564202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3024fcfdb6948e678ba3ad67ebb9cdc4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c055429b465d52afa559ae8f95447a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75974157fd60e2c2935190437e6003c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04771c2816cf37a31a4d0bcb784e6b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca973f5341db9fb7f33d9238e91bbbc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94dbae8ab7e6b37e633235840e3ed5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a6bcfc740dde5293b199a367e7dc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3ad7f12839a08991cebb1d17d5b444210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f42920ff9dd339e83541eb40b08d305211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe752b39f347504e225675af6b9f54212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63392ea60841e768a4fae1d3d45b7b75213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a721eb2f79fc140edc862568f845638214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86734d040a4483b4a4276a8d0292ec0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84511a78665219f4b6b52f4bac347968216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d0f4d83e9592a058912597107b12b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96f236eccfcd329883fd920e48b0aa6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302165050a1b680611aa499e7ae273b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94520003b06b4bea0bd53376c74e0c0f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fae4f582dcd231dbd8549a8d5908df221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9f8e1eaaca77bb6740b142c361102f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369289832d2d7e7352332b8cc9033f46223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee38f68bd8ebe441392179b504eee6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67126a08129410ee72a96a0bb7b94d4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2563d775fea3e32aabba54e573f10d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909d78c46d0a6154ac264b33ffeaba1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fa7a497c1391f9388544dcc57b507228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5286ac515aeed4d9e8e19159a0f9bbda229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a817a4c479e6895dbcd376b7f3b6cac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e64910d49ecda21c0332526a49807e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea2442d376ff9466282f45c62565d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5116c7429b613decdf7c53e904e9581233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58396e089ebe5c9149f670b0349cd3a3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe4ee19409531d1620932e5dd4e3f77235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5396a7ec52a74f0bb5fb1e12f69ae737236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc2c29d09102becad9d03498d12a64237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55643fdbc17dfbe02c1ec32f97fc9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d7da8bf69ac3779de084daa47d9bd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9138ff94645000b97b558d8a91625325240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856580e9a6110fb8fcbaab1b97d440c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf8d1077191908a617e4479051e8402242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2fa6a55a260baaca3e6409d55e342a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc65b4c03cb7d7f4fbef95ec2d554ac244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9b9baef9d6200833f65231d95ec35f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7a2936098d6a5b1214bf37570ccec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990bad5ab72bf67f8fc9a55fe42afdfc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf089ba911e86ffb73d5a18fa9317c97248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82e0ed7e15b6d0508e39140c444c02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b3452f77e32bf7885be1d403b083250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d64aa29c25447b55ef5387d006a613251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7707787cad094f24682d5e4d5f50b83252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0149f11c381e84f65970834391cc9f6e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422bf685cb6cc56c29d4a073e6df29fe254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13941348c090b418a710c66b71010255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59fc50debba94bdc4daab7fc57e4e5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409f92a65dc4f77b5b31104aed07b5f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221a34053f0472f2c4ef9f9e01495d5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaa75b01df4a28732c6385e0bd923f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7b91146023e0bfc282ae7b97e89ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d90ae968bf3bfd54c7f02f18690ed4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96eeb09a09a07772cadeaa173210b6b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f0a2cc5104a5a0a2cb9742d4e8c0d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609641416b02c3bd9f555e03d34671a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd389b26986d185f1a22713d97c0a26d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e2a8724b5781130d63581150554da266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e3d4ad5f345e571e882670af91ef47267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3bec58d2880d1037f0cfe3d44c4ee8268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf2e653cc553ccf5e7cd075076e290269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496cc22c94a0ef7b60693d28c006b8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5951156aa4c07180d2058a183ba5e7dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a5992087520e4ddf552797dd7d8a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8f59643cc07545f52d78b29c677e1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ecfd390c4f736d6c9f46d75517a4a3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade0fc72d138f707b61200427b5fdc9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68798d427b26512bc9039929435c4b41276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639cb7326ce65e8f31f24952ae16e8e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39f2fd30fb405db6a32f468037b8f3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e984ead304f1af70fb24a02bb2a783279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f2b74d9ebdd93b0b4704b30e8bbc9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e761b7cf54350188a1012aefb2c377281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f9d52fae635f96baa51f4e2c770b5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fbf77d70ef11e382442faf54d97d33283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ecdd30b5107e51680d933f356f68a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed003266dd5a48c684a4a1b6aa21c0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a188187b5cb7ebcc77d167b982eaf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cfdd3a8dea749a6bd32e96f4f65182287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256437363140a0165fa09fbcd2ceab87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d655bb58a74bea10347f720cfc35381289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d9065c567b4acd7d09f77aaac0e2d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4378abab5d3373810ce26ca788ec6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f299d759efc9ee6a2e1ec9f691be67292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52bfa70b57000047015eed1c386fa27293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e733e6356e0fc59a6a07933f4377dfb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51dd88cc9d829ada64831b7ded60306295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd17444299d0646884d18507617cd09296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa2e3dfa7e11693eac116c5abc1d590297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b802f82b277f6dfa1278b93a9bb2dc2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434739e9ef6d9606927d4d0b1583809f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6528dad6c0d9a456b849bb94cf9928300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdfe213cb8ca73ee679192a46c8d5fb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65a0dea861c85caac8cb4a95c11e0b9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100306531c57cb53d36c3e24aa2f2da8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef149e59dacdbf1367e7a9a477bcdff304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b39331ffc1c4d763d8721affee9b40305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988203c8d3bc6aee7c1fbf0477f0c0ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edca73cb2bef566151efc4e559d682c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9db494b28af09f52e384bce5aa1f3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb33486a531acc4d3b7915d06629cda2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e84f5e31e8295446dd568076f5aea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432bf603ad7e00b6f5ed209363a1325311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa8bc838bd6590d4ced35c120b517a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3e4113b553b62eb62b5c3152b862313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640742b7d30b9ee3abf62aa2d0a7e7ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47aa6aa239c8160bd798cac0fb37041f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b68a855bd30a8697f2d8776db5177fa316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b57477f396611959e856b0a4edc571317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7926ed48e6ce5e00fc9d67b76df04d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9129553c64fa9e383c62f22faf2822b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d0410c794f9f0b62fe0aff46ae29e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cee1ea2b932cbfddfbb9a5f8447445321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219acb54320b871f6c3034ee389be4fb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc13a5635bf372a8ba098629594c997323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef629d690f6a532831be880c9c88d774324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783366c7721f766e55c911ee0331cdd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9833af12bcbb6d93f8d6575f51a61d2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73042dc318dace4f323a802f87772936327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda34f7cf75250834e78246c2f1fe3b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c63623491d8f8f9782fdfffbeab170329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5647d6ef0f1281c9a88fd34ebefca5ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82d0eb2e944b6a1587354ab5d994a8a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2df85b7e1c2ae79946fcb30601669f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1dc0e21916034e8ae8147f496ad526333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b2c602130ed23161cfc54436a35a4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2cc92021885a8e03ff0d7288c8861335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbd139d4894e2b40bbd98c5c74966a5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a14991f827322ad7a5a4dd2162ff6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849000bfad86e36df5d68072d15a30ec338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92f8d807726004c2b98d6fe62a41be339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0120e9987523681867f448079d956e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e492d9a32619fb849440f04bc9e32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a372cd9831f570f664046da7c6ca086342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b6ce61317a5b7322fd5003f432016343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdd917161f03310ba27cbb833e005e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45fdf8efc468b7bac648c1970a30b99345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f12225e0c8e125b178561d333fa66346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1947299c0a2ed47418daedc9d2e8b7d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d0509edc1797cbf82f52eef200801348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a07f30d478a5f58ecbcc09a798d939349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8144a82b6f4dc1244e65178a0fb0363350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b9140a3d2b6d71300fe243d79c1243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666368861193427e466971a86390bb00352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f829230646df08c43791c91212d849353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1427b3c394bd127eccbc39ac95515ef5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410bcb77f1abef0db0b3112300f748e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae44e485a51207ce53c169654a4667d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdbadc6ef380ad65537e994feafd07357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfeeecd5f3474a57985e304871f802358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3028c24e775890025602154c67d4a9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d7ef9ce129922c54b1f88b082f9d98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0174cb0209fecdbc4251f10a3f7df57361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c05b717efcd1f284ecb6d2d101096362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e290cf3434534666ed6b180826c19b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9861ba274cd983f3b80c419c10137fa9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e929090c3bf72ae4fa28d8282a04b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83362228dba6ea3b45602494e290681f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33b39492f7c95f8eea0320b8eb501367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c074325b58849d48e41cd49a6370bf8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef26092588f6b1300ba5df8da40e945f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea579ad5dff20049b091f0425d4f63a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83719540cab1d1883ea4fe5e4e088d90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cac6ee62a6c421902d77c36eab00b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0a94ca605f160a6c47df3792fe055373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48616c9d0d4f4a377ffa04ee156866ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b530daaa47845360feb9ae63a0ee5b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12511bdf68820dad42e375c176fb146376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b158f184014a20c7d287071bbc06a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673435c1eabea9c5ccafc8158c5ff251378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115d66e327ef8862f15110beaeef67b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093ba7f195105e839fae70af0f6ace82380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083ba79a2f4dadac2b47ded2a5ee166381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7d82406b657fe12258fc4ada4543a6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0ff02c0224f9f1c7bb3c23470a52a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191465f528b22f2e15d53930a5016300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed8039285cc0afc8482ab89f97cbaea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dda529d127c16459d669dd0313c4598386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b7029460795daea406d25947886e16387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c53ed469964e56c431b7a16606fca8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffff47590a2b3eb22bb6b4e78af6e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe277c1a33dfc5413044680baac85f3390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ebf5fcc8694fe5986a2a97b0446d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0bce99a1d8d84e44e4fe36e0b2e96a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516f870dd2efcb77ff7222872c409edf393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6d76b04d242948c25f9bb35adc4464394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cead6c36a4088fc1476f323483232e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f366102bca42756b4f417747ceb3759396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d5d8ab411a0338a05df7f923f9c59397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4908b3e794410266c42d8cb5d2ee34398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d965f83326214ec5cc96a8e98662de2d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d1a0f25266dbae0c4819bd0f7fe8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b60a4a68beaca5d1df418ec2777578401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52fc251c27d2868693360735d06b867402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a88e2dd7512f9f0332e2a03f90364403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b6ad464996e345994f97c509579e5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74966a271339c240969d02503d90f991405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7393222b0592284888b170ccc88a4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debadfd0a9c9b3e1ad7ab2a0298b908407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32492d0f2435fe1b9ea43a8d97e4b77e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab8d682476e8e6c417b3480cea1b5c3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536eb2859d57469a43f497207813b880410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45cc9112845ab31a038e20a34c4594f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2551105d97e5ebfe3a2feaedfcc333e4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befde5ec2362e089dab48d157d24c417413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63526438b3cb1d83249458221849971414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d7318d2cc2c26759a5797f736ed4e1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3d576cbb6071affb9f240deb3c9b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7001e956cfc16db13e24c4e5c99b9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e77541ff736b0f4b84c7d7a49bcd8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812532b2a9d6859b0b965c6c90b11ba419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee6199487a0ece9c22fbe34806bd9b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2034c06260709c299f85ecde7f1245f3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc7263da80939c6cf7b9ed3164aed25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1df4043427c2123d979e78284bc1da423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab5cdfbcb3b4799a138e82d70c9da7c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc86e37567e052420a3182b762112d24425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c443329724e3f18f3e23ce54fe1c3c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb3cb136fd4d8324cf7008c32c635427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd7805672ef13f906d7ac4e79ae95a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce272c74bf05ba0e81d86e9124941b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4735ff3bd8f20ae19a219a731a0b1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e787e6d930b05f0373a79ef035da1e7b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4879f0d416bd0a43944813772fb4cd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c49120f107a3516629f5722c710fa14433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba778cba0fb63836cb3c8fac59b12352434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79983d023a0822beccb278d3b3037480435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7fe3ecfd511f780813f80aa6c9836c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211f7cfe3e279f9b2f308de8c71ef04437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe891281841d581452b02f43c8eb62438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eb2d8320813bff67af88953c43bf53439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1487529d82d3ec943cee837f00f771440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f0280a8c373ca43391954dc11fa01441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a13b7fdf8a81180e236554c580d181442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924512d5508f43aea29fe20b120024ba443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef1c4703d50e9098927cbc750c61a20444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baf880716bb72d224946ed04c86b92a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dafa8cd91cca1828ac5c5f6b9322a36446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62330799a0195eb2c5abb6578c404c7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d5d602adfdaa42f238d0ee682535a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945789d7b9d38fb5364585b1869067cf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1432c8f3a62525d684c201873090b0c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5419bd227103027d4adafc264d6afee5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df1f5bded2bbc95feb14abe5e389611452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4937efe403baf8386cfd483d385b94453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50c48165fe237cc1cff12cbcbdd934454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19f6a80365b96655c775a183a7182a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcf006e20bf3a601a9ea7c54dc97b8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe41513e8370297d4da924f33fb63d95457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df21153537e4da8e7a09b893dd84b13458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bfb271dc90cb553e4ad5f324b04612459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e305f52778c2891f018d99765b17229460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db9342a80edb694a37cb41b800dc461461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2f76f6539e165d4bdaeb51be5916ce462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb29055062890ea768e108ce2bf652c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877b8e81d8432ee9372f0f75cdaf25f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a8da3b4e806876b8f1b4aa77748fd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7cf4953083179044803713b260f4d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c437dede199ceb6c8b16022406bf55de467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce97067e2d9c303f356bfbab8db8df468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d345f85432127a3906e83864b817f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0e7bac8953c573780700d8479f70a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e495e64850c0cc8c65c9a3f9decec8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251593f528e4e5aaf824ce052d4a5cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14107222b3e49e832a298964c865457473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259446f52a081acf36c229498d39471f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85046b7ccfa9ab12893c790f5728e49c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de229712f9ee23c2b42483bae1d5ba0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1fc8d078febb85232bdbd98fe6d83b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ca5c8b58568b230be4b311587adeab478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce3b3670cd60b711bdfcc043c481a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf2ab14623d3ef3a6c8054492962b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec3d7313d6494be227b290336bde5c3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b1f7ca9cd0c9c49f37b89522c71ea482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5eed26968ba50f53a718770de3ebc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01af6d36b1fc2811753194567006150484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96a3253d835908208b0d408ed03f3e3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7aea37e3acd4071d467d2e54f0b14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d135f53e0583eb85bb2032e312be6eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dab1ee60e039f9ec522b7ca89b19601488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52b417a3d8070f8159c6a257ac712a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7582542d57d8467fff350008f97a774490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c51ca8c42df0fcecbe5e02e1c0af3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02be7106e174738c6227e3e5dba2fd492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba51840c8ce217e5c3d2dcc708727493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6398ddd52a7dda4f7a4ea3103b4c6df494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5277f0ab3735d5811e5779de6610719495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789ba3672fd0fc82c67c71923c2862d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e188f281afa93f4cc0fe2e731ea70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a072b419c3a0dc496e28839f1b927944498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57827f2793952aac8fac3bc0de75a00499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc930f2a81e7bf1194a71cd284a60e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77403981c6ecd71f1925ea6649e61c4a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deccedcbbb1b57759cd5d327735d3b62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb6764dd030454d89025dff04630241503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36aa5999894997c2149622646620a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed185bc5ae0c0f6e57c4f346ecd15e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33d8a85aad78c667d9e95af536de32506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f55509d3b1c3947930c66dbad9f3e02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bce3f9b89734b753b6bf98365e10ef508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b36eb75fb97d786bc94b7007b60b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a792bef04c8f6a517d7b7a47758fb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522003925ab9de1ab1b4b8b77d8d7c96511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944b06ffcc49c3adf79965c9e4ecf71512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48b997ab690e1363134f656e2b8066513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f314dda12279b9b503a9f27deb225514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec22dc4b6056f0dd113cd3dd28c3698515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf34de39adf1710c17260b46281770d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631338bebe4600c09d7d027c9a41a3c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3341c5f74f915b6016fec88710ea83ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc4bfb06ecb66c11d38e3447ad37c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e455c03040df7ad784511caf56bbc04a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5988166b10e3b6162a962aefb6faf04521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437a985ccd1ae3186a443f4a4c0646522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb0e6cb9b246fa5faabc1e19a53d3c7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d77abb528c9f404a2fa816b01476524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3d1a89c46e8c4c56d3413cfe84352525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aca9df64e9fc78d8ef6932d896ca7d6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa8173d91766eccc8c649317332069e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322fb55748d66b81ddadf29a106d2df4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1c1142421f4144e1e7411cbd7b6bda529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f9fa58e4a2cd05808221bf1a716a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2daee1a6a52f8517c29fecc904ae7d0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889eed2ed2ea804d7e382d0713efb1d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0feccf90e4b46673430c3eeebd0c23533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a81b0f484e921d80a1bce421d0948a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d4ca0646a931475d332fdcc3035ab6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ef50156bca4e563d28262bcd02773536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ea7088e548eb4d311ce881da8b535d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e1ec659722af1cff4ce31230a06c1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f17b9b0e19f6d1945a674a4f50b831539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0bc079350ea093223c371e92ac5f0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21721142c5c3b532f76888fcd7e803e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254c81a5b16ad88afff3fc797e57c5d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadda7906c3917ad474ff93a26ca67b4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26e72b2ecbf57f3ad372157fe097e1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fde5b1de8ce8103f6bf4b802a44e6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac04c2246228b0b4743a30fe70c6383546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c59296ad355f7de9833fd6e50a2a9e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1a0a4020f18d49687eae4014ae72e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c191d75246e7e2f712b4d24ea09860c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f869ee70d6e415f1a9055f36447b1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bde53819aba3ffc0072e9ff1f36f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf492ec86eb1a6e6202cc33094729ae552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2feaa1e2cb9a710478f01ee7ea7ad84553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0566404cf89b76dce6542ccf101e2a2b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb21b9a0424c059ab2a2f2fe9b7ba4a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e57743f84e0e5574fb324237a5daf2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f0e0b1fe716c912a65ca2ed446063557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa70aaec3fa08325722dcacb100dc4e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7bc53c33c8f9f1401c65d3a5f5f07559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25105fd91b5216e6d16e6186f88619ef560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf7e62bbf530284f2bc6773966f77a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5172a6bff179b21d23fa06d98e5266fd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83011d8f230908d65ddbd90ac7efbba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b8cbca3736deb5279505bb72269b00564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4628d67dff37fc2c189c8ea7e12c79b5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde4f7274d94231399655260acfcb5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f076e633db7bf3213edb232a4da0fe68567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c301bb3b70b8655fef88148f3b4503568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0feb597b3684115f0bdcf966cbbd43569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461e7af801af0961ee56f8bae50f284570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe22b4934b4efd4007e6d178840d00c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a323a7e9e86f0bdc8b6aea3556a2c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee92ed412824edf7382978752091746f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da239dfb4d6d5b0a5260718f620be4e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f1d063d3b1a9cc0e1785dbd033e942575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca917ea642114a95dce084dccaef889576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e53325832eed3772b341d4fbf49ed577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7849d692d7949dc339c89e7d411d2c24578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3ead04ba4b3271594a0587c5579c7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a292f531d298f39964d95d6efd601580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567122bf0895e37b371ff7b2cf945c45581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b6d85a3eebca33a35cd7fd6fe9163c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f3e1d3ad7223900474462abe9ed484583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b71005e74cb7942fc6eb01249aeee584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c800827d732c59cbb7bd46016dca7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b6de25639bbd91bb809b0e307f62b1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eaab787c8765134327c78f38746a09587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955137654960848d54851f24bc85b0b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3874bb4534baca48eb282cb89cbb8a8c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217292ec889199f24631cc2b5a1e689590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183e2e18aa0148c719a3547f0602ff7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445b83092bcfc8bf81f346b6f1825fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25148e798c73ca349a50538d673b62593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ea0df5e503b9116a219673e4b2274594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfde6de8e87e47016eed5eae5debd12595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326857b66e119344e8e7f23ebb95d8f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78a6d94f81a9a6abb6bb28bb59c997597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26347df96939f86e91cd10b5011b9c8a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36970f1961875c143982162fbdfefc34599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d032c6d22bc264a7e1c47f5c92737600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661bf673c79969107f854c4c2b1c673f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5a747b7779a51a9a5e858658c72b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d221ad7a8dd023f174f5acaad0dd66603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6cdb000210101dae833313a45cda33604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fafe65a83532b412c1b6e909f405ffc605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d418235dccb29fda4dd3419af57973606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3a72e901231c845a32e93b697f0e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe74dfd98e870f5529f8d8e8efef25608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93746b36b6d85bd379dde1615f0a0b48609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832d828e916b0d120d2c71d8a210929610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817500ad06206115b9525beb3748383c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afa2d686a270d0d83649d069c3ef22d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fde0b7cfe5597889a74350599f3a70f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9064ab94dd0ccb26d990fcaa77b4c81614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c404cedd9f84ddae20e5ae486779d1c9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab63adb8611562623fa439397ee6ce4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40321a492dee3c2acac9967f44644069617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951537bb24898635675b31ad382432c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb5fae677d45681c1c67e68a9470633619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7722742ba3f17df39204cdd20fb8831620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efa8c5599bbe99a92ef40c193ff751621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e028b736217dd2ce7ccdfc2a5c46c833622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134b14f9bc5f82223ec02269e9d331d1623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249071e520d7a8569c2a0502a06c59af624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943b74d530e9ff19bbd4bc100a14d3c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68199c20ff1e1e6a0b00ee3febb63d2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcf24ad97580c5e4f80282641535082627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb37347036562d60ee08634eb66d805d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdc11efeb1016406d8739fe4a88b517629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b4ed5888cdefefe03675e46bec9e51630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db52e03f4fc0d49651c69ff10b9543a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f26bb3acac1c72f9321f0cfd1933a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8a64bdacf73c928f9492d0aff1250b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efa13ceeb250474cc53756da6fda5e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e4df15a9bd67caa04c8325fa7272b1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81fd5e395b96da9ca400a43eb402883636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f714840e16cd977c6d0c7fd87357a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b952413e70559cc4f478f63029bac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f78564bee804ef60e9897899a1351639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd10c99d3e09979f5be89a758fcd626640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41015e14772cba195fc686784619ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170d08603fbb0f295ba530fa9b20b37642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805caad39e0a94c3b1626ab34ef9c5aa643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a749df3e42c199057ab1a4192ebda159644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a3f31fbe57f8806672ab17727c643b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a383e4d05286b4393602bfc67d7722646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d569b54179166f1382a9d729f4082a9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393d98cc5977078e394cfbcc1f86561648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ea3dcc314e5f79804aa83ee214d3f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac319a0da6deea2c52c99d3065c267f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e7f331f44cd983e731b6b514c69265651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a56a37f197a5e9bc39c758ecbe771b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90fcecaedb8c9ef19e62183cbc99a09653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45842e99af8bed3ee03571266732f271654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b95451b3aa73d046f175e2ae45603d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730d3a6ad5ffbc5ffdb5c8d17d0fe6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f4893a755f77fcea2b96bc9f82bb36657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2534402671a10d42f0b7b5f2968921658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21113187d9d25cd37f73fbd344f1c9c8659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6d39cfaa92d42916b624e5e36936660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0feb93d04582759f98d047f85a41663661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081bf4dfaab0a4f8fe6032eefbdccaef662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365b68737bc61afaadd3ca1f29bb5ca663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb96ff3e3300d8ddd26ce8eb8319b2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67011595220a0ff3bb1bfec93517dc8b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694d3dc8cd9d6ff6599a8f0e64eb5f2c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf251c50d3b739fc5e389986b06045c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8926567c187d02933ecd2f4f22b2751668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268efdae528bb32db30736474a60dbc3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f8a1aecfa87d6fe084c8269a224004670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bcdc55c6ef6a977665716a3c2ad6ea671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d2e767cbccc5a2aff420d1353ba40672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c299a6061aa1eb1c093841af90f9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8bba20e2fbd4bf32eaffb4ea48994674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c14245c90ed1f7fb4c4bbc477047b3c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b096ee4b7541d643c48f19fe56e4c9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca372dc04cd9cac98ce80ecf20c3b40d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593e49ef407f88650916329fa960af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c760f4e94391ee18c5c5d821e2faae05679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d845091e91fd45164c829648e2c1f9c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbfd41eccc3ec3567c21d1cadb64d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f29eed5b7a1d7582f8d893e01fcb80682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189d390402ad54df15d6bd75033a6f3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c966157cf3ea90d36ffbdf5ebe4328c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6530e31a7c4bea36e9f25ffba280150e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957e09193c7f81cee5088bebfc187b48686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e9be3884a987f79bd45151639a2ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae794b3b658406c70c18d31023f3242688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c800a9dec782935c0cdca1d41bd927ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa72b473001af0ca3b8d33af5e63b5f4690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fbda2591c8775f4fd3b213109d5b8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6cde8d6fb3ea03992bcc955a66018692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451391c3c540839a17d45cc24a2e4fd3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088f60684721fb065d8c467580db5908694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af658fde0c9e00a10090943c3b796b5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadab52b9baca4e553472fd65c8c1900696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714de42f0cd8382408a97b2968192962697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053084112820a126c4171b1e1a7c1979698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384ff7bd3f42d71ddce7a3d3d15c5f96699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1fe500e3fa8dcc27268349ff00b315700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6f30381cdb895b465052605fd6474701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c134030bcc321d6720610d4042043a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79ba8ef0f1a6dee329d19aa3dafbba8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423473dbf0060e2273fccef8e10a0767704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b69103442a16151bf17eeb0b6191d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7aab85a30d809cb7df345ae9ca1aad706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3449d5ca69884d59a3af8557b4edd8f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7758bf56d8d5cbc01c43763463603708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07e3eef3a546af11a943f7e385290a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433214be34279d0bd35ea03379adc83d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6628169f8604262c7fe841e172bafa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c034716a1d1be2f34f746800fa124c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9ecfe5087baa78a15067bd19fa333713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b4113a9c7818d40a0481948f1b7999714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ceaa4894f2e0c22f18b0738e6e167715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f6981d4439ed8d9815b4bd0db8959716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153185bfa522ed5e65927c15b3b30dd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55e25c370abfb693299e9b395b8d83718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2b441c49ed5e1c0b1003a0c5b3aaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc29eb3c657b678d781788d16392745a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e78684c06775ffc129f8cee5be3800721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d35f48428ee05833978ccde08f008fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794fd103ca06106e858d7dcaf20f580723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78224288e33c0d6257c92b258c0091c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e02df27cc78f3bf56c3d7bfecd9f2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784cd9994dae3d5c29eb6cf80e3ee76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9933f1a24b708c63a6aa087dd20ef1c2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a305c7415d1383a3f20d9dbda4275728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfaf7c3ca7b334ec9110cb82f9ca437729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdd220c87a9ea82e886a6c3600f578730.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c891b3ed3217f22545763b525ddaad11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37572111e67d15e70888908aba8c169a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b65670b9b177a200712a71c664e00813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c428155d115e8f73c5a96e404387ce4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3db6a3553ca516331ff0a16d254215.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2748a6b495dd85f66af7d58234b5976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c9bc5e327b8f35195f4723c32c23f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9525a9210cdb9e121a1c93e5e44258.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22125305ff92ce846e05daf314995239.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6a54ad6e960f99772d0c19ccee3c3210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2686a1c55a7a1afa187e0e13dedf86111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6c94117849e25857e10651309dce7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5050f4fa2933b6b1ca61b159b55ba9db13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a259cdbdad922638c52c837d51d614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558181ff50223b82becf5f9c6509df5215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3308b828e9b55ecccabed5c7479391a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b9036d7e0236a61d4aeb631a41739117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776772e744267fab918eeaa5d1269dc718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e48e9a74a500533ca1c87327a8e75519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3e489dc6c5ca001ed77a728e568f1e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cab652bc590bb549096b58d9a40d221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e23024506a2929c78121a5048bf23e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22de8857ba53aadf7e1bb0b186e4da623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c37e38bbccc76b82c3d5d921c20a94224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac395304025c52bdfaa3a49055d2462925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3c26e3bbe59648cfce3d2b5a2678b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc25e60c583eb6bcd711c41c814a6f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bfe5b0f0fe96be578e0189ef7ce93a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88d25acbaaaecdf44f7f134bb5ad9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee468e82ee2c908469f8b4fc36b357430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b098e85f10c37a2049d6bf473fac83931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6674e966d0367ccaa08369db4a45f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1df3ff56701672e09a7488880cc4f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36141c7b5f0f9615fcae17ce9b696bf834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8dff93f183565117aedfd2b0ad8f2035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa954280e49efc440840ee49a2094c336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030f810b1ac582411fba0835407664837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50024b61ed446475717e2fbca034544a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddae8f71b04183f0a887a5b4f14d2a2439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961b02166df99021c1e5f574d5b1256040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2988e17853940a79381e5e9f84595b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a914a3fa3a869f8cc0b666fd8d0d749242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8dc22b0383f4de6be9fabc07152a1743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68b67c8a333fcf199f6a8f3937496d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02623e84b7daa2a7b7035cb49dee4c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6477d601303788cb1d1bc2b7a9e887446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b09b25463c2ddefbf8de50531a3c3d547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eee09dadc3933d8806f82a9833947348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541057cc263f70cfe42f3cc7beb51d949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94111b20bb380f6890bc158addac9c3350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bea655fb2a370b736e7f535df6683f851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c90cba911d3fcffaee488f84a544952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c3be9ef6e895799f427a038e19836253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd787fbbab5122d085b53bb560ece3d954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f842637782df39cbd14231c64fef155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1775620397fcf05ec9630448e0626456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970612863b6fdd9f0c5e65a9d83e591157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16b293e0a53e4121b14dc4fd1af78e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6523b143f542e89ba591ed6f85fed57159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f37ee725e7759efbd9e696cb12008860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdb01cabd837b10a32f7c0a7bed32461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bbf446a6e3406d0604622677f4465162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243f180cd999607626cedae2055f48463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840504df76dfa5160473ed65dab95be64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020327e632cd738a68cebd707f83f95665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e43eb0f1cb483ec2943c4695cc7ff66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30a92013ad1cfa83798a31b34a3045167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c54e18a15198c5d8a597defbe4c35ed68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a71348f667f7585a8611df114d47f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925c0865a88b66b356e21c1a5478b09a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa2a34e765ed054e343f50d2d6490a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca5a9cf52597dc11350a5c92d3f93b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338cf60876477c4b183575e4bb9893873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae3b87a4583139d8df9e66663a28cfc74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1bf444d3851c8d047e85f532103e075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245e995271c493300bce8cd274a0cc5576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575d75eb245008883a99ba73271944077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269431d5b0582e8ff1a7ecb2ee72237f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04d09a6bab310cef8697aa1043956179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0c7ce7b8259c1ebd84b9c1eeef6ef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2f565858e8ad49a93d9506126561e281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ec852e301ac2f3db3a7b21244d15fb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849444d641048f806d57cfda180efbd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39f9a3db160d4f60e0fee1c56da28a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd0eeec02bd248d68d608658f4a77ad85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b597afbb1620e81db5dd49f9f6be6286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032dd72e7e7210a29d3dfdaa65483b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aed69526ef798f28734e4e3fc7735488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adaab833062ace681c602dae16243c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921332d5ad67542aba7844c9825207c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed91af4d0c53bff9925e5f806dfbe5f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8aaa12acef52f8088ea64ae778b56792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0a39ff88c17d205bb8512077872cc193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b9acc81e1b64d37d4716b01b5aa41994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2be82563de51b708bf828be0e006f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7c0bced618d5924e7ef2252e07275696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c754694563e07e5e363b13056dda10097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a824f0a3b3a8b6834c264a12cfee7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa84437d06b0746ef672f2fa2e4118f099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc79cb042ec42f02024ab7f85859e82100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae1bcba88c135478d293bcd04e107a4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd796bcdd0dd5d50d09540bee64006b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0b4e10e1fe8738456c23401d27e756103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3799ec08d38b1d6ec74f1494cea02104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b241f11fc86716284f4c9a7a7f69c8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209c85051c6d6fc14a1676225a940a6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a998157a32464bb2da19276d773c13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b151d4b78e48a380eff4cf56a50214108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16798e2e39288b958f8b2b3481e6de109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb065142b51c908ed8cf19d57d866ba0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59649da149453a503d542add7042ef2e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc05f4908bcdbe56168c5e86bd423b8c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7abe5044d3d6ab973c1d58ccb8ee3b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88c5a5c4cc85b354fca590eeb214289114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307b95acce59c613037b577147b3dc8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33071844a5222792948e03ffa3b61141116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f05061688030920133f233420437fc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788d8a8412cfe76479958e24ff6335f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94900b1c4345abc1d2caf64d9896aab8119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780501dd41f93e278ea15e5cf3613a9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bc15e07ede665f6f789666855566b5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30adda9e417f5bddb3067964ce8f5d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9372928ada8b613e9daf6abd22229123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddbb43fb7ca16dc482024c0b5e9bb99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9e1dff59a774c1f049db93a798e15c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c58aa66196851c5b83f8530dda736c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8721c88a5c81d04723b991007f912a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00736a113f8ed65f0cdf5b0086a85131128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cce8b0fb7e3ed9568bd8c1d13d2ada8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eb57cb3a63d04d1f896888bd856356130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd18adf4f668c4247bbd4f43d7db5d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd782e71d2880e6532896c51085a161132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d579cc504ef921542fecdfa90e7b2e9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf7092688d5d1b0a7db9c8db7c2f02134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcec860c4c02ff91b01afac493895a29135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f40fdb1e83ca47b2a2787c7cb4015136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6f1f825efd9fcdb8d1e00437046c7c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab80d2173f21a5f87a59360e2d9b20138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f3855690e531a1702a405615d06c4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a40dd57c1d800fd2369d10be4d571140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0e80c82c265a97dcb145f636d8f4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00467d4baf52f2d9f21cc7be82ba2c56142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa692f88dbb81383cd18c139baa832ea143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86b9f40632c334ad3e7f60ccd96c55144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8abdd89542f08ebfd019546f3b7b9c4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74045f3787606c58a8d094157bc3c0fe146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83115707ef2257276afc5a7ec4358702147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848fca97549c9cf64a34352986c6e95148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd88293369e14ca2bb6fdf4aeab79ec5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1400cb408f88835cbdff9ee7055017150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998628b43014103e24ac080e59d0eca1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669a232bbb044f34f6201ddd09fd22d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025be5d1c856326fd09bb01538068688153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3880d347bfd678ae3ed8dd45ce89b1ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0480fcd3aa2a94140f22864ab2df07155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61ebc6794ab069f615fcfc23c5556e2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34876499506c552353f4bc531b5330c4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94d49a2e130525b140ca7b8ed185d2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea596fd269fb8ea16e5b52198ebec33159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f24198adfa406321d153aaa1c37ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d642fd4409b4132edd9c6eac2e3ed5b1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542d79c07d0d031dbd2845bc8d3017a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3adf7cb1c824dcfea46fad06b79db7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09044acabadbce5e83d270254bec0ba6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c549a2ca6da17c84d92becdb426b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1394298078c3742a4b7f5f74f7564384166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0500ec435d6b901de24e5119fee44167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1772bfe8d9741cb1a1cadd9c11bef993168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4746a21bb856da1bbf5670ce880366169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd3976e358599bd88cb333890d146b8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06ee1d2dd3dc61818fd6edc59b06ec171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e7326ca2254ee14528e916c4199b64172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87ee4c9f596de6386b2a26af989ef4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004d6e78cb7dc59d9113b32ef59a8cdf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee67196fccc923ee783307c9e97219b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae19f92da245bb4f56f84a18940be2d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ef4f2211b5551a87dd76563fa6b7e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c3feab72b7f00e388a6dce6536d023178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b6d1a3be17d701444630de5637e4b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1095e80f0569229ad6c291197a811072180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4400dc6ffe4fae319a6ce83c8fde57f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351676f2fae6a9af43314cae1fcc0127182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f066c9c35f44258fedd8d050c1d16183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbb402e3b93435f7cd80a2d8a3f1d8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e175197e887b89dabd5e3f1f67d48e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17f4aa2ba97940199c9d662ffc03d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7d7c0e2c5422b6da49453e29759a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a08aa172cf266731b5771a692dbe63188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd88b5809df8fa3919fcad343e0d9b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c0e51061096b89216943cf064724b0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de3177a9a0304b23325abc2d2a438e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affd6e2d8959d67627adf6d1fad442e4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ad8a4568a46d67c2cc58920ae12a90193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872de2e19943a1715922201192f38e82194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f8642559a76aa50d5a899ae04a3ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9279dac0d65e632d4b92df13c27b615196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebcae9506d5ba0c8988aa9da4d66995197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aea835b03d0e6ad50c2546c6e7596e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac965e0bf7a0cb1c53dd0cb7f18ba67199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db7845c4cab4358bbb613ad5ed9c4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc3c9fba1de753a065c19e836a21c2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b9a1ce75b1362a316b7f7ebcc3925202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533aa150381a2afe503356f2afda35f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45bc28a1de7fb07d033586d7b826ec4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10b143bc697064cf294dbbb954b0322205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186298f81db987f5f3c51ac164659b08206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda9baed2326789dd3b33b65f0a3a3ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a264b85b19ce7aea7524c10a434ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ead8a917d3b62c5f2af67637efe42209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b6e46e8f52ee4f784481c79c36d2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b51786e614cf9169ec0a5d5d15d4e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e481f75a12ec43612ee216540f0fe4b8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87482f3ae1e344ddfa944ba74ddb3c96213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310f653ce96871e7a5a50f1070b1570214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dec68d1b0355a1c61344cfd3e638167215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8f23769e2594f3657212c061a0ac4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60001a1390495e8a28d3aef74ca0728217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c282041605c9c5bd1e5af195a07e2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc0b1f8de8dd683b773835168a065e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccd5f654a68071977a12fee8cffc488220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4049842d92ee88d80575c2aaf20984221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b8fd22f9acc183ed6e0d2d47db1fb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8cd1b81ebec49c38fb4db7e3b7b336223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bed04dbf1a6f47686f97d9018a0868b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667d36548ee5e0d0c59dda1594de513225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8275f4a476ee008416ba22c00b17f73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22fe55114a8664fa616869e0ec8a0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519b1da014e61500fa310ebb81b3a767228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201009a97ebd18f530e7923b2be36b6229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cc64a57753c3eb1cc06f7d699945c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7a6ae53a48e995bf2a6d258f68b52231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e8d88e9c4282fccfe8160aad4a8f5a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e82eff4cfb968bbf4f6f73a438bb6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb549d2745f2cb95ffc0d4d828d4ab4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65aceeae1f4a7531e0054c1878a26c27235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d39be43ad82d31a95bbab4e6e0ec6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06431783deccea9c44ebb85221ff8893237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e170c92f565de610fa7d7fcf1ba41b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92341fc5545af935a5663bc3ad5d61d3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da776237b508060025e3d8197346bd4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de39a2b026b5a6b1771f9eee560214241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0defecda1240dcef017db70e9a44a8f1242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d23cf267d49735e0e8c02852181f70243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67447b901fbb6479379c92c67241f3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b6c0a86cd3d6742ef2cc57eb03092245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e529e096c421c1df3e1c1e8d964d104e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656422373d968510876f9dfdeae894cf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ae0dbd3765b55893853fb5d329d639248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e075b585c4c50062ac8f5742fe7244b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526d2e8adb19c483952f4e307edaa1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dc77f4a7022348b543d4ddf67815d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017e2301e56fad9593d8471e94a7883a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735a8e88c23ec007f1bdd402529c3943253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2f884b127f7a3e17bdb7d5a0e55bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5e6a808623a750433f6471a59228d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c56278cea2c5de88c14ee45390a47256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7840e2f62b34414972985773561b9b74257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8945c315eadd6d06f545889e74734422258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67419cfdd899099b127f44b966ee82c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d714edf89e6d820560cae215c5a6c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff2bcfc8485217e7a529ae7c3ba638261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c5ad1e9f0d0de04a16f5cacbd214c7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afceb76d06b9a303900040119064ed9263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75f5f1d02830136bf059aa5ee9a11a9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ff12ceee31a510e7e00cc86b80288a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682068dfba1db095cbf1c2eab1037547266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e38e92dd47ac8c7a029d71a6ea367d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893adc2de6cde383c9735813b3db362b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a616f3d255f87a5f2f65170436f060eb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902dc5767a8311d74d6715ed30302e18270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da20caf344dcad4db5d256a35b64fc6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f8d8f60d12e5b5421b156c1566bf4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981742950a73885c8f2a4f37ab3d75273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7dd0ebf2301792fe3ad773dc26cf40274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04be1e6353f120b02e684b59e88d60e4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13748fd4de21073db992c65cbab395a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8108ae900ab28593608287b16e6ee1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4702f132924bea6f382795abcda909278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed4a92ba7db322ac696cba3869bf4c8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626c794b25401911ae9cfcb30bfa6c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f90c73e3a18b7454301e08cc67cb7fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55828e10ae26803cd8538aaf09ad3368282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e68fa58916f6d875f482cb0932dec7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd850652ce83dca373f412fde585e29284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e13e3b9fc0651ba4ef33715fe9a8ab6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bca8fc29471d567a9c25bdda0536bb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd978154c8e10f22b7b069446b1ce3b0287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26f0cad3a5a81a550a0c92d05eb7ed288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690917c1c93aa154246ce1e9efab51fe289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538db71e99741d0091c3172fe413f30290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4801d77d3feb956afbee7b4522b9ba291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974178b0112e865e87f40e399760e0be292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1061ad5541420a9a0cbbd206213b2b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d13fe4b3fa2ac9f18df1ff2833fd59294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf46485dad4d047db072e74b4bd31da295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c22c425550ed0afccf298d4492b83f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef7819fb1d83f67b282eb784894719297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3c80576c2223ff1aff48cc42388b0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcdb3fc2c70459dd25b62c4d2212534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca3aebb47cb723039829611ea6f69d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044a31c2291512112e90d751eb1fe4a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bcd9d36a5b0e800a8473d6c301d508302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ee42a91a608c02dedec39193156fb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d753c16909dee44a34f41b7c3b7942304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871dce52448c2e02511309b130f9ce66305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9af2778a174fb1cbb8541cad09cbc0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cec0e72d9e70e1488617ff3dc90c04a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e63cde59be672c9b559072bef49a150308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28112917806a80abb67c809123471bd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0aeb311dc3073a505200b4c6e1f7e2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ee5b4a9cc36210c67ffdf67673aa6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0692e1c9234ca1e96ded9b703b72b7ab312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb65c24c7cdc962f4ecc41d86eeb8f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afec7e6187ff84629169220371824bc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e91b61b94fc9018931a004eb52ad5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6eff5d383fc045626dc079b3c8a541316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4090a03e5b9df6845be421acf92c80317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b107d18cb22414d0b1eaca105060478318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0f976ff90fb7dc3b1e72b028ebc98319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0146e32c6985416cf0d39946879e3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d8d40895807224e34e08839b2210d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16729680395a133f1286fdacc908936b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d4829d5df9fc589ac5948cdb2e014f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a598276986a84c0ec8de774264206324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9f3f85cd8a139575de3d901647272f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e9ae33056dae17256ed513310b6be326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac691d046528577638f68f019251a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a1da1a99cf69d732b728bdbc3e622328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dab94e05e2eb98a2be406ebb1c87aa329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86da68dc6d4aeaa4943a7efb7b7351d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedac7a7d45c2b440a3a6a2037dd79b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55912ba9c31d001e090761422423861b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f7070c00a27b227d7a9eaea60a16333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeec455cb571b348c5d2c988223db7c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ac7b099c339fe29d9329a213b987f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed752677ad151a742fd3fad02bb616a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a8679ed61f992590d12955a87d880337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e38c4d5e13e8f72c9877ac1e63e09338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232ba2bff9512481baf60bd66cea1b59339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e8c233f5b3443317316ef7d66621fe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ad1e7057f33a05c5b35eac1fb6eaa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8eed52fac0210d5680dc290d26d985342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c3be4efad6e8faf3c104fc8058d10e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6123b6dffe7c31e28342f5643714b9da344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb7dccbdeac2858100cd4830239b70345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade6bbbeca929e7b26e1ffbac34f77bf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79ff64727e83dd67ce2cf282259a47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dd5368b6fd66e32888ff4f6c0a9049348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b80bb455d20a1bb1279baf4e9fe56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b38ecda8ea353d2af7fb905c5efb12350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e9814355913a27eb106917aff7d86351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b05690ffc3903d8dc6fd34a9506b7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ff08b2297aa2fec0353c29cc22403353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa998c040115b388de9dc79c24bc180f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee085942de791925dd92c35a1110638355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516451251d86cbf006fd3ca6dabccc40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e1b5883fe516247f01f9f0d632545357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfd2a8503b738a7f9e6aed8464ba9d8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec1703c3c4829870ffe4881f6c987c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27538c4eb2fe15a36e5f5c910da639360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f561b508a615fbf66b1986fe9f7c29361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c20e1fd9f44263e17a4c6e29cf69d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e9c0c75ec3d0091534b14b0e34269363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106ecfe200ace190e3b1cec11d52ee9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea7426f326123b37b342c5fe7ef5792365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dda32e967b6c6abfc7816ac9282aea3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d492472329b59c46e046456fe149d04367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77578c415a32050e869eeecfef539d1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb697f72a4d0f9a4c3a36d296f32bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fdec074fe73956de6c213445cdc61370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07c07f5ecacc5248868fe0b896f7bf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf46f6c348180e42feb5f0a6c500123e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f00719e530174113618b3e441583ea373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1e1cd98f4c100aa538f255302a2a5f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40659a970c83435b61d92653e599af5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204073c386a8c8bee94570341bef7ba2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3593bc9070ad1d3e1d2e0ee351453b2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956754ebf47ce03592e50da778788e2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c930d33eab24e8f9674f7de4732fa0ef379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e485f8546ff001aa5067b7a6cb01fc5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2272d3f185dfc0df4166ea4c80713c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3db93bd5ebbc42e1f046576c1a3dec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c8df1c8c5b8ab955efbcbbe823be2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacba1c2f363c4bfded439bb1408ed0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e9290e391179fae6ff96fafc406a32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f74f8db6f5372eae878ff5f2125eed386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15633297e674950835102de9eb1187387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6340e7f40dd26d465fece2ae47d4c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebbe849caf370d0a44c2b0f4a12e88389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfd9dd1cb3c5e439ee757df425d31b6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20493e4a91deac49bfbb1db64213cb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdea38dbd95913b33a6b5bebdab31c05392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4739dd43e003ded1f10e7a2ff5ef843b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae56f97cb99103201d83781ea074e60a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903c693fdf9dfb30a3704ecf262f6276395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e50472fa30e1fe706467566fd11a71396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a438e5bf1ec80fedca4027bb7d10cd1397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848a12f08de2f66cff15158b7cc596b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7000f89fa31881eecfbc66b6eba1f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c477f770c00faebdfac71d3d474f9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea0c14bd2183f0609444f7560aff380401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2590c2ebd861e69320c73c77a6fe6a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd024896344aa453694ba6603fe93636403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dcd8139cfba4d3d5ee6e2c99972a06404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2848dcbe27b60b5a463b5e6ba4a75df4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf110172e53833025a2aa4582c3db2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfe17f239b15a1905ff0c285f5b632407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22ce95915c6e7032df1e68e0768e7e5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadbc9882ec445f644a5850ad4220065409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e111062754b69cf5ca94f257dd81b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6a94f8b436effb78e38e4966eb7ec8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f60e7fcc6d85baaef7f7038322187f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed1660f2140a312b083c71c6242f9c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c32c9a92031fb4f8b3fbce3eefd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1408f15d74debbbb86f903384eee5d17415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7b8263e473492c1534cd4b552621c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c045c4a8c438e7fc476aa34e7a1c15a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c90ce2ed63f290ffdec19e08b01e11418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e034effd48f7aee58af609968a94c58419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb74ebef0d32ca557591800c6d48be420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403fd41bbbe51712207494c1c03da92421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d8d2641b95e3af167a930187d2b2d2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad3760bfcb293839e0b724d31f7d1b3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45acf93e3e471bbd0693a0cc71519e2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d9f2f6ed0e548f506f6f03835a13a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f937e1ff4d6083d00b6d7891f17151426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06268cad6563c0f03f866c11a3d820427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1489d0b43d4d8edac4d1cc0aa43e2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf37971acfcf5085d532cc86bbc46429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9510adf4ca9da1db4172c0237d8035430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507c26e6473999a32db80179e1d8e08431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97858a86bc34f83367e20b774d7877af432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dfc458e90f712a6f93e37b9a1f62ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6f891e1b70a11ddea8b3c751045e3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47be13c1b90aeb8092378015f29794435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c040da0c705bd054b486df89af71f75436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bbfe1cd5493f494b2de525fc408f90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e61a8bd67a6e3ea0c065a540eacab438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e857ffaa4a9242f4ca2968e83320c68439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1f0e3850247e737ebb7bc3f77d24a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c7e6bedb30636cea14c53b160db0b5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b68d9889cf6e9eca90a94cfcd44ed2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9558c41ffcea7d40b2a97d15d83020443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3275f3fc0d5ebd13bab9818ef4463b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0e948421100a7cdebc1a0cb94ec7e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d769ef67e758cc8a737ec4459d46b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ef734f9030a0d524c33b9794b6547b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3906ad3e1154526b4bc23d8ee9dcc82448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246dad7320646a62a2668703d868a14449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16c0cb974c06e458fec61e3f0c462bc450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e517d51b2da60cfd42a4a8fed3d75296451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc254f421e671b8bd0189ee4d0d99892452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c81704ccfe815c3d19e002673b29b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9b825c6a6c475fac7fc63286865cc0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7587795b6427eaafee0a3cc523ea8cba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87a63f06f3cd632e7d19f9e28df33a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056430d1923f21896c4e98e863fe986d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5529fa1d4af556aee2948fe57c765c20458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b836e9a1260554af708a0d50657809459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecfc7dd057133b51c1e38872b9db0d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750a3013da1b24ae8f6308c5f4e1561461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d835a8bb11c80e7ac8e20f731456ab70462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2072ae901a8a7177650657f50f85a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6db17b879cb2a26bf1b898f5e47d7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f866b62e0a1b029832bc140a67489b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5cdf44fa5bd55de286b0f105916848466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1908141d70db63beca659b43d9d5bcf1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb708a5bb6a16aa7fd41c892ea5245f3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a4a9302b6ef30c9c74a5fc2ca1f9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9238bf55a0bb8b5e1539c4b7e4997d470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e333bc7eb891fa85e15953e36f01471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f8df9248eb2a4ebe5ec9fd8a2eb3c8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f22fd5b3b18e003d7f2a178ca8145473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b61232e5f473556ab64a7e9485012474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c19d1cf585f1c4e31dab57e0c6bd549475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527836ccf935de4e7429c549ba7e4a89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e08a4270c71feb53705c30aa70306e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2be20dc623961c70f9e0cb6dda4c00478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9693746728b81af5ef055750e5362df9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539f5cd4957ae88bfde8b2f64afe81f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd11665e5a986b10b9b215fbda68fcbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607e74fbcca9ec5aff5c8c65244fe4b6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2345f5a646e50b677a03436e3f9a1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd056e275136b669a7080edd4e0c0688484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6bc2b87f0abeb98976353a8efec7e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970c335ec8ded6becfdfeb2fffa22c0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253ba9fafd7ca835aa0afa8cc7ea748487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e142059e9ac0df482e8c933c1e67f7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc1f69fc42c1d6a82c95b49cee4a92489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385a658330bfe235053c113f5820b9f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd79fa7459a98bf7beb242aaa14648f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8736b16b8e825e694b80dd9b6ddf52f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f65b04cb2ee082c074ae7264bfdf5e493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e6cefeff54d38d0180af8c73c228b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eac8df5362eb279eabe46f3cb01626b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8facd58ff49303d99d88d0882cf21725496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c388f34ce72829717e461d6ca2688497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb3ad08f70729274067e05a1ec02a5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84172d5ed73d5629fb61a4e912a76bb0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c85b6d5c9e4fefd9f76df0c3a44cacd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84050488fc75c7bf7c8ac1b025357b1d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89737799d2ce1f9eb935aa87910add0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c350bc18427ee39da3ad87b21cde4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6403ef06a3401344dca12948ce30b2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b65983fd0e95850a2e24d4cf3a14d5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd7fde9ccb497608ed6923b7beff050506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d154e534fbce98e9a764d2087b939507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a13e564684cdf9d379bb048a434e5a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f845ddc24f2f7dc9660d82fde6b3eb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90150b0a0ac82f674707014f3e0ac80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3629b5c2c0eed392f382422511b3b8f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fabf97335dc179ba913d0574963e56512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b11e31bfbe255770525e02b9174628513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37ae3a7df01af49a75ae5e8f7e95f16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275f0e64ef97cd65f58bbf6248d6834f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f30ddfc29ad92beac5f2a3bb03229516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25498525657ba091390f95e5cc89afd5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c883dd754a168195ee5d6b03e6a431518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4cba402d4cdf6ffac9d083e4abe21519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaddcf800044c679959f1b1ea5cfbc3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fdb3d20d3d21ae195eaef38c562ce4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9f81968d604c14e8055fb7615a8e7522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0370fd79f13d84962546fd5242ce2e1f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2052fd6a57e82e0b2895533ab6cb06524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d7a2909feb8b3d2540ce43c0a064525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2507dc9bf3a09a9dd5ce770a2fce943e526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5eeb7c73e1397626620074cea3662527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cf1dc19bbeea7ecdc9e7aef85b8b67528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffd7ab32efcf5ec7c2bcb058f5ba34b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0208b1f3fe4c8425e5a75bcff8250a7d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253b95315de98d30601b8e65fc94bea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291eb959138e23084abf6e04f9439c32532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086247c75b1228ec4802c1a2f9c2b82533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d5d2e58e9aea7064eeb8e567a2b4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af722f5452b7b734a2392641dde028b3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba988ca45715b7542f70fcece27f3cb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c70f1fb0ab524e37c38f4ad6f3c07537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d21a8a7cecb49d52b48f3eda820982538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a63c54959e464b0f4d82a05c5c4c20539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59441bd755b94672a4d478619c26dc2d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da2a8313b44b6da0c268316f4152a1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa42aecc57a3e9d9a55ebf09d4ec3e5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5700c37847a343709fa3888a654991543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f628d7d30c0322a3347223f11afb814544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c11a578f47aefb817e8c4afe5d253f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032d2edfe0fdae9861c4b66c530126c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ced2f612e66319142ea5220396659547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a24a4359bf21509659f089173e6588548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7fe7002f37ad413d22237817421f9f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe9fea351e5d7c277f7ca8abcf44da9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c973f68a62e8fa307c37d0097942773b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80641bffe3640d02318d49e424f706552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d9d788a831204f4587a581d161af8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8de7f771623e15828a59f5b8ee7afe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273f0d837319a02c877089a5ab0a7d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8851a91be2f197719d179131e22a366556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e3b50620b6a6a40ea5906f922927a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563c036a664f5aa277ba49cec4e1a4b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58541fd9153a5ef613a6804fbebc7499559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2bf1e9be4fe7e33245d6b20f61aa3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d24427deccaf9e9419feff7e12da5a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed5ef24e5de23c6c535bb28993e5650562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5323524ede6adb062573de12923abc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3231e4ad97531fdd95c73e120f94ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05971eccda2ac7d5c4f7f03e950211565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9307ae9b072af69e3e9e0ff8bb6aa4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937f12b70f4c67a11247101434f0d74567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90feb060d100fb7d8379d0d821c9b76568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a89d4fca88ea00f4bbe38e9c5e99010569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7ab49d653e1f232cfb86e562f78b1c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca6215b4347f31bbe7c1e51e15568571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060a738cd4adf294db38b6f5d20ed22572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e01c0ad6f929a44b4c8f0e9c6f9131573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24fbb2b2ce1fc2f07e888427b535583574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7cf54bbfc1252602e1bdc72d9319575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32a4afc9cd6484c9feea5543785be1f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e36b8511feb4474b8959fc38e0e585577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c6754621f0410384191563af695fd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083e043c46577641c2ddc1ade9787e23579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52b5e811322dd1b37ab43299e9aa0e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3863b197a96b648fae65b6c5ab7173581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80a7d24e48af58091c900ae3506b4e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f554a6a00ad1ca4d5fc34660384fcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d945579e1cd86b691ea67cf7a4ec74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c27548bc24e46bd61214e446d185e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9b9947d9b4b10195cb20382b363c8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23d7d4db15ae7efdd00009e7414c2af587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a60a4d48a6caa8165f2ee49fe094a1588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6553155bf33f3d73528092837c95f5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c69e3c828daf20acc22b08fb58c6d1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf0d8337582c4416b234a9a361bf3d8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb5ca1df4f4c0e652709981c80a52a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241de203a3d25edff67a0127ee01c3c3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b40bb30f3de1cf9eda360d67d63b0d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd85600b7c26dd73f46cd52b904aad595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d36705e99066a50b90906792c72cd5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f8bf6a2cbee987b6192173b190217597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80943d5df8dad22de93a8118b81fafaa598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244bf1360caa78b0e723040a33c8c9d0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a834694c3806a6ff566d011b678257600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f282654a3697e92a4a9943af9ab652c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc136e39a429ee93ecf6395b6dcb88602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e849e9f69198a9330b709477de804d51603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2253ce4c1b0f0f44baf17fef87fe86a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b712137aec14df820ce91173fc8bf2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31724f1a014128d137e1d19198311d24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bb2fc1fb8fce85ee013c02984a4b32607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97b9ca8fa3d14d41e0f1a2cd5749d5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67bc2467d1f5cd326a9edefed0f1c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f6a009b9a5c0542b9ee6034d4b1db4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79bf605c1e9fa6a2de9c3254af963b4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898559ee44cb881abee2c61369f5555612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb36357a7b4a6c1161323eb561fb27c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2ddb8e4254f10cf762a9ea70cdb61614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b280fd06c60f65f5960a0abfb9dbd2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f7eeb4831ea0bd896de6851cdf7d57616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea26869598727f2bff6096411639131617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68ba5a831d5771ed31e957fd0478f1f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a3e8a39f28e5f672e27d6ca4089936619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915238716e1264977f692f171efa2e7b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac610e06c93002fb6ce3134e965156a2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0faa9d9a8c223af7ccc457dbd67ba622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9abe6b22f768ae60c0b9a77810f2ce623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b234c68d282373d7ecd2a8852d7ef3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf56a7f21e687f44113a4bbaf0d1db6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904725cf7f0f5af97a0dbb5bc90d5b7e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f203c90ce222415c4044f37c3482fce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985893404defcf5bda21cbb3694804a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f00f73fcec6e06f61a606c9a571338629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a099b5c8740c0849f691a555f49cf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe365f584c50912ebc6cef9a442cf37631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f14c5950edffa5e6b627752b022ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2ff9fb2317a72db1e7cc71646b067633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4f0c842259239b97687a37cd8aae38634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d32658cc31dcfbd706bc1b278d7acf635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb5663ef3df086354f52579d93a09bf636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4bd67c543e83b2c3dfe678a380e4dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1917e08b26257f86bd67058cdee7b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ad47bb1fcb2480ff23830bf68a0d5639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8798d9392698d029ab72d5df0913ed640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39d53f61fec55d258d0a39339f7c1c3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ee6ae36d8eaaa1d1a4605c7ecdfc0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00388f9196b8e5f0eeb90ff182034ced643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a90e5bf2cf499d7c29587200504fed1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19a39a773ef5d1e5fba8f344416c1a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7030736d7b041a5cc1f9d30793ab9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854c32f32e7bd25c0890c3e4426c1f01647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af144917dbea196851f9cb3175af9a1a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d427c2fb1365b401f9d00cb3739cd796649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4083eb5ebb97017d45d75304ed74e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686c255596d4a00c0ed74028d2ba042651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543134c4bb20fdc655083d4cdf2f062c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dcd8b1a66d49f1a0af927a66b95d71653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c7956c5b90b081c1f466a8c1888ce2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c932e888e9b6af71faf0642ccacb9f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc092617ffba24c44153197083309e3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae1b0423cd686fbf037f39023fb105657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0159c0b25bf8c90a3d60ea43407ac28e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b26b89e6b10ae69960895df3acfa931659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb49758218c25a66c40af089f0fe4c3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e61f9bffdeeced0c0dca9464f02622c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959f4e218e5b86185db3f859e27b21d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1cd8edb2de2604f58a885124728c26663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288931bc02f4ef97c7571ca124f588ee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26a0d9c3af662038e12278919457f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9129b3204b29de1bdbcbbc4023d3712666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a7af1fb19000e6738c280234b3892f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d81064b4fa3d0c7c756bb7e686040a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df497410b066e35841aec07fc6559aa669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8add2206db9a157b2655ad6223ddbae8670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463bd2f429a5b1e64ff2632ee03f284671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569bf8650381adb0c77b4c505de374a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8a4ee0470aeeb2bba6c30e285ec25e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1834cac1864dc96e831ad4fb4a9006f3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e190d31a05b71a7d78274f78c8f54e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c865bc29e0a592e4c7925e6432040e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843501d82345f4bb21848fadec11eab0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a09352272e56b0bff21981ab7df6e4678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4489,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4549,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6524,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7609,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7669,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7729,51 +7507,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="150" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7789,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8449,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8509,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8569,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8629,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8749,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8809,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8869,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8929,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23579,1610 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId730"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -25449,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J372"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25725,9082 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25293</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>2.27</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25294</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.07</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25308</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.7</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25310</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
         <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25311</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.41</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25312</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.5</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25329</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>219</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.63</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>220</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25335</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="F78" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G78" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I78" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="J78" s="0" t="s">
         <v>221</v>
-      </c>
-[...13 lines deleted...]
-        <v>223</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I79" s="0">
-        <v>3.38</v>
+        <v>4.14</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I80" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25337</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.14</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25338</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
+        <v>229</v>
+      </c>
+      <c r="E82" s="0" t="s">
+        <v>230</v>
+      </c>
+      <c r="F82" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G82" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I82" s="0">
+        <v>3.75</v>
+      </c>
+      <c r="J82" s="0" t="s">
         <v>231</v>
-      </c>
-[...13 lines deleted...]
-        <v>233</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>7.14</v>
+        <v>4.34</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25351</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I84" s="0">
-        <v>3.75</v>
+        <v>6.4</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25367</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>4.34</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25404</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>2.04</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25406</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.22</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25407</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>251</v>
+        <v>249</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I89" s="0">
-        <v>1.76</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J89" s="0" t="s">
-        <v>252</v>
+        <v>250</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25408</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>5.94</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25437</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>10.49</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25438</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>9.140000000000001</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25449</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>8.5</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25452</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25458</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>271</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>2.48</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25461</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>4.8</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25463</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>7.67</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25464</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>4.95</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25465</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25467</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>9.210000000000001</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25471</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>5.21</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25473</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>3.51</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25492</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>296</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>3.11</v>
+      </c>
+      <c r="J105" s="0" t="s">
         <v>297</v>
-      </c>
-[...13 lines deleted...]
-        <v>299</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>300</v>
+        <v>298</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F106" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I106" s="0">
-        <v>1.88</v>
+        <v>4.2</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
         <v>301</v>
       </c>
       <c r="E107" s="0" t="s">
         <v>302</v>
       </c>
       <c r="F107" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G107" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I107" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J107" s="0" t="s">
         <v>303</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25529</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>6.19</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25576</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>4.2</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25578</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.9</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>314</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>315</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25579</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
+        <v>315</v>
+      </c>
+      <c r="E113" s="0" t="s">
+        <v>316</v>
+      </c>
+      <c r="F113" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G113" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I113" s="0">
+        <v>1.76</v>
+      </c>
+      <c r="J113" s="0" t="s">
         <v>317</v>
-      </c>
-[...13 lines deleted...]
-        <v>319</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25596</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>321</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>322</v>
       </c>
       <c r="F115" s="0" t="s">
-        <v>11</v>
+        <v>323</v>
       </c>
       <c r="G115" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>5.87</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25603</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>10.43</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25629</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>12.01</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25634</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>271</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>1.76</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25641</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>6.64</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>338</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>3.47</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
         <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25718</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>340</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="F121" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I121" s="0">
-        <v>1.54</v>
+        <v>2.55</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25719</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.48</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25733</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I123" s="0">
+        <v>1.37</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>346</v>
-      </c>
-[...13 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25735</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>349</v>
+        <v>347</v>
       </c>
       <c r="E124" s="0" t="s">
-        <v>350</v>
+        <v>348</v>
       </c>
       <c r="F124" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G124" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I124" s="0">
-        <v>52.21</v>
+        <v>1.47</v>
       </c>
       <c r="J124" s="0" t="s">
-        <v>351</v>
+        <v>349</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25776</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>3.15</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25779</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="E126" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="F126" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G126" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I126" s="0">
+        <v>4.92</v>
+      </c>
+      <c r="J126" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="F127" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>2.55</v>
+        <v>1.63</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25781</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>1.33</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
         <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25782</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.37</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25783</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.47</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25784</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>6.91</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25761</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>4.92</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25763</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.63</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25764</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.14</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25766</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.46</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>27771</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.85</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25773</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.26</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25798</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>6.25</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25815</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>2.05</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>404</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25816</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>406</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>407</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>4.4</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>408</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25811</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>411</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.71</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>412</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25814</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>5.65</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25825</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>13.3</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J150" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>419</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25826</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>421</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>422</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I151" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>418</v>
-      </c>
-[...4 lines deleted...]
-        <v>423</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25827</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>425</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>426</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>11.88</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>427</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25828</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
+        <v>427</v>
+      </c>
+      <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...13 lines deleted...]
-        <v>431</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25832</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25833</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>438</v>
+        <v>436</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>436</v>
+        <v>437</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I158" s="0">
-        <v>2.04</v>
+        <v>10.69</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>437</v>
+        <v>438</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25835</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>11</v>
+        <v>441</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>4.4</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>440</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>441</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25842</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.83</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25873</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>9.27</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25875</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.6</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25876</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>7.77</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25877</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>10.69</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25883</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>3.96</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>461</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25885</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>462</v>
+        <v>463</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="F167" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G167" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>11.23</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25899</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>2.12</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25899</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>466</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>2.12</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>467</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25903</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>469</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.28</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>471</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25914</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>472</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>473</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>1.07</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>474</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25920</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>4.98</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25925</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>5.27</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25926</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>482</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>483</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>480</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>5.12</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>484</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25956</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>485</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>486</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>4.67</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25957</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>1.9</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25976</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>10.35</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25979</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>4.8</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25980</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>4.51</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25981</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>2.39</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25984</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>480</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.53</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25995</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>480</v>
+        <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>17.6</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25996</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>480</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>3.94</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>24012</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>24014</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>4.11</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24020</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24024</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.68</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24025</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>24.42</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>527</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24030</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
+        <v>526</v>
+      </c>
+      <c r="E190" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="F190" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G190" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I190" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="J190" s="0" t="s">
         <v>528</v>
-      </c>
-[...13 lines deleted...]
-        <v>530</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24034</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>1.2</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24034</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>534</v>
+        <v>532</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>1.2</v>
+        <v>6.38</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24036</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>536</v>
+        <v>539</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I194" s="0">
-        <v>1.52</v>
+        <v>37.1</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>537</v>
+        <v>540</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>539</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>540</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>541</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>542</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>545</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>546</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>547</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>548</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>549</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>550</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
+        <v>553</v>
+      </c>
+      <c r="E199" s="0" t="s">
         <v>551</v>
       </c>
-      <c r="E199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
         <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>573</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>574</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>578</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>580</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>582</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>583</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>584</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>585</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>586</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>589</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>590</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>591</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>592</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>593</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>594</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>595</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>596</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>597</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>598</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>599</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>600</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>601</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>602</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24094</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>603</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>604</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.81</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>605</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24096</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>606</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>607</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>8</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>608</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24110</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>609</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>610</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.76</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>611</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24111</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>612</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>613</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.27</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>614</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E221" s="0" t="s">
         <v>615</v>
       </c>
-      <c r="E221" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24114</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.39</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24117</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>624</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>625</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.18</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>626</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>627</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>628</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>629</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24122</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>630</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>631</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>3.54</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>632</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>640</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>641</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>642</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>646</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
+        <v>647</v>
+      </c>
+      <c r="F234" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G234" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I234" s="0">
+        <v>10.44</v>
+      </c>
+      <c r="J234" s="0" t="s">
         <v>648</v>
-      </c>
-[...10 lines deleted...]
-        <v>649</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>651</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>652</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>653</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>652</v>
+      </c>
+      <c r="E236" s="0" t="s">
+        <v>653</v>
+      </c>
+      <c r="F236" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I236" s="0">
+        <v>11.18</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>654</v>
-      </c>
-[...13 lines deleted...]
-        <v>653</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>662</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>9.33</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>663</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>665</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>666</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>667</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>668</v>
+        <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>666</v>
+        <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>3.31</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
-        <v>667</v>
+        <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>669</v>
+        <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>670</v>
+        <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>671</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>672</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>673</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>674</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F245" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G245" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>677</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>679</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>680</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>681</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>682</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>683</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>684</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>685</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>686</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>687</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>688</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>689</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>690</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>691</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>692</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>693</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>694</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>695</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>696</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>697</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>698</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>699</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>700</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>701</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>702</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>703</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>704</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>705</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>706</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>708</v>
+        <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>709</v>
+        <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>710</v>
+        <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>711</v>
+        <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>712</v>
+        <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>713</v>
+        <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>714</v>
+        <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>715</v>
+        <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>716</v>
+        <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>717</v>
+        <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>718</v>
+        <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>719</v>
+        <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>720</v>
+        <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>721</v>
+        <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>722</v>
+        <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>723</v>
+        <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>724</v>
+        <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>725</v>
+        <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>707</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>730</v>
+        <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>731</v>
+        <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>732</v>
+        <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>733</v>
+        <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>734</v>
+        <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>735</v>
+        <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>736</v>
+        <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>737</v>
+        <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>738</v>
+        <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>739</v>
+        <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>740</v>
+        <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>741</v>
+        <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>742</v>
+        <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>743</v>
+        <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>744</v>
+        <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>745</v>
+        <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>746</v>
+        <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>747</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>748</v>
+        <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>749</v>
+        <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>750</v>
+        <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>751</v>
+        <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>752</v>
+        <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>753</v>
+        <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>754</v>
+        <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>755</v>
+        <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>756</v>
+        <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>757</v>
+        <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>758</v>
+        <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>760</v>
+        <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>761</v>
+        <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>762</v>
+        <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>763</v>
+        <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>764</v>
+        <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>707</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>765</v>
+        <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>766</v>
+        <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>767</v>
+        <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>768</v>
+        <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>769</v>
+        <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>770</v>
+        <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>771</v>
+        <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>772</v>
+        <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>778</v>
+        <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>779</v>
+        <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>780</v>
+        <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>781</v>
+        <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>785</v>
+        <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>786</v>
+        <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>787</v>
+        <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>788</v>
+        <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>789</v>
+        <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>790</v>
+        <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>791</v>
+        <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>792</v>
+        <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>793</v>
+        <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>794</v>
+        <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>795</v>
+        <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>796</v>
+        <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>797</v>
+        <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>798</v>
+        <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>799</v>
+        <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>803</v>
+        <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>804</v>
+        <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>805</v>
+        <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>806</v>
+        <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>808</v>
+        <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>809</v>
+        <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>810</v>
+        <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>811</v>
+        <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>812</v>
+        <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>813</v>
+        <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>815</v>
+        <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>816</v>
+        <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>817</v>
+        <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>818</v>
+        <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>819</v>
+        <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>820</v>
+        <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>821</v>
+        <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>822</v>
+        <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>823</v>
+        <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>824</v>
+        <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>825</v>
+        <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>826</v>
+        <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>827</v>
+        <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>828</v>
+        <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>829</v>
+        <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>271</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>831</v>
+        <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>832</v>
+        <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>833</v>
+        <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>834</v>
+        <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>835</v>
+        <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>836</v>
+        <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>837</v>
+        <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>838</v>
+        <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>839</v>
+        <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>840</v>
+        <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>841</v>
+        <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>842</v>
+        <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>843</v>
+        <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>844</v>
+        <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>845</v>
+        <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>846</v>
+        <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>847</v>
+        <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>848</v>
+        <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>849</v>
+        <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>850</v>
+        <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>851</v>
+        <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>852</v>
+        <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>853</v>
+        <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>854</v>
+        <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>855</v>
+        <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>856</v>
+        <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>857</v>
+        <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>858</v>
+        <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>859</v>
+        <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>860</v>
+        <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>861</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>862</v>
+        <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>863</v>
+        <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>864</v>
+        <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>865</v>
+        <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>866</v>
+        <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>867</v>
+        <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>868</v>
+        <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>869</v>
+        <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>870</v>
+        <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>871</v>
+        <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>872</v>
+        <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>873</v>
+        <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>874</v>
+        <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>875</v>
+        <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>876</v>
+        <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>877</v>
+        <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>878</v>
+        <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>271</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>879</v>
+        <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>880</v>
+        <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>881</v>
+        <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>882</v>
+        <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>883</v>
+        <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>884</v>
+        <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>885</v>
+        <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>886</v>
+        <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>887</v>
+        <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>888</v>
+        <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>889</v>
+        <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>890</v>
+        <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>891</v>
+        <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>892</v>
+        <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>893</v>
+        <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>894</v>
+        <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>895</v>
+        <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>896</v>
+        <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>897</v>
+        <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>898</v>
+        <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>899</v>
+        <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>900</v>
+        <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>901</v>
+        <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>902</v>
+        <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>903</v>
+        <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>904</v>
+        <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>905</v>
+        <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>906</v>
+        <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>907</v>
+        <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>908</v>
+        <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>909</v>
+        <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>910</v>
+        <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>911</v>
+        <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
-        <v>912</v>
+        <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>913</v>
+        <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>914</v>
+        <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
-        <v>915</v>
+        <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>916</v>
+        <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>917</v>
+        <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
-        <v>918</v>
+        <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>919</v>
+        <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>920</v>
+        <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
-        <v>921</v>
+        <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>922</v>
+        <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>923</v>
+        <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
-        <v>924</v>
+        <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>925</v>
+        <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>926</v>
+        <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>927</v>
+        <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>928</v>
+        <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24391</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.49</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>939</v>
+        <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24392</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>940</v>
+        <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>941</v>
+        <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>2.53</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>942</v>
+        <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24393</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>943</v>
+        <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>944</v>
+        <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>3.03</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>945</v>
+        <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24394</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>946</v>
+        <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>947</v>
+        <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>8.210000000000001</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>948</v>
+        <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24395</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>949</v>
+        <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>950</v>
+        <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.4</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>951</v>
+        <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24409</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>952</v>
+        <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>953</v>
+        <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>7.06</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>954</v>
+        <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24410</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>955</v>
+        <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>956</v>
+        <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>6.54</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>957</v>
+        <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24422</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>958</v>
+        <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>959</v>
+        <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.45</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>960</v>
+        <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24427</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>961</v>
+        <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>962</v>
+        <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.2</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>963</v>
+        <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24428</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>964</v>
+        <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>965</v>
+        <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>4.71</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>966</v>
+        <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24429</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>967</v>
+        <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>968</v>
+        <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>4.4</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>969</v>
+        <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24431</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>970</v>
+        <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>971</v>
+        <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>8.279999999999999</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>972</v>
+        <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24466</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>973</v>
+        <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>974</v>
+        <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.76</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>975</v>
+        <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24469</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>976</v>
+        <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>977</v>
+        <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>5.22</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>978</v>
+        <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24470</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>979</v>
+        <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>980</v>
+        <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>418</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>6.14</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>981</v>
-[...33 lines deleted...]
-      <c r="D348" s="0" t="s">
         <v>985</v>
-      </c>
-[...613 lines deleted...]
-        <v>1059</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>