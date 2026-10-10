--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7470f5f94a588015c5d8192aa71e100b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0998b4c2187c5894724ebfa84c5ad50e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ac0b5e1259500caefc30d37b332603.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc6db01043bfb352c68e39fa5e4a5434.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540faddba056d338c8ab1b987f3017d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d5d4e555a9e21c07cddb9e84babf66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813c63aa2340417d39e1dba62c23959b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835275e2bae00ad37c20a00b602bfbf18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce29dbea328bef6c18e160778eb4eb559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268ce8714d91485467eb35ea2cdd85910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d629c4b1ebf97ad571be6bd03525a8511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861709c466e7f9ddf63166eb40b2935912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffec85e23da704385d6c8b3808f09713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be76135bf58bcbbd3bfe8f7e1cb121914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32e499ffccd2f58abfd7825ac19a25215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd79948a4d4cb6f3a829288a6f372016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2df75ca7b0edec27cbfe3deb4ad96217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e389932391eb1a33473b0149b06c59c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660824de37ce15a8473781d914bd8b5019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48c450a0f7190f71af2feaa0ca3996b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d7c2ff0e0d7fdc28f33dab43575821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7941c809f7424cba030bfaf71696e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bee4fdd60e3c3dbd7bbfb84f1728ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd991d216c164b51a0f928c71e61a024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f6d03a4528d651e67e706bf986e7825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef804a872acb72f6f25e9369821cbbf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d7c6cfe8f14197b8051abe0c04220d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade71201fc44763f958e22f5b6ad4eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4aec5a0b6686820a6226d6a201179e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccefb3dac435bc341ffe96ea95037b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc1f899335e8d9f2454386f8a0e7d731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59648d0ca8f9c5ef42d336be93e4503332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f40c1a3582ceb71d2f97832c0db498a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d9404e019567815e1be824b9d0cff934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363f6d33a0bbf874491778b913e246935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45efe20daddc816767fab05b44cb426c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85773168b8fa284a68da3e333a92704f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ebb2081a6d4e2f3ad09b1ba476545538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba29e1bd0105ef01e00a651625da6df39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17da90a64f35e00b5642fa8a14ed1a6a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187344ebbf661da0438602922c01511a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22871a7170578f5caf5fac4ea7f7eb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d522bce1e28bef9a0f854e86a081f29543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2be5754ace60787c6b60e3c63f728244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495a694fe134c01c29003487a079734145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636275174167cb71258b576b73cba7646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfb2f77750c57622ebca05d8395305f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025e14d428d47366eb18f2074d1731c948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3199772abdb1c3cadec996dfa7f88d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f937ecd1c03f3f14bf826e917c3856a050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25663a257192a1ed363d3cc215829f8f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c85f0e3c0154bf0ad0c404fe78b1252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a7bc69e4d2d07e3eb02a094d3d98553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d01a06d0cac05c0d26489243a5993c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57aeace8f46f88714957c261605b2cf255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9b1048091db3a8115412c64b7cd656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463ba9d04d93904372f1f43add3c6e2f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf301f611d58e7fcaa227b716ea6cc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64dcb69f8e2a267e833e00de0293b2d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6935a55af1ed71975a889621af2bc24a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4647cba5f0c3494f5609e2b625112de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca73b9e9faade92dbeb8b5c1d7ce9c062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfb306c16f1eb517f91a10f65157be163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa89d1d3ed1e3f57131c98f920fcaf664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac0e34bd36aaf1eaad7c721c56661c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571fb373a714993308c1cfc52b1aa95866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd06c151f9915f2564c6923cf9b732667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d92dc3467c57eb4ec6ffdab6224a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6440d30218a1dfe6fbd82a07a4aaf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92c87719d9977c74e7dd846c3ee2cd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11deb6ee624c28757df6c8e25202282f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720dc6e8439789c96c9f983adaf65b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db68ae6c01632024608ec38ad8ae79673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636cc5bc5dec46b2e224a48d03bfb44774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438fd3dc419e8eef6068f96da11005f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeca92324d869a1355e9c7f4d08394b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c6d8ce905fd901fcd0a6c20e19a73977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9af22e9b7913a13361d360498d47db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b8ed29e8452e06cca141a9164737a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0a1da46918a7592ebfb6cc48ebd2a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdec557ea9e2be854873bcce85411c5d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50eaf3fe0be99a0b40ec2d310818b7882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45ba4a9e4fdd80c99c751083fb09d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662e9c5276f86163c80f6cbccc8e6d584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934030c162f5866e5cfe9e49333e3be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510f1f21e684df3b472ca1d7331f12ae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a054cc26ccfc7f1f81df5c0c9b94b5d487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce016aaf938c57cb0c7ff7bdd4a8ee7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdf88365b4ea571a6f5bbb35200ee9389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1036ec7a68def9a3c25613f7966b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a34cc13dbb2762776404fe1d859017f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88bcd8735132a951722bc00480cafb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab90ed155a660aa40b9fe91b851ad8d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c7ba435cab91da6111620e24f32c794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae27488803b232f420ad265255bef50395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e27a3d22732c1d3850ff3f8bbcdf096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37414939d56c803669e1bcfa439b2797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7510333be07d96a43e463498e693198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04e85754ff0e6b48d65b05463233f999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef469eb7645417c27fad6ae341889d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3dea89fcd6624ffee59e63178f223101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eeb32bedf6cb4d2d06945809b04c52102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23fe299784709f09bfcbc37a6e6553b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704d25ea41aa1501d61f14c73fa6ee8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c79d3a9be0fd2d4d24a169eb4269f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc039773e62e3e2393dd8ee513b3a623106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306ba47c1713c56f6a5d4937b8b1d701107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769d8d37e6112364e9ee5d8f2359121108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f87cecab20da60b7872817d4605df57109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc63e616cf2ff64f6bdcf39e99bb1fa110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a736f16b52d48148a49ecd2ab50c6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bafbe69dcaea2745ffd5e3157bcc7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6af5532d5b4fae06113d63c7fdab58113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bd653d31e4263872d391ba26ae444114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c4b527a982029fcc44aefd22d9bdf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5c1ddb2506b08bfe9155cd36705fa116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39939f469d3785fa101278678dd50db7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b88f9362675bd5f841382e5f307ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14cb87e294f97a48021106482a0d639119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e45f49448d66f6bf5df47fd906c7a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796dac247612fa14e9696e5945f6d067121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22700c5afbb72c733a12cdf1cd53a30b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8879ca4bf4a7d3d6f5dac4dc3d5cd056123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d342758915beca79d5abe075cec5d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe02dbd900bad5246b46da711642bb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd6731f378b71a57117ac32198d0915126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae52eb9368b098b152f92b490a83360127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c706e6c2cb2cf06c3139fca1691213128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ae25aaf3b1851f33a5a6d4345f4f5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a50cb00bba5bdac01ceefa018807f4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca344bc2f50103f7dc5f39a6c2ae6ef1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffd9905cce954a947fd47929b250c29132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395310528f09e0e91e109f70ae960326133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be92404aa70c929e6cc1c9b1dea0577134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed4d15df7e8e4a9af85ef536219a63135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d45c15ec9c7d654201168adac826c5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b4ecb56b1b96c4fada5921b274bbd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993576eb2e51531a3f2bd9f5835f2bc1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea376c69070816517690ea19cb9cf97b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efda0f475d1ff9c6b50fc28d52748d71140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64ade8d691b1859b19c9f7858515d2e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dd1dcea7da8aa4c67ff6b10b24f96e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb537c22221e28dd570ac8e90649d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f28f9d29a19d1f88621a583b9f0dcf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf8d66c439f8106d090197f50303b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d7887436d6de4d81dea443b2c4aa1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2780eada4901f54efee02b690d389147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54099574a1f73b0c00da10ec35b54100148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82983659032f5c18f3222aa52f081a83149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c41f39b2731e271fbe03b6c26a40a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6db4353ae720261d7f81ac8bdccdd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6a3047193428fdc46f37559477ef32152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d7ea0fe3642f6ba4e28fe7b074657153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce74f6bb13ae3d8fda7105784c11354154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481973cfc3b471cdc41c9a80e7486747155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a69991133a5130e3e2820f03e0d85156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34114cd382748453e68012a1f3003f40157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc870f91b24ab9ca11cd3ffa950a4a83158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8c4d6784290c990815cbdc256e9d9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efeb64037427e040efb428ea3bf86a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db41edc0e8a65f13a4715eea6e1e03161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd90bbee763b029b21ea6c838e7012162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3251541f04f8538b8694d4990c7f00163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98830193faaa2cb661a398098e7f7e1f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590282833cfa85733746915ba20715b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0e98259810bbc9504dc0ba0a91a93166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ad56c9799e6047731b44c5b28a3ad167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0439cbfbed0132b956fed8da50b27a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b37e2c0345f5bcb10f5a849b1d083c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23eef1ed105461601468c09e88771b02170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ded844a36e8797a372f21eb77e3f6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55170553cfe66e20081bf4eca03f71172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53605a6faf38c4de0a5a8ee0476cfb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc9665d79e567ad0841e9c25f3fce02174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242704187e6ef7db7d8c17666f5e00d0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22380c01a3993597195499afaa1efd2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db95ea2ec670451f44c696ddcfa79b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e9281dd3f6dde87155d1331924a33c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d9348ded371ad1db40316fb40f354d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8f9cb301f473e83ebc9872118e4c39180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d91862f134eb3451f2c47bfda8701c9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851a6ecb024641969644e1551450b844182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32add292eaf56e77c8b848a7aa50887d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202e510cdb020f8fe1962249ae2ad4a5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374def50209fb12f4def0b9b44afd8a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28978d425b44b45cb74ec8b580489a9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2336fe203d887b10122fe49fd8e9aa50187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eee92dd35a10349b8f27cecc56fbab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a9c9d00eca8abbbfb38f4e33c889bb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe53f848cd441c879aa98ddb03602d4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab6f25e0bbad0df6d128ab439b41d10191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc84fcf014bb93274a76784fe6c1e7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df743844ac4bd1be20184f71ce12e9e7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53be14486e1668a1df7ac045668bcc60194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0874b34bb76cf1825aebe3ae8dace195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94174d21e7e4b00925de1f1d4dfca022196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb5c29d70d6863905e323733cee1e5c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63807b74fb1450458c7b9861f499af03198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf8fbcb6d615d1c371834a9d6646b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16afb93e828be0998501fd232fac073200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915fd56e189ab568a44ea9a9a453b0e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab81ff9890d2012c9c5301525381b503202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367a6ea235e474cc0165d1819a1fdb0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a720315c909b5c45b07ff5dabb0a580204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae298596a929ab24e564230d8b50bbe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c06204c9887468e79108b21ba8350a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd3618fb63c19870716fcbb6c418be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80d790a2610ec7d148c7dd6169b1c38208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24bfd3ba73fc88a169cf5f93f10992209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5db1d7b43e327d091dbb342ba32431210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae174c87d340625a8d7aea50ea6dbb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae75504378dd66fa95d91bd8898d8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76db00e3c6a2d927f34aba95954f5e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a479bf84e09c2ac1c661c4fc49e735c9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9578bef8db145552b5b39689da9235215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ed6ca21c7aab2f11255635de2f8382216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018afece081e85a13d856c78a7d35e9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01416b6237a42b4745e2d3527ba6b0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a255d6d2f14c50db472e7d08224fc3b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f38f5ff92fcafdbe163677f01ca20cc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e838a91ef6bfb8958c56b77fc8de4b221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcbd3f9fbd49543fb2a56cb516dbe5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff0a158faad0bbaa39ecd55c535b20223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd9d438c247b1f7d90d3c72cd8093c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf389e0297343ae51bae19a90a6cc68225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1782b42a9870958dcb6fc2e6c4a52f1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c8857f63fe493970eda0cbd9efba7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c8f89091f552e97927044dfb63a478228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf45c841c8e050ffa71f1e9b1f1f7a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d616f8af692bcfe4f7f504fd0b7cb0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05899cedf3cda6ef9d9e12845ba361b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f22eb489cd864a81f2c34a2db45b6e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18c3300046c934db81e7cf229af322233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a7bc160ad27af2ae5d58b0ffdfcaf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c93da57e458ff7625f665453262f8c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96bfe99d8869251d65f8c8316c5d1b1236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8884a0190668b3cd3328df34150baf9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1598e5ea0a414744eeac7475dd2dea0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616380f05caf6830d15907eb7e9f19c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56f24cd4003029010794dfe3ab25abb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80c8091b13853226a604359a99cdabe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f56e1ed2a0ad24d612b8e79b3e6ecc242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfbd0d67f5cbba95253a108039183d2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a89046ae07be091b5cb869581b6c2ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618fbc9fb582fef460b37427b8de32e5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76454ce2172b24e663b4f50cac6d5b3e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347e472e60a41479da1ae821b739a5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6797d1e90eed6fc50036395cde9ebc9a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7135314be3d6f43f837f2aa543bf939c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c410bae35974a54c20f24da066c0e54250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c44d35318b258ca2910113310c43d79251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bd95f73a28dba8115b6df06c13bb6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654b480ee3943a46bc05537c6c7713e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a388c87a49982577c0088475e160ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a142a4e9c95a3d8859590e5c88a106255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5f1ac51bd64e748bae4b90b6107ca256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fe9b94ba2005449f9bd31d066827a8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a3555d22d29cdc06f7658084cc0b1f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d1fd0211d65c493733ea9411f596a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9af686b7712838f3c1e0b37ddff5b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896697992e5f9f5405e5a401a465259261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c59014adefb95907baea8cf58a3474262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6724e1059a1b5894be373dda628a393c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6701dd41b9712598c4052cca942ba8264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa1b7116b59ece59f6729a77530349265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3055f1068b7cdad29c9ae45f9f6ee2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bf6e38e443e08526fbff055b32f11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a5d98264af5fdaaea05f124c574e9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb13e7d21397ba2cdec2c5ebde50a05269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da05af56f5b77cdb1d733990975741fe270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4029a9d09c534ee050c823c51a5ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb5711023c24765e021ecdc8c1d29c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f687173eb237caf44d128ba8373ffc6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad81b9b92e6c91b0be74244fbc0fd6e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bb470e051c076e704f4b8c564ee79275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee45d3f96492fb710f0409eff6fe04f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a3d1a1d6d613b43f0f9cc79c5c54e8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569e5add2187bea90eff41a40c76a939278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c16513c7e981d7b4a15a0c8350a3c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a7b5f02323e05d60dd04f20c685852280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaef0eb777d4c1fc60c4e33543be4389281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309569bcbf98e77702e1c1651fe630e8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d771b49128b9de026004ffd85a178886283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ef002389f90247a72859ea2ef0a90284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c610cf8cf975e2f1b7a1cf4ce699fd285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eca05269bb5675e3fea31c9e0c5200286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf945d1df0c606359686e9d6867a7fa9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9de465af2b03d7c13c9beb0bd7c29d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1320c1f5e17991ddc01099cf85705289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6c8d5b667f645c1919ca87ada339d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00aad852083487430dc5b9d428a936291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848242786fa5d158cb78e581285e4c2292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d600a1489fbdfcad15025e31cd58e7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e0b39d803a90d9c376a2769e64b1a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ad21aef79d9b391642b4c5ef72599b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dbe1f70af52f09da716bb2a42b26ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c195388c64da1062fd998850fe4b48fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67076a8da741c09284b0e14236d6c9c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72929ae7ea1e9529e6c292411ab6040299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403baead823b2392140f2c017e20f44300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c4e705a9c5d043d2759a2035d19150301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f813f7d56404c511f259002ca043ffa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd48bde5133a37334a9c8bb43be577ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b279e7adc25f0734f6e52e64233fb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2be2d5e67aaa66bee9b20765e37c6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f4a0259c207b81b46bf07a1603c35d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48aa0fe7a54ed7afff38b819f98f87ad307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489d3a86fab09e5482a2258b789557d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad62a15180ae8ea0cc44d50ec161aa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae11d6d83d2b1ee6adfa2d7d20a518310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65725f2aa12cbd3b3641bc293ee00d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dce9e8835ce1d521b8aadf373998b9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b25654249ba5ade3d66eacc49f9211313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34ecf5c6e51542b927c0b2345dc5329314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7faa625259c5beac5bba6efdd6f865315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d790d47eb89e2742780484ac99618316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659587451b62165f99b1434b1565f8e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f03af775ecdb5173251ac15ccbeb508318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa799264701627f7333bac56c4b5172319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ab0a1c879c0731a40eda9b2b3bd41a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e95d4b45d15a9ede4ef11e287b78ff321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9803e526d9e5c9f8b1fa0313394d4e8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ca9fc434ac6683ecd3569cd322138323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a82c2177905e213c83234e820ffdf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6cb75adfcf03427417db279c78a498325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832309983a516c57339672d920004056326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f6955155c818c9b41aadfb4c09142327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d872696819b6cbe8815e3a400e0e3130328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a5738b93ee33e6529ca3653680643329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32192833f74c80c896f517f926c4ef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb803b9de033b95f2887236dc7d7d8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4595cf6f0694ce733cd7bd663063fc332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6d1754871a4e663c6f53b2125fd717333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bfcc192248099636224b8b473f616b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30313ddcce88ae51ce4dd33f0cc9d55a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7853fd29b00848320e828651fc979336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bbfc404bfae9ef42f8320bbf90086337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36727770bcb0f44b2b7599e48725afb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82fb9ac18258ac21146bff0c5d2b7a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f99bcc4ada98e28e85ace49a92ccee340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b754aa285e44ae2925450512bedaec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7b12e23e5850b678d15a7d27e1c03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe27fd23f774fa131a0faa0946d4a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f0be3002b19e728cf9b59a01b7c1df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26edad3aeef7faf42c6c6e3596fe5be345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ac252307ef36eebd541b8a7bb72f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f106a1e1f49937d007c54424e869390d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bbf7c6379e01089d0dc08fe035321c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213956794ae286bea87ca093ffe911ba349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a3dc881ea04c61e96ce6792343281350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e75833b7dd8b56fd90aaae9afcf2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730d3fd60288fcd42c7783f4c882457352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d5dde2f0f5a39517c507ad099ac234353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a3e4a4b32bc0750615a8552683555e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a8094cdb6efc792b5931baf1b91503355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f304aadbdc3a16a34c2dc80c61fe474f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714cd270b47807e49024b0cbd09b9d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382221e2450d71770ce08b7019c4a9de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed81bbf5c070eb160a1e13d39c01d49359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d4bf226e7a27b1a173b85f38220ac360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ba43e4f01e9a135ed21cb0741ba36361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af39a042f702356a6d06e9ddb027a4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0dfe7ea98b50a68cc159a2460e440363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3068a9803c54066218a08605fd26619364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c75b00216d631a9617f71d2798f5e4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd52cc7fe70db68c1090fb9c180d9e2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30574e12e2981a6e6f218e304241e837367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd97391da922ab539ba10ae2ea957b7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0599aec776f1e0a0a27a3ff2e53553369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ab15befb1d7c25d2376a5705194e8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788005b15f48e3992c735b966caeeff4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e06964650ae702c15aee2e5458a1d5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1a8e62fb29dcddb2e4524a5a84222c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30a5cbd7b45900c0c7eb86c65eeecc7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52146e029bb92f3646a633e66590a30375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d835e5dd1a7c7be6ea343989b9fb1f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229419a1df6db68a8b96824f1897239377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451666d4f3c4e89d81de5cba024b694c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29784aae21c8bf7dc4bfd50bd61f541d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d842cc4b7f55e2d0963197fec3337a1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd17e38e6e01e084209fcfc674e01e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9989cc7459d41006b28e9a5fb7a183fb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26d7ea2a10ff58fbbbf5168f72ab7d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aee07f55f6050d153e1d89fbf561b6b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71ae9a30612e03dd2211ab63a979d9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ea96f30a0c5a976bf95d619cbe2dc0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae75d1d718bbccd0f71ee80676bece387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8f33a68fbb9f40d40b494a7e07641388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a53f0b7f21f69f43996fa1323ce7f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab585aa7100aeedeeaffee03bf492a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480f7f0e9b9e0d6a04701e137d1e268e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b744d1b79329c278c973dce97a0656fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfe683f7b320633e49a76ca91047734393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3417f0c0fd7d4fccad6070b81527d7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b79bd08b206a382b26a0c9e8d6174395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab5406e71bd46c15c05f6eb001f092396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407ab39f5ddb0965ae0f009d39d82f47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5e07fc5f9fe93b2530abb832704cb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d10a93de1534a69e5abeeb13fd14d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f85ab88aef8bde149683f16b7e000e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d7c33a80501146244ba20593a6736c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe497b973de8d56fbb89a8b35636c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abd18cf735055a5416efcef2c0838c5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab832fcbcc341e9f3e079d0fff90c55404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ecd9aba16c40241c17be70fe11618405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe57b56813684b70629805d6063dbe80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f94ca6b7a27b4325ae74104e04a9cb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e91703274bfbba62c866722854420408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306800162948395e75ca30fd043439d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964340cd3824aa7167d9a124a746f93410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ec2017573328812e744a6564f3ad2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f77ed74ac9fcb98fce5a6c080db489412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1fdd7d94bb6b133933ca97d3966e61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2519e24e308de011f39998f15db1d26d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b0e768e512f05da0e74c57603155df415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecc34e11ae8a9bb19636471e34c8d66416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7458a94e700e09d2926ec4f40c202e2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909959d97ec844882a7bae070143c7b7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380c992ba9279dec30d08a41d448632419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264e3fd59c561e5e4b16e106cf73ed7f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08162f739943de0f85589c7eb853f333421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4d27a6f39e6a37e9edc09b92cf1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1bc8d56a6d7cdd599f8a19523d506423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a822055823df51726decb96de0ca8b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca0eebfc5ebb7e9754f627dc473b67425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cca6ac5f0aab1f9cacf137f3d8a25a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2472b04ad5a523ddd43b654006aa1c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d1309ab70c5120dec5e84780b346f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bddef213aed40ff7b9622f73245b44429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d569ccbfa7b79897d9196eb74ef2795430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180625437ee397a26cb80b961db643e1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d36bfd0ec83a0440c5ffa96e43ec9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae0b39c3dedffa87327cce122eda37433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97ef3a73ddb9533d6ae33322378d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab17b3a1ec1afa9d8bfa74ad5998c03435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2f77a88344a02b0b24c3008d81f56436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6166bc7a07eb07ef643d175c89502279437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c4576621087c1684240071c6e552a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558b98ae6290f380d90682c82982f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51435c9cd08dfeb4585c7fb6c365df00440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f22e5bdf457c2aca1472ed2821ab8e2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15373d584606806a0d4dd1dd036793442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cacd385883b812ad6bed0165d0b3a7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00061a646b8c06cffd3eee16a333610444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e239f0657b457e4354ff5d4b834b02aa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb28a736d9887e701342d077f6dc981446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea1bc5a696ba8e331f6b0c195ca6a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff132bfef1c12db6d41fcb01526c4cf4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2e86c6970d0d7aa1a94aed8c98ffd449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c81dc3f519a00cfca782118e700f86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc6a848c7a20821280df9a2beef9a2451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85402293d21992aeb9c1bfa74bee9e83452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238bb2c020a9d2e7d7779b7bbbb664e9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20e6355a6f2456f16aa3bfe22e51a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecda841c605510e7c2159b560b8187455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea614991251b8604df034065d41075456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e428b89be9582582c2f04ced3bc2b36457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99133fd86b902bc2b8b84073dac0be8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c64779d01baa2de3af1fab7338ee2fd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ee1d46f89d82089b3349f1fcc85456460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612eec08054d5342355943cffff9baf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa0981d7d620319952559218310ab40462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eb5acc0731a0b90998d51f22bf5b62463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2482efae9593be1e923b9aca20d37d70464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b7150ca13199d8b58f15e1fd6c2a9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03257725453d2e8a193326f29d3bcb6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de319c9622609a715e12139b436d43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5e23490d9d924c4d68891a930cbfb9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4997ca233c5267977caf08163d613de4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46db2bf63ffa922f2cde20978a69a8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affd527f1ebdf5b1f24989141946a94471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6fb7d0f84517ea6f484e8eecd14f65472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d4b67c4a71c490b5fc7cf78d3fc53e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38922a09b3decafd02164cd25f1d52de474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feb2a53eb69a891a4aa84e0b2d004c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22795300d2527fe6dd10acbdd8ede4d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb673658376f3c893947a6d5d3204485477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5c0e69561f4d1be0eecb7f566ca44478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973fcae7e52683c10c2f32c7132e1c0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7dec11bd15af4159bef7800d6f4bf480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2022dc644c7969b1c741b32d4ae11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45350d89c6f0e0aa69103e6f981a9ab5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231c49b96bb03fb05ae4972b381bb68483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa552527c6c0cc9eb7f80c92964f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9b63cc1811bfd100d0ef1a321b014485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ebba08bf90bd0b597fbb9f7549a76a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7214368b9125cd4f02303781570feeb6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3b9968c5dae339fd3e01a4a057874488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d07e67347f77d4eb0e1060e48f071489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8193d48cbb061b7a40c3bd550438cb2b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdecfa45b0d36e16994839bba5cfd3e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afb56d56836de8624fc8aa8cd7f588492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee5e90703988ab4e378b5fe2a521dca493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358552d312f70309e43816c11c75c71494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7e39a24520e9746e21fb2c3b2fa49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c56a6c9d36febce854f4d7fe44803496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d083bbf40cb9674055aec5e3d92fe1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e319504afbf90162e4460c8554aa8a12498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a3de63757ec72220edd326d57a5b65499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cbb48bdf61dc58a1e905ff862f4fea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e64a371d306721353ad0973f19f573501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a4de09fa811d38b6981d66dfc98dfb502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9c109b7088dafd82b56e2a51d08e72503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c06bfab51d00d06f28d876f5cf2eab504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef975aa1cd161561e90140066850063505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061dd1d58a753eddac6b3e132de0ab34506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce03d261dca19fca8ecde65cb1dd66f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda76481062c1c623a783890d04f3ab1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04313f5c2dd0a40441164e94bfea0c0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01fd890ccf8f93891527073c3c4e5d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521636bc0ef982ab202b8eb81d1eb50511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a038947450280d6f6b49ba10e688397a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e94c6940cbeea852373cfe500e369b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75806d980e7657f66f39ce752f338f0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff01f41fca0561a476c99dcd9d2f9ed515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de05a2e84ed191cecb6ce2ed9b50e9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d2fdc2c4756221a5a84bfcbee24ab517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ae6d9ed9a6c1f1c2de5675aac4587518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e0af269397888e9cdc9d613215102519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a106bf6f9975c089fdad64595faa780520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687c566b5fa53f9e68f4930032e7f11b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f46f808dd60ef734334773fb3ac85522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07035b182b67cc717eff184b7114205a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032ae32bc020e4ab5b93041dc24e642524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17037110b1d840716c208c9ee2e39dbc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd45ae14b3dad45ea147bc894a5b743526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23c9dcd687216ffbe71e60bdc504ddd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae46e5652fe3b7d53b31db34ad5f867528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7df9f3434836474429739ef8139a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056466d140a09f0ae31efda2982bf4ad530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc43c56d7b1d74ede6a41f9bcefa5b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17bba17fc634fc4e47867a524c683a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbb1d161d10edb02c28b7fedb285692533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702514038384f8f66c085ad75c2a4566534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19844dbd7547037ff857676a225a454b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4125e956ab7efcfd7d895dbd8f73c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f1e824ebef4f996c3523b5bbc65d2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c448e82890c41da3a13053f6d8a499538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128993c16798afc4847be5732ca04528539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc32e0ba5541033fd9a9733e3bc7f73540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e424a43b494e0cdb464ed43b61189541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeefd6f351e8033b634e31419d537db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5506fca6cdc9ba51b1c149d78d768f8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19ba3dfaf1f0bfe816c5f38fbfc524544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934025d3fcc1a8041b884937ab72e656545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a39bc275065f4194bb50e1c77fb0bf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dbdb62fe7a44a8e47f57699b19eedb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b29111628f4c5f9051cb4e99f631f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80723b1693e4e8a075d73f3d0a91bd31549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd988e9a702644b13c7a26128c041a3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9ec8705f3d697e477210f5a631df0c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0ddbef59ad4b462935dee89cd6c9b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf5952096a8476cf5f1797996a538e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0148d65c5c060bf723932b47ebc4f2554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1a59fac60442f42142b4d68c35888d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda641c02b0153410872404105d6ed0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96eeda3289e77b1df90bd2544e10c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3fac2319ac740d9cde6f776cd98b27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620137d393e16c39a46de77b3ddbe78559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e12425600db3b281631355f0947759560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cded9e8c2d984179d48a0ce9c6b1b80561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9fb7bacee75694013ff296ce54e92f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9326eccd67879ccda0f1c8525e53dcd0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa28a94aa81e10c8cd38a7a78c89824564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fabd43a2410f24ff944e391a74ca26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb1f160589eff66e8675cf6c5e9dc566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75eded46e72852f296e2a501bb46534e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfcdc0b7b3c19c26e98bf2bcb9cec10568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e6ebc9bb95e3944044e14edb543ec569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03228de62aeed1a9f460cdcd69fcdad4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e44f55b963e6d58bbaecfd6e3870782571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4456cf8ce11e2aad31e5bdfd779a2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e17a4d6d24c0fc64574be842e9370573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba811201a0809bbdffa16b9e2e989d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9870799847ea13dab9a318e3cca58239575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da433568791e6348b52f9aadc13532576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d89bb7f87aa89b066f97566c911f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79286dada6b9abd893148846ac695674578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd9ac47760104b0a04f1d729186310579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcd9ef7965a1a34ac10c0b80c52e4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8ed35c446600bb19ceaf0219cba6d3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66c042ef2588a66932419fa5d87755d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdc0cd5d82f645b68ca4771d72fb07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc19ad6df2a39ad48d77e95082392c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4ee3b5fc6094d05c8ba4ed77b79442585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b34e830356f7eecdb6d301f1c688a3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab9db150872cdea8d0f7a2a0c893b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541853eb8bd1625183484e532a6f5efb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ef5605a82bfc2496d74b69f73e587589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d9b300b8b4b4f424bfa8971a616fab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7da8b581dae4c00760f362974b9801d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b7713cb041630487bb60eb7139841592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd174bc3b99ce80d35126bbf564691d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961150e5e8055ef4aea5096d68dfb79f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42adbce0dddf63e1899eaea1a27c65595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957f6d906419d8006fc492b9f681e686596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b8d0dc24a7d9da2fdcf6a956e320f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7273b9800b2bdcf74a177487d99f46598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c45d3140c3684d1a9da8cec8230373e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c8985b9c2332df4992926acf8d8f95600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07777006c3f50831c7a2f699444507c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd95a70c63b62d7e8289b766382c239602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083b1e79a9468151e0445d20825c844e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49bcf17aa11b056572094b9df3719e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d70255cc8052101fa3cd064fb6591605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f2a09cf5d747802022ba8e7cfe6b4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47825d083b81da90af739f290ba14a7e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed63c4cf4724b4fa7a2f22f3888a0358608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12becfee1ffe78b59c1f36dbdba69e50609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd822a6143ca53663f17dc4aa9abe5f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e501f7773dcc51422a31a91097a9535f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8625c5fe8f7ca5dfc9936299763dbc8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957328951a69ef5e0a9aa300b147f2e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea245f2f88cba46116adee5e1473292614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a26acdcd25419d4647a26c99c0fcd68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68688b3bf937e33feacfd20caffb6599616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43839c24b35756496583f991d4a637617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a433bb4e987217268ce1aad034593825618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0bae81591260b2c8774ac034f2aa04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75b2fca5127607b568cdd150116150620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bf0d2acdcdd5929c850614765886aa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b20db6475e40b5b0865acb08ca66b8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704f824ee9e3425a8e546a568491c2e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4790c10b30695ac69af1d7cb38ba02dc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b4a34d22187355b3659fdfdff902e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d254e0bc97565d88879c2af586e95f53626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cc5653db681138eb9e9aa121a6136627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2acbb6105d8f746b17b285be2980042628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587bf3fcd254b2738ac149407a6c2a35629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d63ad99309f60faa6345199456e5f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65a8c73230bf2973fb58631e506892f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f925ec858a533cdf564039df6ae74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57868946e4bc79e3d9da1a51c7711ab6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6189be03d535c3fe488d461fb80d7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e8edc767d30f0729392407ef3eab3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17043aa08b0b9b1f0ad1e0cbba95abfd636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e27a0aa2927a4bc96f04494be78dab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dc9ea01aad00996aa8758e73145d7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c191d8f9f7683d2a0f90c23b2b2c52639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e630c0d38020ea83ee1b5b73e107f6a1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c57a62b18dd14ced02b376de0ab46641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7bb02aaad7fea1d96229d5f6bd394a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeafe71a8700a9b90bb454cd9044789643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f8ff2ea43978978a897e756cd019c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acab96cebd49e4eec906ef510966d01645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade2b8a5f06cb61e03b6564e114a3e80646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce6dbc4754e84c94b58804b8b1d353647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23f9e3eb6c795c010ae7ee03377e2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511608506ceb4a92361df2adfc4fc51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be9b9b54bc1ecf2bbf97db4816cd7a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691f515692c4d34371b23b164f56e2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938a1eb4932b989da81d2e69a2c53261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4169e74082e05623186af1460b5294b4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7296c405d743ebb319647e9473ce669654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20ae3734f0bf7b7e44a9694ed29c7e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e476622cbeb85bc26e030375f6ff2b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d9333d4e2d37ed4c56b3b02ddf61d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bcc8293c294fc2ca8adc83dd5573bc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd5eb6746bec32ee0c18b6035a5c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afd29efff02929b851a880546e4cb2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35619e7f74d80bd3bd1031917fc09af661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c50b612c2d30658f0d19ea7d316e5662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbc6a677bc6d0f5c6aefae883f5298663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4dd03d6b65bbb77fa6e2f4c4566018664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3eded2032aa75366d4af13b73a157665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a730abbed9eea158ee678b79a420c5ec666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad0816f53450dc870debf78dcf23c9e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8851107a939b25d150d1e29c70e6a64668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d38dacbde7489ed50e4c8d26789df78669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ab1a34dc7ddfc292e97a84c51d0fe670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a311b2a14bc472c8c8040e009fd2c26671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c970600044e8a3daad0f06d0ed535d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ce4e83035690fd53448fd37bfa8bed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8a7e4f5485d1b76f12e36fc430601674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1603c1747d8ee292921ec9fbdad15223675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5f397f66b63f1c3e0e2aca73f9b30676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19104aa4918efe23e374f228b195334677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d17228818751363f705f5e2341d59d0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee04c91b4a1eff743165a9628f785d5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d9ba15027053f0de544ef7b0a885dc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09265fd809eecded3702663d81b0c9f7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1c0d66203d8e959df0f96adeecaa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d542a592fdc6af904b717a10e8b4df2d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97809e250c73c0dd6fb8d2bdeefa4957684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fd5b6d20efd7a9566b1a2b761b07fa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1275f93036785cbaa02d7b57b9f654ad686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d60ab3d60b1d4cb3b109926a7fe44687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee1e997860c8225a98350298a82227688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03105ce1ac682cf0cbfb7de483017337689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ab28a19a24ed48d83904b5c74520f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf6938eb3a25961736493a6ac3cabf1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57934e28870fc7b991bf722968bdbb98692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e33714e355ca1a46a4f8108a174dd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6e12c8a7580d5719e383ea8315a67c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29089fecfce902b0001f4d0867226301695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19663579e61bea03c59a1767fdba953d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fdba913699570ab6c16b57ee8f394697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb018aefc3ecc2afe2e5627eb62997a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e356ee26cd84fd7f6ef13f3e5a88bd0f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1761e68c3b11355ccf0dbaaeca467997700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc9361b3adc6f44b660f4ab5e927b3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265853dd521bebfa982138f17eec7aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1d788055ab0b268d6735d0326ab5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a12aa11e307d78148eec9541548053704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4254ee05782b28e82837a47bec1832df705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7211c9ad1da124aadf14d5b41127f658706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e5be7ffea568fc364f15b7ffc9a74707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9e72f3881a2606f568aa4f86fe05a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fdd748f38bd6185fa5a9285804942e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe7aa6aa4c37640887027bcd83ef31710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d4d3b30d7ecf64854eb69fbe55abe711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10328912bccaa56e2fd2f389f8a9ba71712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5182fb96db7a8e08c56d53fbd08ac3411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb841c4159a429921720766977c5b662.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66176cffaabd406a3a10c43a09927853.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be350cd38a0d8ca9caea4e53e4ffc1e74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264faff5746390a1e3faa0788c23b6e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144e47e9a7e251def4a803c20bac96d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe27a5ea32459c2bae81aa0d52d6c82b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3853722f86e27ce9ad4a1495c667418.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e93a83bbc6877534b101c5ae38dd9c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d214f1e5297338cbdb35b2022a8bc2210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a304cd6e1fef03f41fa2060928d8581511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030c15490abdc74768c989c1f07dad6512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2047aac073a21dee130c9bbb78106b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972d78867c0a861053b329a5eba33fc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb58a2062318f9e790d42d22152c43915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc66375feeb4a1d4c51e241e70957016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e3e1cd918df423f032bc5c42f3d1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76758629a684c9dab8866b9f920774e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc764e239186b9e7fd6b74709c65619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef6c09338ebcc99148db20c68b5b1c620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9529c21fb662debbcad36c473852021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3b715a073d5cb8ed9ce169afb4588a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7a9202a6131f6e756f83d3063948d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6793157511f812a946b567e4e974a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535dbfa51ee2945b3d0c950616dcd64425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f7dcc6bf0264b70d84f96ffe4f5c0226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed47b1d211f81064dbd87a594c8da727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e6a59bc2c0640961b0213d1e9288c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069b18e78f6319f0dcbfe40b520f0c4f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01854835681cc646bed4dd03bf457b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e315685de1e053c92d13a6488aada2e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199678508a01a4779e71abdcc7d974b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d202c1de52fad3b03267e970220cc933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512be5ed1de30419a36cbdd119fb39af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1429211acc98ee5ae62c9ff74d0a1135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45934671cce4eb26f17137a6a35b8e5036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7591c27afc650bfd421eb8bcbee0660f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aef07c9fd151e8f1ae58b16bf8f62938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1425ddc7ea5c3c961f4b619af637cd739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b47f977df3de9947b9ff7d1145696640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0000c3a9c6c76a0a392557847075afb141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1dfb7e67d035ad4c8695d5b4082d342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14309f437adf548b1e41bd7d4cfc83a543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855135e4c2c30d24a047e39d37ab719344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e305ab0c3ae819ca320fa0f3c1af5b7a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b33af3e5ecf481e0fb8bdb7d3f3e04e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d20394b13bea9d2b0c4dd30a330356747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0fed9a2332cf548320aa6ebed7d8248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ec6c0b499c6282876702926c98e9849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2748c3cac29bf3bce182e04dc5167750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76a60ba424c833640ef34eccc8f73651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07bb5143762caeb6c9dc16a75a02f6e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ae61861cb039e85c49249e7a6574d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ff00c04e25bd5c2022dc66ee1cbb954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65787818ea182f90e4b3b43f5bb44f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4e2b51cf43f3a553560fb06f34ab856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee1f87a4ca3c0fc81c2fa900b54beb57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8e54d9ce66f7326dd54aab624d994c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3222ae58fcc2427e605ec0a04264559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145790161f664d9e562f45a6d9f5b30060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c75bec128838c46cf2ac3c803bf8361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e503cc3cdafcbca4a1b9c37e8ec33f3d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8574912267118184269c204ec21a5dd963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555fa176dadc3d4f97e43b5be96075e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f9bf13eaa11732d23485ceed6f6d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d23344fdcbf30a5857867c3518508866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2b04d34a94c9cefd782aad299b8eac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a0e124b371ba61fad8b861ce541da868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f58371ce8cf43bf61f3da921f9cee169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87771b31a9d67bffa18b3d8e1e29a9970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fef1fc962e50addd2c4e195e4be77f871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7035bb7f5f9da54812e168ff235bba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe1f9ec5a1ed5406ce9e144c4f1f7973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2b1a5c6660808c869b99eabf56c25574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510033ebd84e415cff3ef77cce43ff775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658842564ba7321823b0cc7eee2feca776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac1af35276b6ec6bc53e7de82c9956677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3c3389560bd614b0689a1a0a9936d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec3c9372048f1bdaf315a7b409699879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5466dd26d2033a874f8976a7e9b62ab80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0daa148f2ae2394feb19caf311c9df81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7a7058c635795209c40c96139ea16282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6918e2590fa196f20c54fd0ea90151283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594d3a8b622a1fdf604f061b99c445f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6d6eb431720b697f2fa9a02e13bfc685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6162b675730bdcb7ca653a4d87237586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ee6828a8218170ea1754cbc9f7a50387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daddb316fa3444a9efacdfa1cbf984f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c23447fcab1f07f5ef9f25d383a2e689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc61a959c8b51e9b4bddc0134cc1cd6490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365cb10fc37c225a7596375312159e8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76119eff0565fa25cb59c1c3e5a4a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def5c9603653b9660da329aaca0a06793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142f978f5c1ac211bdbe3f8de2af6ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71267ab8e978c36e9b8250447d23c7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43bded8a65d35712a113b95d760744f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e16cd36bb0edfad52221beefed2597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0e62c2bbdf14c66864fb0f1668e6c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107ae84a5f8a88db219e350a47b0ab599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4323d7d368b6fdcdb7898ce70204bba7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11ad90e13bb84af4a71e687dcf29571101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891ee1b6b9f04a757f04c749ee85da12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fb557a7451bae3245588b43b2f613103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1bcd70d9074c2a7d2f975f364ad853104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ddecc1ad5d5b4d23f53761ae0a193105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d75c99ba30627ed8514ea200c31ac0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515f5bdca6b2a3e6026327c6e050366107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e99480426f9ea9ae9d4ae301b376ca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe87c93f2b1c0ed996a8e572cb018a3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99172e7173d7ba73b05f9a9944efd302110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37023bd2bec1d2e127d28a013c5ae2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f81d79c83ce172dca16ac94ec2b7741112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed5ebfdd8dd06116ecbef0934cce25113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d2b2ca458fc85e6306cd60bc26bba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1bd431e6a8a7909e2078dccbe882f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c1ebba62cc2e757f5985cabe02356e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a235a879b7092f443a065a8287cd25117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153b77a3ce28fb995b5981da36e782c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1127d0a69e3daa49a16a37be3f50a66119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fda38448361ab4aaa368e81c1e77f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45080f577413811aea132f46305d3e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7d66c9028ca8e531dadb42f55dfb06122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc98f19f19ea4a511feb79eca7a948123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0783bffa241935801f4819f6b772c1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d0b4364c1f385754711c5c9789605d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cffa52195b1b64bd06358345396eb99126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8ef3ed4a92c43a8c16ba15c96c41b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7145ab782007e3a18635ee3e5f7a34f5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbf399bfb9c9cebb624232fa6cb086f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4463a7f5a2ebd8ba6fcad3aba8fa8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d1f141a8b1e492156fdeaed1ae1356131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49b2506f30bf58176e15f3fa2efe9d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21885bf3803ab55c15fa92ed6fb340c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063642414dc498786a29005c458263f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183f4a85f6ab4fc7e429ccf8874395f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f59910d80defe9385fbf42fbabea7b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552baa7100f60f1629a7d6baa1cd14ed137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230191d68e7cdceab41d8fa69ca011138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b90682bb184c46969c3b8720235d24139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e553d4341aa14f77a0b6f2b5c680479140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c6fd244813f51b358384e53be4aaf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0824d6761a288589e570f8bd98e799142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd857286c7231aa11eb61f93f09a6e1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10784284fe2336900d04cca6940025f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2662a5947b35a69148e3c081d47bd0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711fe0fe6d717ee69dd624c6f93e9af146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb92e9e18624bac9478d9f88397ff1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db945995c43f282349a35d9c47d627148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5676aaf9cf7554973c5f8037f58cbeb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66852fdcec208e812d7ca0aff036255150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb5d33287dc8aeb3550400dcadc95151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9435547e0808839478be05cb2ea04152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13dd6e8eb6409974ded55cf70927aca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e78d62e61f62729832b2b2c6aad3c1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce275e04f4609ce45df7a7192baa4a04155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d26b8ea4655df321f256263ca4e6ed156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af43f1cf4a0e0a96112ed75f45ea7a01157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0a212b5b83d5a7d166144a0da5d08158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90026ea128d31f91fc16c64d8d581ec159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00948c1aa0c1c1c3afc1e0ed38bf1ebc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a851742bc925b669f8a1197b1e54a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2f1fb2e055c66dacfe9f9dfb8249e3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcea01052761f3cd379eded052f1cdc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73834ed1e07e7d6a31e1d2530d025eb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146e5a5d0597c0e0a24d39accc20471f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533183e2fcfcfce2e1d667e88c9f37c7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd437f4eee5e5b65554238e001a6e09f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833993b65f59cc9504ec354b5f544670168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206fd008d4c7e55edef63fc520ccf317169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea5bad6d15a36ecc790f7ae62f6c93170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4028dbcc30a82f644bf49228af67769171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9851054ae360f4afafd492bd83ef1e12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccaade4fa2e9526c3fa3b9f56c071c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9b2b6f1d068664af2a17face8ae46174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f392587c2c8cba3fbfe77af5807f5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72315a75dc359c8f1e20f776e612adf5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee0b6ab1750e328dfcd1e43a79735b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff022c01fe139ca4593c1ad239e9e230178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a3842f2be63db16c5c62ea0777cf5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126196501ca4fbf0d60e1b38e1ba7be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691c673aadaeeadbc8c7c167ddf43e8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70635ccb0e85d781d1741052c9111d1b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b1a7abcf051402631f9202782e7f7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1baa55e9e7eb82194370f5da48e450e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4636f32172cf00e9ad0163515dde5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577cbe7f2a325c1782c60d43859a8ba186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b185d19ff6e656789f1e916f35e85f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3e5d153addb51a78ada81c20501735188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c9e044d7481904d5c88f1e9e5f7b0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fed9615ddfb9c759049b6967626779190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b775a04eba0908b853dec3fe439c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4249d7d5ccfab94ee03a5730a44532d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753f663fb51b57b20bd90e96c7e970193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa329a736c61afd6b5918a38e43353a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be8acbca34a981aa433edfd4eee6690195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff03ea3fe7886d73bba42308af9849b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a6eb2046988eb60332c5d87bd7f754197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e253296601f58c76dbcef74bb4bb3f21198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5192d28191a1bf15706b9f777a51c7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b028404d9e40827ae15fcefe6f96200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156dfb59f9bd8ab124b3faf3820a0d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde74fde71c4dda61d0b083528420e9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b3c0cdfb5990157c3cc1cd8e90f93203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6b847ee203b9a34fe8de862ac398d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218ca8f16835df0642ea9c31ec24c1c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ebca5c0e3ba38317fbc51902069e2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486d0f1d61b5e3ffade656e20cc9d93207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af369052fdac913998dc896a7b735b99208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21918e5e1b818b1524b161ab1380341e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c3e043f8ab61a3a69411d86d6776ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab2d83da01d77cfbf726131d90cb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94da7b5f1271569b8561b8b0f39327df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3027ad1df5b9c31a3cd7d5c667b9e39d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5cdb3bad5a114228e8650e7b919025214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56627db6aa083893146cee286aedcc32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c12f7b2f51b66f690af45288684886216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d927597c4493b75bd190d9c1b6e676217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1012d96f0f66a11c7b1ffc6b8a7108218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfae41be280d18189149b422b03645b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04eef96415c3f559c2eabc682af321220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ac72acc3e308abfa97535a80711afc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79b35e1298faac839bd783840f00b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc12fc0bceaa49dd38c11765aeaf4a9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c87a75ab85beacbcb30e4c91182fb7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ff33fcbc762c5a57f0c7cb045081b7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93ca1c031cdbae59d8c33e0db311622226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312ac02b98a5bba5f984a478ebb1dbe227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504c4f73cee44df85c2a446efb8106c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f7149d3312dea46ec5970ae80075229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dbde29e04251617c08f9d414d4c7c1230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628456fee7bfac6dd7cb282d8a63b794231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ddd4bc88c50e815297c5ba40b1d76232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e65ff2b01d905c5754d44a56e104333233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf5c5e0c158c934dd7c80e62e53eb53234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51791d230aa054b32f021f9ced092d48235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fb6956a80655874bab4542b9af159a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b7ca4a8fd005855aa8c7c1e7cf443237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c160640767c32b6a5e6f31aea170a17d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd6e01adf7a2f9c36bc1c81f9c553b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305960c7e0d30fa3fdcef5de64f6f8ef240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c7d26c65a573b757234b330083afb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5447e9bf66fdad223b6031e7ab7078242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7ae8d64f7996c225a84d9caa9c174f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c7a99ae35a83b35e4621b57d07982a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297c9f937cc83d67ddd9324df5dc71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df455994ab353f26e388dd20a5c9aa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12002eadfef119d5a26f276da3d5a950247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e96982371a9e8d9d875b0863765ef98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141c4190757f611266fc4c3c4da1e78249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1b0f4ea62209f4a57d21c220e680a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285299e4bb9d748eaa87597f734712ea251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b777b49b5f7bbe68cc0e881460f98c67252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b1ed2c755cde7456062305fc86338253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f25ae975348f363d80c649bdec56fc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d78ac1c59107ae19c5dde21f950441255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1e89b16b4c5eadec077af92711907256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12859cf6d9a53c8414e31efc942d9511257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41a919f352bdcb276f34ec61e0d469258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc55fc8dd363a916513b8167009125c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5385b7de8296839f0428b2d4c918d0a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a461267d5d1d13566cd1ebdb58fbbe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26802cf76aacd771280675fd87fe6fee262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609a4c9b4a5e322fa9818eb270e191c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431e1bd0d1958c7a80a7d5a8bdbebd1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc5195df3bf2d9181e15fcc6f46bca265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3165f84b94c84c6080e598d21b07da7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a34a42a7019e386faf19bd4112309c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658d13651713d2880a2595f163313568268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e516a2ef6cb5ddba408e7791ab54e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bdfb412a58960a987bfa7a29a3a2a6270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e2ca227f5c4c175a191a0c0cb51be0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160e11b57cc2491fd52278e45a7b6c7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c85bbeda9dc11ecfa998c8b8e6731273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9a42929f490ec0933bc4db7ccf77d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b71ce2a9f29aa10d2d45ea3a9affd1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96f692793ff0da5043932fee8b7977a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b794c8df44fddd8e335f8ce7158de05277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9ac0d6b3f6b3537fe12e0b513af8c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ff2eebf1a7caacdc22110c6be61dd7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba1028cfbe8894d9e4efa54a384870280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd967c9e127820ddb6fd1ae6c4535512281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9148a94f22a68ff2984479c6d4cb0b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f2799b0455cd10aba6245b1679205283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a8ffc4d8077c549d7677fc596c7ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4624891634f683d722ca90a7667f6dd5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d041784223c13f1884c06d56afea2c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41101745945eb7cf9108e966107a2454287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b0ae7baaba2e69c4a8a07c350661ca288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e770d92f39ae7d2ed3ac4c776b581d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee137d55d35e916b5c35625f6b7b49290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1b4a12e32b962e813077330779be00291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc020264fe3af5da885ba126a547fde292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dd91fb555b23948a5080b8967e973293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6127ca6d8eedfc28644f2811e535f6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bc77c67d4fc24f814d22b468395a31295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc06d81688884a150512a25610997d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efd1e249c9647d5bcce4a7e790a3d6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8301924a5e0dfb6c1b976da2ceb1ac0b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d56b977a23842a0ab7fee1f418491299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7b79b8de05a7c82d2ab3195827398300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173de0e8ed1e6578c10dad9d40d6e5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06420a0bcd854cb2b1de038836b88a8f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765c64b91aa06967c0527aecf454c7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36845a96c8c2c0ec1e9886a8d0a300c2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b478b0195b9703ad572991512632c655305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a2d930f86d4aac568e4669fc70809306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72baf81ad6da60d0ab1c6560649a03d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762282d42d0f5665f2bc6338188f072f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b160156f362202d770c71b3de67483309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811d7648ea4926bafae8ea8951b15c3c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792ce38332dc2e80bd40ec4410eb067311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8cfc4285e02712c67e691a1345b81f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de754ff9907cbd10c31f43aceb586630313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b301f13c000ecba2648056e603de7b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99307a3513ad5d9d74c8e4b86180922315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803bca75f56ae246c9ac14ae3a21e8d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee91f255c00e511b1a90f10118b600e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51c3ebe23d41b1cebf3a8cb25ab9bfe318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbcb2f1bfa4b6fcd10ad58177dc2a4a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f7352389ada22d8a37db05f236e54b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265a39b7a4acc083b4bf656f138b24c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d4df647115d2bac5b180937f533aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27d3338e78bd3e4c2d02db71bff0c0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9705473bf192b26b9cdf9adbc31144ee324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceecb5ef958a5b8ab8b215888266b07325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68aa9e17a9483accd9da993fc323bb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2f326b1fb7b2caa22d35d54dbe3a8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af252a6561d8b9913efd4cfaf66adda2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad5f5459ece86a510b2622e80606bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc9c88f9a3bc8057c1ac33220b3d69330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb41e8eb77760af08918fd4cf47970331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd0b651f60ff9f1da61c7249fd8a079332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007762756f597a97caec04334444f73333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db1d0ccdb80bf2cba69f0669366fd08334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b164fea8535281a37f42d146d920e1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a9a11cde102e995a4014e1f6192adc336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d2a13aa0c99fb2f1843c36d0e51d7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7bfe8431feed768a5c8db22cc0399338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43533005ac325d094d5c27360465eb2d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc1d2b3afcfec3f5a6c73ae7dab0071340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748474ac32b2b4396711c87dddd8279d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58ccd64524f45a62e42584b467d4bd342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79467c1c589f769c97814d3e44f10c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787cdc5d9c9a20a692b6ede3f10c072c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c2300742ae7b76d2cf5e54b222133b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c6c812c7c0edf84dfdfde51ad620c0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d27aa18a843e5c0a0ca6a8a6644ba0a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac8955d68ec0a0e5d80e21cf259bda348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20078541ea5773c1cb2d7bc05c6edda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f42180e6fc8d2048ce1b808db6b59c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7164e1e886354362100a8dfe9029d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1658b1a085b03f7e3450464c156eab1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5067597b05882b0d55f391e034c3ca3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3290cf1518e7a054b6cf6325a7193354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dec25346f7a762bec5ea06a9af6a30355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e60d3d016e8d83f627a7c6e01348ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8019b4841a785d2a3c753dcfc5448357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05e0b64b1423ce22c043f2e0d8111f1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21669b04ce9856b3c2ef437c40f5217f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d37b1d9ca74fc414c421be679033b06360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d7e784c3c11a3ecef813051fc794361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081d00d74db929303bdad8091cbc690a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07d29c60a753cc75f4196025a9955cf363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf62f735e9c606ab769ab127c23094f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59595032d0c9174644eeb57c9de9a252365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660504281c0c56457c51e29ebee70832366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406403338bc7079f49f6017ec68e1443367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165939c051fb832d303b6b936eedb1cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8ac01076e72399a19caa1c2516234369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28345332087ea4a928793d5830c2d176370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a41bc5e33947a38f5b289ef7b44a5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b3684ca38592f903188753637f370f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6309f294178d591a0436ed865b6fee81373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21d29fe23da6d7ef488e33b24af20c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5088321ec1b8c5d57f4d7d16013fa375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30893e422876f81275f87e8764972c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c60a48583551442761ebf71a9ad9f5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03f7508bd536e6410b428ccbf115f36378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227dcc52d4700a5d95aa2d67e9bdf91c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5dcc8a695a9aaa6a286ac18b3e27a4380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784ef4ac13a54592328e690938a2f5e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e657c9da57d9d9cda308faa33c5a154c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f72dae6c2039bafaed5367a72e978383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e21577632d269ddf63c8a87bc5f1e09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a9721521ff4704f6ed62628b4930f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceab301d5afe0032bef0f5405e1aa8d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb9c8fe8609108c312265e34617a3ad387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d269579cff334b4b945a37b7b87733d1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9f0c5afacba9ad1d04f8df065889b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5c3722d73ee2b6b8ae2c2486ddcf2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce686f596906fc51a4bb3610481b462d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8120fb864f1c778bb73b22caefead1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af2ef50f1452fbea5585bbb6423a90f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dae6ee53f6e9cdaacfad71e74fa1bb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d0a4e733066d8b61cbc4df6afd4bd4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb6fd2325a24d43a60bd70266280bb3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1977a93db63662db5059b83fbce55173397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0086a5530fd81b793ef3a441d54d6d8c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f898c99da8a3b5603c2580c42f44d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09abff5d2f869135e66d94995252c2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c99af470a60730146cd59c1c80976e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f185d4339858ab7b85143a37e743f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f715c0b3e62afbc2d6df04863233a1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0384d6909a1ace755f44ff10d2a93404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3143f7e1f628db59172ec6aacea6a4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526d3f1372f960c723d8c2e797e3a9c2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbf91fb4f06cf5951491a512c2516f6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87d535316049377a8c468188220d1d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d971214d1f177f322defc070bfc03bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af50cb19170ba12279aa57593dc12e90410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff1c206b709a480e09dfa74694c772411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff566fde2677d5cd3ca4311c9091f4f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f3a7d04b458604aca33d4c8755b78413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6805fad07d1efbe9fe47a3621edde84414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823e18b4caca2dc20bf3fdd45cf816415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c05dce8c64249f45bb7ab8abfeb70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a2b21f75b0432621cf720f860f6bd5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcff76341fac28ad38cf91b9aa034a9418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a98b96ad9897a3cc9745b980a09a9f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddcbb9ff3d968bcb70a5f0bb570374420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904e83d29e30c80cb03b045f3889b95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbce3cbf01124e89b20b2d2a39192f2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a0c70a83769fbae9e90e4baa4a1d5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea53f54b7598840ff06a09f3da182e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4753446987e0ad31b149b3ad43080bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770d65781702e69389be6605787e09d6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0e5c13d8f50389f489594fdc5662ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e0b9a74c413a1d7cfe559732a754eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5cc1a7964d57656a696349df090e32429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15122e950f38ee6e8dc5f6fbd662db1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56dc28cc9ceceede64118e8405a1e18431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f796f1d38b1f647e353c11087cbebd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8a1d8aab629246750e3c566e6bac9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c095a3ee7e128bd8a90ca97fac47bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6fc6f6fa4bc5c585d06960f50e0fe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a0e7a6a310da4d5c534030fff9a3cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd813dcaca1be8cbc60a7c65f85f7822437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793cee43f0cc4df6c3f5e17301d119438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684dfbc2756b7afa1628eff7ac90021439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bffb09a9a93392b95bcfe794ebfdf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50f2fb0aefa93cb51ab7fa74c0ee20441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb332a2caa4325d4c48cd3e4185ecd0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309945381a4aa87b65c8d73c045a72a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94674e4f242d201aaffd57133b663bf5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769bec6b1219598bfdb863eac3c0d930445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eeee74fa14e13d5a2a3753ec9714ff446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee25c89fe01400e9b316382b6cc6ba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b1c66c612b5a9dbeabcccb178aff3f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304abee24d7415fde3142cebfd4522e0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553422839bff77de53ff49130804e81f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f74625dbbbe659141866cdd0eb32d37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1fa13c31ed4b8cab6fe7dcd0d088eb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a59e6c23e55ded8f0f8a12ed713417a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1cd46582f45df739556a50d2d620f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d1117b4c66c8abc21624e766a5779c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55344a1f60d7bca0adbcd3d3270161456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccde3a28546afa6468829a1ef57f0f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b11aab742fb8006bf5b30ee34451e5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e320bece5a288ad0ca4b1bf51cf0459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb853d498fdee014e15bedcbcccdb0f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8dcb49c48ec8718923f38f9158d969461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb98c04f4c79d7da328cb172966a5f9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234c2a3c910125ff2e1680f2614e4268463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e960706be4f49c15eb92769a830c898464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0db1922adbf589bcef98c72fb5793c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb5a3221cd02ae9c313c15f31686d7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc724439664a75e8366cbdba26f3980467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b109c540a18677b211e4456af367f9b0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e180ce5f18984c14d95e7c7f34bb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5503ce764648d5d4594b00c13283bcc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152f10a0dbbbcceb403fd6006ee1c9b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03498950c052c6f17d88b6a997dfea1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a11639d6561d10188329b36398a06e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61fee13acce8b48b2b770c41ce2f54474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7d1d976cc3aabbba9a2d8d2f94a86475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a5c8075873733373dacdf5c2cadcd6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc514941485eff4234a91a77a3d1195477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc606771243be896deb2b410d4fa479478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf8053efaa686b9d77ac4389db3d05479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54aa9dfee8c65ef35841cbf74ca3ab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f9b232203bac023a86b4cf0cf76167481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04c8147ceab057c983a4b188703d43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c3c888b70d3870c5ebd41a556b85d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a09c8a033f4fd24bc7b24eb354c85a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd623acf70b9128d6e58b7218fda217485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cabf4e30cf172de07fca72be63d1c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283cac1e1dc92ca59d4aee1b0f5e5b6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb87656265bcf93e33f2c8094f4d6f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad85777200e95673ce68eb7f205946d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc8645ffea4147efd1ef023aca6a503490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764867911fe176aca4e186e23ae9406e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a14983b20e9a707582bfd3e1f18442492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7542e9292035526cdfc5da70ac7b50493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29da512f29055cde88599bcbe0fab590494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28154a85d0799017695e365a36c125495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703cc52a43a1899b3043e1495afa6c3c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e337f1795e2a13666465d48ef61610497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80212e2cb39fbea3e3c09b54a2293c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18328f8a5fc70cc0a32886a2a0db3845499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79793b22c8e4eb4e6148242d1bce30ca500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488d98d7ab2d39622e41842f2bfa016501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cef04da49d0d85075202712b704600502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454789c73051811cdb69f7aac85470b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98584d4f6e59b2cfc05aa3f6f1021f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4910ff2d41a01a0cc5633dfdb739925505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77326c3a9f77b943d2f8887433107a3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdb42a2de168eb85b2347b349aa550a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d66fba462f4819e566d65bedb5a83508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3de1ec0daab83c7840130ae633589cf509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f87a165a72b7fbca7d36c06a044cf5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccc9cbdbc2475fb68e75567aaccde20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9907fc94c0c40f5547e81ba59017b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07efd8f565675ede56c82338ed66f8be513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba44d7c10ba5b4b20ef48c4936470059514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90377e4649a6cbf4e477159c20fa9569515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33711239b98ba4a915fd02aea1b20e00516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daf03f8d15db124013c261b9eaa3403517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5c76d787103c21686d161f2413dd7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea0683fe23272e320e5ed45184431b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2e8d332baa7ca04885707c75c8151520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7754d3ad73c8eb316e01905ae14c7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe63b0daed099da3a6736f4a5dcaa0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e71910f249c1feee64c211b28b445bd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a804f7b63d259e57e7a6405621d7ca7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f687d8c642164777e336ce249437b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98780e8fedbc92fd8a3355546607d887526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeeebc34e1605d8c70ebf31d131473d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b311168b7d6be68ee795fb25553850528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbc5cacbafd922db2a4c791b4bad1b8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506988764a9062c4985e5902b7b136d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda84c8a58451432aeaa2945d2b9268531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e2b95ce855bb28c3f401c072f6a71532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960baab46d712351446f72a967744471533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d4af3af35e8cb3134317393865649534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0522e67b46175f83d6c4f2fb137a335a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145455c60576ec62a21572e7e405e9ff536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf74ee92ccc9fcc5a500f1c7ef17b4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fc4ec157389f7aeaad4c09b65aa0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a9ec23a825df26f2afe00147052c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb76f0b522853cf07c6c05ac367b68c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf52e16a035041f1e2a67c0b7c50b60541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bbf9d077f02df079cec3ac48672cb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e3091ee17490e18e3f98849cc31c6a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66277f9186136406a37ede2779ff141a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0f6a585b35b93d95a8a41a64d8de3d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0136a9230b14a504d2da6c52abf15125546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9f9fd950613921516bcc149e8ebff547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b011174c685020b17134cfd4f8af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52624e61f08c13e3326308f376c6c864549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e31b37231b295786603c04122e0365d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa98817600688f8f4ea1ffbc1a1ec78551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f0bfb163ca1dc724652c5c1ffb3a29552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32020c20121e1ab4ee9c7d0d248669a2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3726bbf7f6e6ad618ef5a47d136ee0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c0510894cd59e052e52648e090137555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3f75d7dce7772cef63913c5853ac58556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c41f892ef10f5921ed6424b0a1940557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295c334c563ca5b2a877038c883b91f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f448d423bddee34109ebe1c8a4811559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcd527179eead10b73d9114f2784fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc2c0436de73d7118cf14928745133561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c909c2ce48f4c639e01091dc015f26ce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9649df5322971dadb480f9e8040b63563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f9179471f3d3509f86c9d7dcadb0b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde63dd19c5bb0ac196bc00367fa67f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe41324943548df18751afdb1293de1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad97901f68c9b4e685515b03daa045567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27abb735a894e25cd056a4282774f437568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0f3f1ff737e00a03d305a41780d1f5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb31467847660931a71ae533034580570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90adecdad24fffe93c5ae0a30841dd1f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5acc2117e7e646f0c3cb48359d206d19572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad865915eb2694ffb8853ebe7b165f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d324f3b32ad51dea16de5084e161242574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d573ebd695b9355c1d547d9bc9356ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe943d83ecad89729a3f40fd47031569576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2136b0efc3acfa798969b530698487577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa5fec5f3e46203f3792b42e01080578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784c17c222edaed5f6903a45e5840e93579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95659c7c6a6ea44c63eb1d1151f5ed64580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eeeac8b9c43acccc407807b3cbd0eb581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826e01aea854400675b926d8860a0874582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb147a1723360fcdd209fa74a58b6c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883e9cc70e1467f339576dbca59712db584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc935b557f792a08755551caba5dae9a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e603dfc836e5c7d21113af986358381586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a88a0dacbe081becfa295cd15a31be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adb46f5f8e54ebe795995572adae839588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a480da4fedd565b20021a5f984f164d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f35e50c0dd79f09745e011b12de4f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af3e2731bae0e4f68c7e303077c25cc591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c71296db176b2cc17c20cc4691c49592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf29441f23912f40009a57a6597ea7a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9817090506aa629c47d7a7d34085ce594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da013084452e59ed1ee8c23ef4fb0e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc8d0d05e906968eb363543be3908a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b6c4f18eafd170089ac9b21ae2aa597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99308130ced0671f8c647b85db26038598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239027fc2ccd31afba7e8a70d96f65a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80bbde9d433d23708288a2bc7ef61f2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264d3522ffaa490a9259695fdbd7eec601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53de0b3903afedf1e4ff0fb21938483602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c303dd0db63822c5c0419aaface7f0a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b1dbdb16eb9798f4f08faae6d026e3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ce8ffd2ca6c6c181736a670a62666c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a548ebf33a596468244bb1247bacc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ce2ad1cd861ea3ae77f55ae09188d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbafe3917af3ae15a644d15fc2e6685b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34604757abf8898e4baf3a4131ffb146609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23568ea40eae67de105130b772332d5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f26be080112be9d5d43390deb2096e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069d2378a3139ae37791913c2e5b77c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2ab276fce3ebbdcb5f04ffd7c1c2d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef4b478b6d6e478d3cd398a1aefb946614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5692a0528fb6a6cae43bb1588922bf1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86c9dc780e03ce9312d0605f6580d7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d8283bb1c52cbe8fdb97e1f229ba0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966d8876a161cc37a3eaec4134480d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32d849854d99ac0cc9acb217b242114619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb73ef0b3079d02076ce40eb3f2f0f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da601b60e43ec57d8d28e8cb9a096c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21fefd79e6efa4dc431acc2b005a0f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72388acc5bf8243b704cab68cbf92b0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb9afb460a300cb65dbcfa21d10e190624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50164c064f7050366f90d1447a3fbf9a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c93edfffef58860c8b1d2dac036c881626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8faa9fc985dfad17b1d46c68a86c08627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b6c9357bd14b56159f4e4fa7a6872628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92a9bb3ec54076656d01e02d2d937e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cc40810d239e0d3907e07616c1f44630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b9c8ec60bdd39a51c860ace01402f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa70715b2a69584df350cade182aa13632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0237f6f86f4b2502a270a0321b8cd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85fb3f59cd2144c358f569fc38d650634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e904cec8c5caea2a31688e10e28a82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4a121609573b0a6cb33788f44852d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b1525be2c4785b8b56ec1fa2b78398637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25390698e6e76b0eb99e5e76316b7e39638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d0c37866e3ef854e4b22472dcfd4b8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a55f56760d285babda0e0482148037640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ec82dbefbac5b938332f435faf2ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69c3a0fd3ee92b9119a2c370c4d1aa7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3e1a5da4d64c14948c4ab69f0bc8fd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165ac2e61b1b7ef9551bc45142dd8b5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb9c88a764810e2bd224831ea441ccc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438300e99d9aa68eed32a0180c71f3af646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0ee970c0f71e7e1dae794ad8b5f203647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99b42ba897344d9b550fe8bcb234c96648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b1c9da7f87256e64a0243866ffa45c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd95c41211b6caabbe88b33930874f6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b463c1f4bbf8de2707983e414148244651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042bbebf6eaadaa99c07e8c5d6adb52a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3c0452345ce60b2b820d67bf60048c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3576cbee0cf411ffc376ff44f0f149af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9564adfd339189883511aff6d0e649ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cabd8fafad3a2f33947b85503557c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8577e2569357488e0d1302146c80d6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dddc9d1a7f0a4c9ca3ed72d4b38e93658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446ead956d639a53d38f018a47fa80b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521921d3f744e21bd9304b962644e35b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc3ba3fdcf0d87e7c8cea794c4b39a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12138e97c5dd9d0b84d902257d7636662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a446172003bbdf0b59d0a613940d36b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e4689037821dd5d88319540e8aae9c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc2f0a715981a6db1d75cbcd0a56db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ff1407a565a03e9f254684ba57f6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f92d3e1c4a2f6ecc169c0c248c0a0e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1789bf8d7745c9dfc151a4fae9941cd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb522e09133b3852f56579519d27afc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935592f9d7651ffadaa5c9606e4f86b0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d829567c5dda5e4459af382796b8df6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38ce7cf86eeff5d8d4eaad275e5cfc5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab390e0de4497b59914bca6a7049eea0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177a791a55a201be3f70a1b69aa15cd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369440be36564be86772db051a642b2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1acbd50c86b4ce7c7bb616fdd821c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f24cbae5eb4df19a819809840d5707677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bd5168045810860c75430b5a7d6de678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>