--- v0 (2026-08-21)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf11e007e0b3981d1011f1749eb77e61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56c2c5585c679bbcb54747b23296eb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a5a6197c96326794ee95acafdb67f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2ae19e16037cc6c9787060427369ea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d3eaafb6a4f0cde50bb37761d746fe5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312ae441a050a3bee9afc3993e1977926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e8028a8d141a017c0a8c5120df54577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4368260e60b093bd7db61061d12ced5d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7967ad15a7ac162391ecb5c620c97839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd53991284a925365d0292b5b896f210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb51ba9619bf7d94a714fcde04206bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf117ba3b2963fa3e865c0beaa33cc7212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd2a1618debf0cfa7432296bb11ccc613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8545d0674254e75130e473abf9664aa14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5003c918e72fc754972eb4fd4293fe215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d40ce8e819a897ecf6361c68762c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a38bc667878ae70463a05e5d9bf30d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4373772ed8864f83dfe9330f828b5318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e2f0eaea556e8d87be255906ba1e419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925dd4e19f1356cf970dbe495fd30bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d52db0b25a296985cf98e8315600621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be13f17be6ca1d33acae32e7dce8826822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a165981e428cea59b16f9873751754723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c1df2d9a5084b84858224599d4e1f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246a7b8014ac211d71ad11cdbd2e65b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1304c325337e7a6ff22ad7619f802b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eecb3ad574d679b1a6e6bfef458c9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b877af0a065fbcbcd3772be97a8afb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb95fb398594d49a95d311c095d29d6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c9faf8ddf16c4d5e5456327abbb66030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01105b128ce111d7287d7a8a0894d5c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83178c61f1a52bd1aee5d86ed2f0b50432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e76037a92388e852d84973ecfb97933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c1788b52652492be125870c672466934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131af800248a36c229a896bb9814254235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f07cb0eefc80e99c1b11077d10535836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976cb4ac31a8a99b126ef32133e1e2837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5907307a1016c05d4c17600d862847038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b59878c03ed3acae19c15bd5406e45939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592efded17060b75b00d1f9eb0e87dab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634dce767e7988d4ee0bac282c96750041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fae387bd33fa7ebd81db8ead0a4c2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc3d3226ae7cd54b71763524df4fea943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81747b524385431275e5880dc19f037544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd071be7032a12d77edea2e49286e845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f4d45244aef6ae0799817e4cfb86e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5e8c8ed18a49c0199de985fd6cb9547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01d9d4a007f4ec598cdbedd87d3ab248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65946e2a994292e98195659ff17ad849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c33890bbf8316df9e43b402b31adf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab25999d116c6f5b37963e04d5b70f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b934858a2a09034abeb819dbe777ca52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde9bd1b3b2476df1873fc79d5c0e6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1e3fb64d1f138acb4b4a7d3cfd9c0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dac530c3165777b2b08fe00e0714a155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564e9f37515f21a5be9c1e8d55a92d056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7f7e3f52b5946cef9681fc260c2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58971eae9c8505c510cf23206928416f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9aa3004c792249249431a13bba584559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314221988fa68cad05b7bf56e4249ef60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00095337afe0e74da46a517d2b34b11161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5041bc6b1ce742f16d599d393218bd1562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda746ae2dc5a2d34e0f8faf83195d063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85a9e1fd6321690d0e0304ba3f2b89064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dc91152238e1916859e2ae396906c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abfd3f9cd3f92bdf8fc3dde7265cf866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bd3f091ed66f2ce6c49609b43445567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20de4c6557d3fda048b977063172ac068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d94f3739aea0015a46ba39744d932c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa61db2b4c9a237bdb3f1de82cd575570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de7918a0cc6d98c27e048e5fdef4a571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51257c760d1f14082982ac25acbd247a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea04baea3a391302a564bb22ff64e7f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a40ad3bd3e9e3f8c2c6ada9a9b6c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db9464428db2d5ce66fb30d4f2609d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a765f9b63217c74dabeff154b723f77376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88162ae12201c20f759bc8ad9a3a3ca177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0a954566b8fee6ad839b3dd1ca9ce78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0558676873818aedd683b619db79879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe86f25fb1690872dfed4ff159138280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc893ca7612f25235fd37bd69d1f7e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a38fd8526bdcb2b876fe51fbec4c582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3fe23307ae7a77c14a08572e7e08ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684f245bfdd79a9ff9fe55b96fb7dcab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85667467a3a8790c086eeea6fa24abdc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d1f31ccdec1af6c3056c55485f71486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6012e66bd5b78920933a620d96f6bc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb863379ca3d0bed1608dd3908f8397d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4177d0ac780d8fc2c908934048bf16b989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d90179aa84868511a4a1c3813a2e590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1fe8035c6600a3373e2c9febb1de5a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77a32a154c11be0e684e3596a40309492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283833a05ff5f67b995bf8ac448b72f593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2617600e52e372fd997b1b2beda67394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412d1e1ef8c937d9e1ac35d287f3fe0895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8172f799d0219a0c39f4297539f10f896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d686e2d8cff98205b5f6d50c48681ef97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4375ae2bdb0ee16a815167d5b4028a198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f56bd76307c95bb9a205b7ed0b1b57399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f178e2a95f95a590301c00d4f32d0e1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f6abe4244db6a73ba7d9b3347bb5f7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3afdacf41dc3fc98c7a5bde938627d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61f469f8bac49ab34ca1dbd5753a56103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ee70d670afd004e550fab92f6adec5104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3cf7ca089a226cd9f5da55c6b48703105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08e88571157dd36cda3baad55df4d9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5abeeeb14fc5cc3f84f8df84160044107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea57d5307fdb017307494f83014355108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82efe71580715f7fa5c29eeac321200d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ae7383849bc2f844d43a214cdc348110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f891a9718b93f975848a62acb96d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e3d88d3bea40f17e2d4093b49ffb5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e958e23e905d98994b34f7465d622ca113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c69669a0a7547a41c7f8a63f01991114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2a8a7b019957b371eaa8e2de013d6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ed1d04e3abbbb50e3421e6c62152f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726b7a2b00b28247247fab7ea68fc8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7e40c8519ffdf06f832c02443f2f1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f01e27aacab0ca488c4542053ea8e7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d4e4f792679ac7a74a3bce088476ea120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d96f4f455f14d0ed1cde2c1bc5e815121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6131ea19c0c4c94ff565fc7d462b9bb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4ac0cbfd8d529d36f30375504a4f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae40c89891e103dc610d48f12de32fb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f196662e7d13548f2527183201850f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd5041a288805701ca65731d9c3154e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354bc75d12f86a6b4643969618e099a3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9364ff7f8aacaac3e73fe428be70469128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d1990c11ea370496599b7c22f4b026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c14f3f77e8d979e5de5d6ca2bba52f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9104f289c397fcb30e1967d128ccc9d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25645354ee9a872711879b17a8d476132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ac8dc669a7289272605a0b2905089f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa635a3517781fede00c4e289d4c97134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1447ee47932b7ad8e6977e5ff59ffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dc8091154b59c4e3bb8e36572bb20b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f772082ed2d9f604b2c10205d933141b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db62d35453ffecb1ed9cee31e7e22529138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e59f3271bf6f22ae8227ae03c7d54a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e39bda3e2cda0cfa6744f9103f3236140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7bbce3455f63cc782bf908efea4395141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0a2aeb1e67f1e90a312817ba1a18ac142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0ff14d80a87e5b121d5c37d041bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f68567ca6e98af65c74ca4f05b3e75d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38196e0312f1c8fba48061ae9126c249145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0098b998a4c6a48252667d6605a1b34146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e21aa3cce69a82ce3ff06c9859fc17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd20db60d60b2523798ce391b44c66148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7427d00410cd8efa5e75b99db4785149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533167aa82c939158c6d433cb0d794c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c78df95d88e8bc8a751874f9177954151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4692c5867fb1962120cae55102e518c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd91b5c19559d8a6e40a8b2cbed0eb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268c158f80ebac5d5e8faccf0dcd06af154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b045da62e43965c301f628ef701d4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e27e43d89dd000c9f0a683c07482dba156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab02095163d0cc59b493780f61ec478157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d1a0df485c32d8fb3e758fcbd95188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742d062f1c65bbe306887222fae7981e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa6c6e5b1979b41eaca4672c3fc553a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc257bd851622c469b7e5352e90c701161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbff6d3583afa307ee4eadcf777728a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c91e16c1f1b1d1a588100b66fa52a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62baf9bec02a5015cc88897a9669af164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b111d3f3ec445442833454e2e2a347bb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5248422d4b53c37e91c9590438999d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcc1fc301322283ffc85020ca46bb4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71d74afb79655580acb8bc8cbfbfd2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ffecf6a6850c53e4b3984c0f7bad86169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f06c029e14cb060d59cdbfb2195c1170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063fbac16a00a25c80a0cbb2d78ef108171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5f239ddfbedbf473cd516731b899ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eafaeac202582a404eec02fb143937b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a254d24af1fe8af95b4bee78c5c05174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e984cca774a2596b9c3826130de7aa175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49187106187901311b3dafced7eb05176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48563b32f8a2f7ff938334dded2e64a8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aea542078b4e4216d41775bd218580178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed7920b835c3652f2ed85dd8a4a721179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97b4471091a5a1a5be33b8dbe38b620180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6613ea95ad8a63d830f21cf533963873181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f891a40a47e460018ad219df869746182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2537d784df21688d2cdfb9956c6f356b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f9e841a80d5e90cddd017165f98827184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a61e9f8cd870ce263455023f26941a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32988fbf5c00c354e4994d9444d732e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230942e76319168010051744698b550e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edaa17bfda11a073841fe6a3649e5f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e552b2c2260bc7e15e1d75330feec30189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79362fcd566726e03eb6280d4bceba2c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5314745b2e30e7f5a2abe5642d2efb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa30d4983aac27ccaf776a79404c273192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11ede413dcaea536a323ad0c04449a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb96d8d5c167efa0b9b9e2d824bfb6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476426a04433214d9367c8ad1cc3cb7b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbc8a1b6843a202692eca9e447fdc0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e32fdc140526dada1ac8e32d60c2538197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969bf851c8defb02da84d1d60542dcd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96570822bb65dfebfa990d8094f79d4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1f24424846f41291ed48a029e040e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a11563071c911b26acee57d9f39784c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff8276b0e47b80846d27d6bf56500d0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d43d9c9c09156e9b13a8dcc5aa0da3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eccbc8c1045f4a9f51602de1a1a1488204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a660f3bbf273dbf8fa382d25352f42205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622c5f5cd3e45eee015f7a1ec89741d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495095bb22e1840fadd3a69e6593d7f207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134c6ebdb2eb96ecd782c0447303802208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d687b23072923ce9c2e71c50bd2b1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47150a5e00156ac16795d55f331f5020210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39da15ebc7098febd50e313fcab5741211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d25b61a3a5dfc1b5e0a92388eb3afd9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c365f0694398ec4d6a4152114c3d6cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d29e8d1c8455bddcdc709b8a1b3de214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239367fc8922500545c3f248ad351322215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0388f4e7a791156877b2cc8658496890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0a6ebe20754c3e106cbcb312ef4ee6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4dbc5ad4cf9f5b1db008e6a4386fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89905d297efeaa7315cd05bdbf15621c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db94cb23350f59c4ad30ed8de7052f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78283987319ddf274ad4c53f3d59e0f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849408fe0e774231d7a38d1e4cb8afd6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2fc238fee4ca0c8488929034fcd00223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29862927cafd2f5234db63fb9b9eabcb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67baf25f156b6f4b4c4082315f0ba0f3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc39ebffa39ca883cafb1b97433040226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af11edae6b6e941d44f6f21830568e48227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d220897d118236d7a67154f523e72dcb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6839d613a6b9c449e27cad27f335ac229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc29a50cbeb6e96e280705f88931ef71230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22142ca06b26e6b3710727915f0a64231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60369fce005583ec21aa1bce130e2e2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66b8049b891dd24979fc66f560c31b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ac03794e0cb40763eaaec3bf20a1dd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5e9883412ef82fa46b45e80366d94235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f3f8a4d8d49ca888016146a591ca4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297214640d253e6305893953aaff72bf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38173b2730771510d57b44a956b01d62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bad0629adea80d372db17934a9dfc9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d990a32a1f85450fd8e591e923e22240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46758a1d64d45d8142d64de7aa9ca8fb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d62e7020377dde964fddd3dc6148c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0542174c2d108e04f2d5e9606679b92e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea4a9ea2f53c889779c42f045285a6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2832dc1a9c32cc310761a09224e9faca245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775d9b227776bfc738b18fb069f985ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac90ad1dc857468137b73bd2962012247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3af9add6db72b2cfd2d535cbe2f3bb9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd29d8efae663104e84776e03d2cdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31b63b3ef4cf715bacd0f4ed2ab6e63250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fbf5c56d79225429fb2035b39d0e58251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881bc12c73995fe2f2fb5111fe8895a1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720085f5919e95f93940657e355f2110253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65fadf49dc05e8c701bf931cb7c162254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b095ea5987e1e15098707567b70a37255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc035b5a939064aa7e1292969c142c6a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986510f73cc81c10476ccade57123090257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91022403a9279476171c15430754a6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e8c34b0e2702672fab66afc629624259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3267bd5a0bb3696f9f94ba51f0cc2047260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf11a163140b10bed832876fb80283e3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633805aca86deeec2bbef3bf0806308262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50514c4bb629a755b2938cfe002807a6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88cb7712b4b356603fc6fe3c3c728e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32fb770dbd405b4b509b766ab01f86265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3aff006f932a2fe977f5c18d88653266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec444979c73528f95a3d7aa063764ce1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65d39dcc2abaf834f644d13a410928268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565dde1aaae5c7c8ff08c0d885d6ecc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d6ecc7bbc817c24eac334041b4b44270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758d00e54e1d566c61766041c60be4f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba232d5ea8ca670a514e5733216c7cf2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdc2b5a8b46c9d81027a2a773a6fbfc273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f043baf64d3b385048a90508e06d64274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f06e401a799b2a2408f5ba6f4c1cf8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83642cfe5f6c37e148ddecee86446e9e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff13edb9a4d5e4fe29a99800ac7648f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894de69e81e49d37fe67b4bdafd68a3b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b9bff75950e8db1e1fdb11afc13aa7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9c30b133cf1d21aa26cf4ea961a69280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b617795576b0ffc4b1772a12bf9bc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92cfa6aa3b9cb0630268e328954c6f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d58316ee0873acce3d1487768058544283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fe66742ad0a63e9cc992d23ed426aa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1734b50deffa27c4be3015731ee8354285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00844e81e3866be0d9a4cc2a1ea9fb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef479fe64e9f45b32fd20062911c2624287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999a9bf04b977dbbdf4f7d7f58fdfa0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a76bda4006e5606dfe461df0c35158289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0179d3781af174c8a1f2dcc5cbbacf69290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd506b80335a3615f9540d05007b10f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa52db2a7bf78ab873f56762c9ec982e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5bb8b8fe6332927a774fb03db7510293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facc0f1001d15593109aba2b4a28eefc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe71ec602ec4403cb5f916252fe0e8b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5823ad6fa7a7378cd7aea0abff23c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1027a934d54663bce1055c2074aaa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5685f7ee7455e1a3af77bb32f8f37b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe68d7e170a53c7a1bf4f57620221f3f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d663d6e5a94a47dc523da6dbe2426e2e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c54a2fe773f7806684141da88d5d48301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9387e4f2da76923b8d9b7a462bce34fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f534b24563d7b40c42f62a30d9396a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a93bc85e60a41f3d90ded62d741e8f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7344414e44adfa59ee780f8999a318c4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f147bfa90bc914199387e368a57ba0d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea0067fc252e4f87339c5062dbe924307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fec3d42c221d8ec983eb55532c3340d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d263d4c81b7ffa7e6461a9a1fa6f3f8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0970a5d2e543ea9232e061be35e87f2e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5eeba55ebca92f19419a2bc75fd64d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac72c371cb7964ebe9e8ecc78d7df7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec8a819e749bcd97210eb05e24866f4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490195f591e48bf286dd06077d1bd18d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d9af7ead074ba92c7d52af046482ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338906c2bebf492c26ac888c2c671a5a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f521710085eaeb6f29b11f3181b8f65317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e016ac839eb293315b35f22e8a9af3a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2eb75080afcf2fe35af03504513955319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6dda4089ceec0d81b659c4dedd1b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d167bcf5a90b546b222c8263e6faa54b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b39c673b3f67cc16c786c9d58365e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a6c78d7ea628c2dc1daeaecfa6734323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7cfbc9978be349f880d719dafd6ce324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276fcd2772aac43358a66c44ec5a1d74325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565110a4a1b0e3601946bed95768c2d0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cc17d05a8fe479c5f49570b1fcdabe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cf5c51fa77e1366623d88aa7172522328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729cfbe6cb4f7c9d4808a8fa7f3c899329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc161d5d7d4999b39a382af0058ea61a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1247f3829bdba496fbe002b88c334a15331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde5765d1133e3177752a6d839d2f465332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e6cfb05e896bffdda120a759300b59333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7481d05a0d6dfaf7e582e662adb18015334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb517327f8921619f528dd9ba832fea335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9dc87c2aa0385a595309850178338336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6027e863a8694033c7860641a74e08d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d894d8377655b8176335abb8ccc6b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85d7a2e60c2182a8606713ada0ecabc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa8f2c2f5277b904c5094c16597e9f3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcf9b029e23b96aab06ce01fbd7eda9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba3f9da795db6af93b66f72ab07274342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc0a60de66c02812bd2f976bb3e3b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a156426240f2c57a6a968e87bda4efe344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b83ed748c157021dbf60aa246000a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115574886ab60bdf1f9dae3e8ff6c164346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de3c03001f184c4a162b4432de64fee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba21fda30f454517eed3b7908aadde348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f257ef7c4a7a1b25253c96599405555349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd79f75016da2edc559a41cb2140bfd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74a1c1d6350798de9e92b065e7b6925351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2101685c115df2f2510eb9b8e07b3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb84b57a23afd4e039fcd3a12664b89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616593b24734ecf18cf5635ea93e62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2a3679784a9368bb2c825e5a8ce1b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e3357c83cdb8ecda4905573f74336356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213f62aecbac0004133031b090347db357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9381d615b9e2cc19f8a33e4d400fc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de56f136a5ee74ba450de581fff4c2bc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badf29f96e10d2f5518ee7eff272d7a3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bcbda03dc578fdf85a74cf13bd115361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab12fd844239cd3118e9be97f1ed3384362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301c9af6fec2c3848182a33b06dcc19363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e590ca01481ba76ecc13d41cee5ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b22710436a2a0f03754f68c129e634365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e680f848e35d2f877bb40009f6d0528366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab37ed8bd8e7e5da5a06faf4c3b831367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbee800877f664be3e891eec932e6e2e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451d54f2279b9712a952b05a6ab3408369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108023c95a48fe6965eb4f48b0444b4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac2fb568e89208b907fb47bf3f4e8a0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656419dd31e2f584eb05bf6d41396d8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c66179f2e4283c7f33d70f7b5b99231373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57972dc0d98f5d8e19e58ae30d5fb6ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43759b45b61cc1fdb912c2fcc9535b6b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecb4f677396f00762b54bb1ceb5376376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2ad06099e8ccc40fd4489e7e11788377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c9ddad1c6374912ace43b3bb7865c3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db92ad7332673fb29237830459823f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f90d9401175b866792525a27b45c6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd94dfe0a2e0e64bfa6f619a6434bff7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1970675594289d485b7a476ddb1c208382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b81092c9f04a5c49ce2b3316611b5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf203370b84ebadfe783153c4e2c34e0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46aa25ac792cc4d3f27a7823c8de7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8dc70514fa509090159011af39eea7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859da3a039faad51b249c301d974bfc5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50458f0f0ba0478c07526aed4e974476388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d5af96cc16d9ee1efc12dab000695389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841546276ccf383d38a7f274eb336654390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147751011b65dccbaa761005e33cb85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e938cc97a85c04b38d722c2b189a109392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115133f60fca20f4d02b9e867238f297393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c072166531d168ff3d6da38d94cdf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a7629fe8f237750a26222fc9eb6b0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5c719970a2342890d545dec7984860396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d4aede08a0a007175dddf9d005982397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7413361261573b2f07591433236ca34b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649028827296ab3d6fcba64bc29e59cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e7157adb59a8cd51fea695c350d6ef400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d29149ae963d8647071f01958734f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd40fb2f7e7bd79f4ad15fe59105046402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22745e6a41afff38e7f3474923444f9d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc701f4c53613e6e52677dca6009f7f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7471850d479512544543075d1a49b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1d094940682839071a841aef2e13bb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48188b74a0fd17abdf0c6fc246c15c52407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a9be134d6a41d06619e8db878f9981408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b854fb8c13a07d08160027e8370ae0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b99bd0e0def90b96f8097ba8d42e9d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7cc907febc5cfba12d3ec1c1f4c11411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d98245c6e0ac51a100956a39ccca2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e125f044f963f6b36e8fc61dc8fb61413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f810cf8321e726f5080a3382beb6fe1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793aa3e5b2e5afea28d1c964ab5bf12415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b27c3a9500f3be6916f89571077047416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d5f85fd248d4de2beafea701ba4aa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80051528a019e0ce2a42e35c252deef418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f691bcb6b46ff68b9fa0489ab97ff419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccfd210ff7cffecf24fd6c8ede1ccc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822148eb0ca01317e9c256a18449100421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0dab814545d5b808fb8792e7a966ed422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866bc20c3308d340ce533ff63f12e94423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8a04f030e92ce79fa58b137409fd4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422dffcfbe14e85f37ce923c01b71a1b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806ebaa475caa3deb081479c9e37ce0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dccd2a60c3576163114e38f7fe38ff6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eecc7b759572ae468dbadf0b6af274428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d561a8669584afa47d7b33b218476ea3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a299c48c9ba894da2e59a2b232618a18430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac589ef25b3d4c072cd57d61ce724e7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1cc6528a2602ceb28fce5bde50c63432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf00b553abad45b86a0e25d12c3c913433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6f8d959ad0b630a9a04d8fcdc83ac434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bae533a576250263f8d00a7a6c4b56435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d82bcab412cba6c640ed1312a87ee3f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ad651b2fc55d1067bd48827335883437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11225373ea2fe1268cd3934537392334438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9359bededc1c2b0d5d0666b565239db439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32e8475a51cc585d23f9b5b3bd9085440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199619d02fadfdb77e339208fa7cab53441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beab3c65b9449bbbb440310b1e4b2326442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262482d9d89ccb7191ab70a94c82b92f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9486cc1b00e384885fc892064e066cd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2f20dd71047092090caffb955c7ea445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55f2be9f40000ff42a56c29f08a816446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde5d4a579620c238d7e36bbbc9e4fd4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2fee608e1b2bc9adcc4b872067df44448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eca791708bb39d3ab48f207fa10324449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce74a18124bb399f70f560bbbcc83ee450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e151db581e07c644d3b53d75e7c0765a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb99d834ea829eedad60695689b88d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1320c937985a63ef2f1310a20efa0b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3427f3d182a64e6c2261d051cf0a68f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee31fdf46e2e4538915d68289a39dd5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d454640862a734aba36d4fb7fe1a05456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4215365fd3d46f65309f1aaa9009c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c602bb960c1ccd1014a684ccd7baebf8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad6cb6ff6ec8c191dd14013226748b7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce4b9bc2f2a24252175d3c9ea3becb7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2b394f3e8221a199e945b94c3d0fdf461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea37d01c0d9766ce58a87c148537ac462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52561783288d82b21191d48d65985ac463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a1b0605a4741e0ac42efa6217efd54464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb93de110c0bb14b396442acaeaf4b7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337ff35b2857e11b0ea9ac5697543661466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6387ae52bb636e0bd7717ccea7bbf9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae101d5d98bf529c160dccf211b98a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b237ed9ef6029c26df6a6f08be965fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71012af71dfb946159783d75fc401ef8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd25869d2ce442f76de01a24119c9a2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7a7aae8dfd8e2cd06b88bb78c107a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef52d262cf1bdce8cb112debd7df8bc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24a23a32521f284048335bceeb7d5c9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f407410458d24290a293410835cbd408475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6dbdcb5bbe09f0ccc906bbab46d6c9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c14f6beefd56e575a7804343848e8ee477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b378c4c0d51fe92d0bdcba835504e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13649ece6d940121ed0a6f0b53d40f88479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b76bd80978aa5595b4a5e6aca9c221f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c039f401c1de4d30372af8ba4ed33481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12ee4ac0769bbb57c69eace9a120b44482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82970b9417b1312789857a428f3850f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a9c689f6655c24a9434ac6e4154e8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558263d05657101bccdecce92104ea485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6b6fdf65d7a23b29cbb6b0a81b164486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a4b0a62d994c9d450c3b22a061c63487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786990f4a79a14b0224a221247bc171488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5b36c15a23a41a1909cc621b2ef59489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb06911d3db485d2592ae5e64c88a21c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416822a2ebe95940137cb39e3fad368a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cedc8231d17435ad199ff8f7ae0b489492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074ae2ab75e0fcbaa56acb7a7dbfcb0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ac7451630b98b92b3594077f4fe9a0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48117b89986bceffcead9859fea1fbfa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f28229b9db3bd7868957f990346c7f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277095d46844191dc8c2c89ee5b1278497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c5e7870522e48abad90e9cfde1c2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae33c351fe0fdf67c7af7f21e0c3c8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab0180521b36ea341a7ea935b5de234500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef7d3203d5783b63d1d7e58f60d379501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf293e2e273746e8629c608b002f559d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee3b0b8270a91ddae83132f391e0370503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03506a428464c854d6cd9d876c1192c3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b0b11d8e071e65180d0b811501381b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c489bd27b7bc4b97e79f1c2a4b1b17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb84ee92a24da4f526db3434d6e32d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411dc869efeb8d7e5b1bb717432ea09508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c3b46812049d3d44e92a1b1933ff58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9d32984bcbe59a2f5d275845d2675510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5805273ebdd9d19d3fe6a4c9020f4c65511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d13b1ccaa13fb383483be6eb35c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4227257eac6f1bfadf04c084741f5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfdc9291246b2b5414f1c8afcfa4ef514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c4768ac9c3986e1bbb7b2045c3a05515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4174a3c8a8658577194817b5140a37516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328628f51b12588755f39022b38f7662517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231077481ec2cbc6ed4855e288a5546518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9064a84b2379d0df4b600452207f3383519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81daa75e6106507bd59a822cf9ca6d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e031274c8b92d004ef8660982bc56c1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0737eddf6f6d32478a0577f665340643522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b320b027c1717c079761883228aef8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ed55e9802c418a92bfe6eb1b6e4b93524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bc88b66eef2ee99afcfa5fbbdef24525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c178b80c8e3a8124b53d91ebd537c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a32dd162ae582562b43f357b2a3ccc7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d2982804c46bf0b8253e9bfcc8a20d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895105cbb209038a59f7e8c8d1ce9c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e05877f97613863a64bab59ba12255530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cc5aba74adcfd96d80361a6bddbbea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eac71fb37bd7c8b3f231e03f97419b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fd3831486aede807b1bcd9d358500533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2746bf42003c2fa571446ae160035ac3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ba6534a6a7b30e839b2aaa61c44ca4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7b2e1ff391fe49dad11118e4030b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2000c2bfab23cf3419c8ccdbb9e5b729537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c5df49890336db28e4c5fc7fea64dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543f5b15be7f6a58bbaac33ff755614539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4138a936d8d978bc37e2cd127463ea0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39495ee21d83727ef05ae1b50ac9ebdf541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21928522ccd26273fb8a24200239e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6dfb84746b784416221db6448d5f65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0250817a898e4bf99d74dfe83f00cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca67276542d4ee140ad7be5f5c8110a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd206c33d17a7660cf7e37ad1bf025ba546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c587bda286e0219d164ea8db03d2f07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6f2f05d3d5227a9ccfebb2365adfc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c73c208b993a6e8b0c44cce45bb14549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b932e955921f5cb3ae8b74e5fa27043550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc2bca615c4ba40a42fb572fdc6676c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd091b6e5d4768bf9b150fbc24328d8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9a63cd7de528297a07c12e04c351a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ea3ae35a05a285fe21968f908c840554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2881532a671d89aac18208d641e2b2bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b91221010ac0bdb5a7f724780e2e6f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252fb1f1ff71d65a27d64a2e35ec4bb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307c73bae88cac61e496a1181e7c0986558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9affcbeae67ca002e428a610f2c4a6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c57e52a7e404173231405a3c8fe549560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3605e8a66ec171c3e669d5b71aaa18e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a92cf7a2ca578450dc4c3cf077b223562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de9f8484f859ecf0632bb7368731205563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eb2f8cf8fcb4e37f0f5202e97b61f1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c502e9204aa45e3febf8c7ff008499b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836b51c80a5dcda3134dd17064c9102566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0b8f4cca89613a624c40a80ee8483567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52806720c56986a0dc80ebb7786931a2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2be2393c0ef91a238a7b172359f521569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558f1d11a382dae7b9d0c645516ab01570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f249697b4dcf022c1e7b23c8b14bfe5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49087f9edca917c854b11e6c02af4301572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bb82476e31d1b3df0b8ff8a4546928573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef43f2536bf88ba355bdd85edc3606a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae995b39d7e9d8c7a48297ab3dc5516575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b392c64fd37ad1c85ab6470bbea65d1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1338a76dd3ef970636f1e1f22416aa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c4ef35f5c513e927feea1bdb41be0c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba6ef58ebaec806c94f82af5d2cb39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf8363c8a80e09624d278e6755454b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036285e8367396ca2a5ad2c1e372dd9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff28dd8f0ac1b03b253abe07b5502f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae885ca0abb8fb3af9105d52026751c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ffa86b9ac8a9ac8e4c2e1e1c98b25e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83099268a191b46ca7cfdbb36ceb5c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4337783cb547be6abcad6165cd9876586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3d966d83463e072ea2db3e0d73b5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5dd6b3d546cc8d19fc4e40b6de7f62588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582de5f7fbc54618854a1b531daecd09589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71722e578b69b01ff08ec1b62a772b0590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78df4e1842498b8eb36d2d5ff785e8c7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e86fc2136688b819b3bc92f4c37b71592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31259b19d98f45eeac127856a2fc70593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e18f066a7cd51cb6d38463e8b76002594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e9cb91a500d03ec572cc5cd687fd5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7344b1594be007d4d6dae5a89fd10cb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4427a839f6ec836c811a8741b60f0d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931c88bf8e9feacc482025eaaea6c99598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb0d41eb393d898dafef4621ba339d3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f34b3166cbb25382623f088138b7dad600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e6ea353e0f7629fdc28ca3622e2a8a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56931070d653af5b8e9acda0bdbc3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd88bbfda4fbe99874c1f39a63c25b2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087a89b207c4c9cebccf2a4b232c49f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dc1b4f9284843bad62681adb87fba605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5c028cafb073cee0611c89b7c7fbd7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e18915276a00f55105b353542af699607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa300c82da7872bc7087f7dbef75e3e0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62825a29e0b6c3396eaee5efe5e90ef609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b1e09b6492ea70b0fda58e5b4f5439610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e779c09e49fd17aff697922f40ad5c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d7b492ef711e4c714eac898ccc125612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012567fbbe2c0b69afb4bcf519aab140613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652755c936dbacc8cb4164b2163792a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102a3c6dcd613b51a6ddf0a2af4389ff615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10399493af8eee2057bd7056f355f144616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34a8a13dfe894a58269101ee47de8b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98272eeeaf031a1c016df929be3db9a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c252f36645ade005d1a9a8db9c69b01c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f3e8036810cb0903012f5a05522135620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3427221e529a21de64997c0f39e1fac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231de7c27831d4af5129cfd92f8289d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f64fac1f1822b002a4d6b4e15db095623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f9b086019745999ce331208729892624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df08a63d4be6756bc51e65f13a384cbf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c123ebbf4d7c77a5361963795a2b28626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d983ce01e7abb91d5381577b99210a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef864478c440dc718bb5ef73e60850f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce07ed43227df16341c546a44a1579629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a085ee0434fb47ab257563ea265fafa630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724bd3658eb9082e2a93af5a015f2a4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea781b6a856e6ebecaf94fbb04e1e28632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf2c9ef6f6196e1339b1a5479df7f1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de192763e8cd3684c0bb751d863a0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9014c3a8a2dcb1c31c1891ae114120635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672f0fa4762929ab148ce978f38aa56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ec5fa3a9818a6d2b5f274dcc9389e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a55ac7be41eb702b85638fa7613e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526b83e521a5386dbe57e8177bc94b1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec7dab986b80aaece310f4d4bb9738e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddfd4b48af629ac9a235a9ade18330641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a155c63de65e6a224a40bbc4cdca12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e4d7baf137b84bf5e0cfe860f05526643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af202a91b61911a9f78fcaa76e18bd3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956a3fdcd9a8a7662fd7de9961a79c4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ce261aa374cd50f962473813106c68646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74f053b4a5523be61042f0e455db75647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1860143697ecb3bb576d1201e0ad481648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7de52c4af32a8044b339f8722cc980649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b360f1642d29b39b61f35efc4eee08650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3ab7225b1833d1c76d601cd14a667651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b01286d0d3407d1509b80d673eca9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b5fdf43e04f868ee4fba1ee82556ea653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b234e18791be9c5fae149104c3643f0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490fdd9cd89ae90cdb9677a4085cefc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eed2191c8e2b6342e245ac90cf7a84656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86437dbd6069a1a7ffefc5e1f21b9f4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56985f35e73d43cd9b447fce0a66e018658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03170f4a8faee8dffd5a889d00d481b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6bc649abff4fffacca4fb86c2a734660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1281dc72b9673a733e558d138de57f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947277f417b91c9d5bb59aafbe024df662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5c2c76061f8db6f148eca7eb625c82663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8f9770f0e82f3ecc885f924d02fc1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb49ff026a8f9afc00e3d87bdd6ea875665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986770458e276043d9c785e76dd8f97666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1df2dd9c4a626b6ab80672515b13a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e789832c842cd715e04bb02ed93908668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd172a0dac7247b93d595e670f78710669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86710aa89567ece95fa3e09c960e4342670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ebd6d2e451d580598da95602baf61671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17d5dde368bfcb240be36db0ed1ea9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949a4f8cbbb4535538549df2ae5dc913673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b37eb882cf156cc47b9abcd21ccd26674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e18cbe10362a262b0367615366c12675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cd871317c5236dd3c15867b2a881e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322c674426e14e61146adada03d0d65677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883488399bcc90d26df7a77cc282e100678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bbc439d9979e00610a1d28cced3fdc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f455d97d303a2fe73c21070826b3029f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36789b34ddbfed69d0aa69b27e023a01681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429286636611360dc6726feadc9b073682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa4074961ae52cc85de97845c4190f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ac76aa6e725ccfe2afc0fd3a50027e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774386f0f65c0f966f5d6844d73ae9c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086d6363e080d1611cb9ac78916ce59686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8a5505523358a435ac2ad9228d861687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab82a8e5f287acfcb411306a08fdd0d7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339aeb2839a0d690c7e9dc4f8b049437689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea8b44de45efc56b82a6902b5cfe0d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54479e571e0d7bd69f61ba7c25878027691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67d144f6fbe038a0ba30f6e7eff92a7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce019c0b5608f641b36a0e70855e25c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e0203af032c2ef3e25441e73ef2342694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b9b3be747031fe6b5c44b66472be1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74052962678444a520405641af812b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30ba19aee2f796b6eed221762147478697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4270bfd70a74c1e561adb1f677e70698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c283dc966badbcee492f686ae503699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ecec0c9aef776bba0aef46ab5b549700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ad6346c5f75c020a763256798cd6c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407848c2dfb4c37e1c834120ea7612c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbe7862257ffb6b98d68da476c61042703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45bfad65c78c22b1bf0825b34656fb0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6434cedb8a216fff8f17d7c387d0d208705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8172a51ab725c4b496729eed6a7c34a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8468c00fe8674b3e04c7d27e9d43206707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee10a929a3242bfa92b0ca3313f21d8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0057d0c310b9010b58fca5e084fa709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f13dc7a31f89828bb3abbad90f91ee710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0f90e28187c2140135ffd7c54d0c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9557486faf17365d4accb1da0560b98712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e93f324c11179e7d8300970205aa491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943d267f49041e9ed961b0dc12f037f82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874637be243223f4c76dd77be3aa5d013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1af7a98841de6333cbb29e4bf7a2844.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e0b79db024ec64b9b0bc78bbf8605.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b170356ff8f0bb7dd531a1883e7e7d0c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ee75bbf057ab20abf0bd67cb12ff7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60115de7739780559daa401ca4fadc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbda07693f2d5583836483f57620cc5b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923f14a842afc9dc2aef7b1aefb668be10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6d0183f2eddb544cae3fd97000f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27616a5cb291516c3f3cd30dd0d0912e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02ab6a78a3492272d23c0f6f2399b3013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a51a0b0f2e711734b163853f428ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771815a5af7e7864d70cfc37faaa471b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8a1fd72defb002dd9c3cbb0dfdc2116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c50b36e1169d33ac00208820daf1f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ba09a94202a2999d40572429fe1e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4b5adb23ab9d59c8cb2c506909fa4319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd25dea13909cdd82d8c4db7b2ffd020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0aae0da13a65817bb411363eee4fa421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19af446e2f2fea2f32e8b4cc67d439c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d332e7c3e69e5d4c88a9d23241d64623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8779025c161ba91f97d8ef7da78f3daf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778214413694daadf00d334dc34f2d9c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8489f621148a32efed70034fcaf90626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fdba78b436a0a8975134163ed737627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd615cc39ae8eee7ae4a789d8060b928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33330c355bba7be06f7b79a79a7fd7829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971eb6a411c2d8f208384f933a73fff30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11af3640f2f4539b3f01f2fca8c63631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b048d12651f90a722152ff26e3fef232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a384879e0c90e6abf694d271108fb733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f522bdc7e7cb599d2f74fe17c991a034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7bd60c7db576ef3e8d3b19cc45d16a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f073c3562f60503e33a99114f796e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eb568a8f9004237e3fdcf2be19a7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aae9c4dcd9fac71d47a589f24b5f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a5d009dcd639c0dc5b05c5dddaa5e739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1295a519c6dd5f4f11a43b3ddb4f4c8440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee36a607bd75176f636b4fdb64ceeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acc2790a0c1b098ee3359d0d5d38a6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496d2522a1aa7a58a77524ff126b79743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b6119e6c2fff77d93d79e7ad67c344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b227f523544e9d1cc50d4a1530982045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77765843b2738291c20e8c79d4b0f0ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da41dd086d966aa2c5d4baf02f4b45547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a847bc9b40b7e7793abd67bd6376ee148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea90b426c173f1988f74a6d7f6074649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd15e81715ac792ec70b0613d92437a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65b66f55cc380779898469f14f0c1f251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f678575e17dfd3e4e9ecea53845ea52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d4cd4bae0168a173681ea4be860c2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b18e86c3cde70e234612005bd6857ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4b1079c2f32e30de634b94338396b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191080be243ada463c1942091b28d4c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7232908cbbd7d4f63207d8a81888ad1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9f49dc31264c7866d4e6b3f3959b0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c9592c8ae75eb3d8072a40c3545c259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0f2740c908e25ab2146a19a9c54860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8b76702c8e31914d018e8ec2bd28061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b1b331380bede3f2cc44dde4bb97262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94922cdace8ce5436537bfbca1af862163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768cbebf9d869d093c258ac12e6c153664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75339f0e7983cd9bcce7753eb91656565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c3af3fb78addd38a7d30b95d537c1966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f8542868bdfb2b9bd75c6d47e82f8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb01c9df8ba7f324d0afd2a34a5c6fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1264f16289049ebb7f004fbc0943769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ccd0c89fde123e6b56e2aa101e39b570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b16341e231d09cd2cc30435ba97c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf443a5baa88690cc46d67db7e06f7872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90959141f1a9aa45a015ba4fd44420b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0e452f796a55c2abb5ca9c048ed33374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1bd8d9cf902e8b414bb11d074628875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7467be7ebd03358a2dc60513e147076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0292751936fc50dab68e786de187adc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165f4d3b27b68bb0140ab1759e5ff20378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e358025fa842d727ed04179212548ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59898972f840f43573e62eecc0cd658b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602a1bea72307444f8a7e150c77bddfd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e70b137d87c5b1aaabb8226d2624f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa271166075329ed58d2b5b3c0cfa183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535239ec57c830546d9bc4f25b526e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca77d846abc4abaf98cc661918d4d685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2648879429def76ab1dfd9cbc57896b886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe48f6b1f445e786939b94f206f65f5787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07e9f69d87e0913722db038190a0c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15142018b3ec08ea175cef4bc1a93c5789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bebae657007ee25711b766a2e585c190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a51d468578ef99d3478771a7acc5d5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5e836df9317f5b83d763b6dd103d192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f01cf6cc0bfb7a24ec7d1528031eb993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34403475d1a120767823e0b5efa9398c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b8cb12246bdf4c8924029c39a4251895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fded02fb3db4a800b28fc386de1ccd396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9644368624dec63521a0c934e4a0837c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a36b539c31c6ef3740c5ff512dced98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4db14652b09e7d8ff1acb79d1fdd2899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d9521eaf2c9fbeed6d5379dc2e175100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2e5967310e497bff1d182906b89c7101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6e2725977362362ffea6604c840d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16fc7dd55d185c11557d7688a8a5a95103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314554333398611a82b683ddc44602c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33bc70260f9b8bb5cf4af5b82cd662105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b6290c6dbc1fa08499a365c60c0ec5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b8af1696d5e97c65ee6f29a01f16e7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb790af0c0d4a127a2e3eab9f976fb6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826825485c3a4a9c0709440338d14c4f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add1a8744de4e42f55f7f4319ccf8098110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b1006d9c7a320d5a4595753906f97111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eb7df53cb9fd4d381ae537f42b9db112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a242e71cf13dc67c5579e16e4cf1cf113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e7bb1dd5e47f4b2422c52fe1fd29c1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d63af5f894b40b70ca1229e3ecdfe115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4079fb2552a4ca353305ebaaf7cdcb7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235517c9ae5b17834978b18420888b0b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8b152910baeb0bbe912bf0f2ed7004118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868632c13ad7111f8fb621e3fb5596e1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46ea31211ad90029d488b4dd22e8f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3dd37001b757168205e185a90b000121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552d943a36a6edb302bff3c4bfcc2f96122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c8cead44107f2844c7e6cd03ba9a5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409adcb4e68e39f5722607dbbf4c98c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da9c9204b133f8d45101c994bf4f9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66699a4ccbd9db7f89b8eed0999d4034126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9c4f179ae490b6b4c7061adf898de127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5915ba9410bdb0a60b0d02d6101f749f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281b7cac070ae38cc25c8f525bb52e4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078f4736f22e1feef6ee78d2397a3cd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc67348b941fa5103efbd819cc96e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e690dd2789d602c7109bc996f5a322132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226713317b4cec028cbb09924907d678133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d979cb22dd6d942cdda09921a014197134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0b12faa97af3ad73eb02209942cf35135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218b8aeb8c9f8d514d4c6cc0d58944dd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154a246a3b8675cb24587b52eb0bdc00137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4989d3b2354c4c08793dc6661a146bb0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d9fe1bdac0eefcf888594a6d02e492139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f196c9d131c01df625a3cb6f8194f9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd86967b2774ccac4608c85ad64324ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6c7046bfb9854cc97c226c01b02d6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a206085962616b97dd86756a369e6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c36e65917736f8945926871e1695bd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0311b67a7e64e4a7700475bbaacee0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3f768da78eae9bf0441666795c1b7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e248cf992669e0f994d95d51757432e7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc768c7bedc3b4fbaf3425b2bcf7c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27df0a9c1151fd435fcf1792b2e2f53b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1bd3ffa593d51a201097a774a73ce1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb7185c63794f7947219ecff9639bf151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b11f176993a402ca8ed96d9932505d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c01b10a77478a18eb9140f7e480f0d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5155ee1032ac6c3f2c836c23fe724f30154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34367609099b975afecfac786810f113155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eda942bd41468bd26058a4bbc72b52156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a65874ae1ff54c5d2b98870f4bf8ea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd60e1a473eae5d421f70f92586bdd9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617f2672e0c9dc843e94d16bbe47903159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d84286ea14f5fe4082b0262c967475160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ad0400ea42031e4f1b23fb8425f4c9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28c8a3f95a4bf1fa1a065330481783162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbd9247ed925b1985b6efc91f51e62163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e12449cc6b15fa2c35014fec59531d8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19561bdc5ffa1d35191d5d6b79721b7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2908220a2f10ff8762920d415c99803f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d906e88a53ff7a7513dea3b994ccf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1214d6ab113ef0692898cb92ad36bb66168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dc0527053fbf67d8e3c3e3914fb233169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a8239b453d985235b278b82add21f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039afea6c1e0f42bd67ffd56fd504888171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f5aa2b36ac17422a7d37049d0d1a9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8352def6df538b8cb86973febc178173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75aad989e3a4488d9befdc1b7eeeab1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a59aaf5430bfd368d7a8ac0dad9d42175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ae3ec3f8301fa9ecd10f2ccc0e8ae7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce584f448373f41d2bc7b5e03ad74b56177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821137c35c01fd30f00f503279c4864e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbfc9935deb3331835bfbe23fdb9848179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91496a58f4e1ec4749ed358944e98593180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9e8890f8a29ee1240b29f426aa4cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbaad59041d7a87d57be72df5ff3b1e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6669b26d1743f5d6363a1e7d06c507f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3ae8c45f0ad7a65a804f0652f8e21184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197eba3840c019474434c8d19ca54cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62285114fd6563ce612c8678bbe0698a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac8496bd838c587884ddfb9a9d1f15187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369ae67c80fdd2f7825ec58d6990707188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722a51aeb3da333f628b31e1e4b5f60189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6413c0cda2cd738e27ac4740e6c858a9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e6b5c29155b3c4fcaacc449761f77191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff913aaad4e8bc2899f1549220eebae1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0f9b4c832d06cf8904055e285e628a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d116d6a3b07027974792cf9e58604d7e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5724267b7eb136cd4795cdd38767764195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd0ea45da53f543c2c80da72c9d97b9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cb05c5de1ed8e030e4e65dcd4c8a9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b44d9059e214a3f9200f9ea2b826b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174f5784cb6622754aa37050a411fe8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96394dcf683b26121c89d656fff0d83a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee07a82ce7695b1a7039fc52042395201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f83e083d942cf527febe72c203775d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe048aad481f02026eda98c90f42fdb9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbba285f645d00e8a5cd543df02a447204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d602e14e462d078ea3b57c21a44890d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beecb0115e1aa8c52a3f893cb21802e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abc4f2abba682b71366ca50974ee7e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6497c5bffa55082a07a4a05c63a611f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f047deea4539552cc15b14c69480ebfd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8a69c9ed8aa24a3727dfebe295b8d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009581d51f8e3af0b525747f59397c5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29840caabe9d4711159d4f5397cfa0e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585fc795ecc62fe3653b713b576b6c9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595d4753ab44398df16b80965c6d11ca214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527e2592b42392481e3d80f7f4f41b7e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d200f5ead42c662c2692c7ce406c0103216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965a5a7ec2f71d3bdab851c33e82d074217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbf1f29be76ec784e72ecb9439b3ba9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff645751d7a2004225c0ccc8a45653ed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172c2cd5fb2b674d6d25e7439ea6def220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad138e7f2bec793bf0ceaaeef887d182221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa26a6a54213bd1977a93204c95321fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d325f089f240e396fb5f1677bcdb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85c76029bd3d0fbc0eea484e85e1909224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1eb16213cd0cf56cce9bb31d00811225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4467b03138af7ecc3ddb5f1f06a8b4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6857d38511765d1f2069c425cd899955227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307f2fabfc42a5278ee736e6a16a3568228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e1c95d6d1eb93009cc25b4da4c25e8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ba6e6f649cda5c2cc20787867f67f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8350729254d46a144761cc26010b92fc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff07e633b3299601fc1980a5ec5f3d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3961d42881aff9f1d507c59680d0f10e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c016ab9f7541cb5b1a50df7aaf00f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb81188aaddf726c26e223e65c7ec1f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10211f75264bab0934e7695ff7c686df236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e360cbb295fe56efea311cd781eef237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7ab38efc145bdf9c642da2a565f4ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b2e54fde127d5be88061e141fc11b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610aa035ed3413e5e55f224a640bbe4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af10b2c6815eb493dd29db5e3641f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5593b19454b014c25d4291014de5a5f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad5735dadc82d0b6745f32034fcc5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d0eedc0e18fdd956404b806f36de2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3d4aed2323e8f483a980b1942050b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d57b652ca70cbad415d66bfba2ab5e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516ecb79b6b4d77bd002da6aea3890a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574c2b6fc05136a0fb1f67e4ce2ca4f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e76d1aefd1a317e25facaaf02ee618249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a6d6bc41cb70304005e22e564681df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31112f33846d4ccfe08b037de3ce0e2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed3fba84b01ca97cb2d0d5fc7bab7b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a83ca5ee8f5b8b3778db30308fdde8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3280cdeed14f29ace96e2ac56f6852254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2890b2026d4c0e4e3cfe4f8ca07e7442255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c3fe6e6b30e989b1b60536f728d111256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c90b1e81c240740e5fadcdaa04a041257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2951dbd257a03ef905083af80337e595258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaf5e926e7c8676e8a7117e9c2c68e7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463570906ecb4e49fc617f90043172260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed98b00838e059fab4124578fd973cad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c864bb6cd261456556b8999e6ae290262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fadba10d60c7a2ea598d10bfb7bc3ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be554c59bae53aeab6e17d8d70e99cff264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa796e0c709fb403da042048ef5bba1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8728275ef6b746b2a08a71d16cdac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839f10736062beb6a4805c2f3f3266267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48aed4bdccd4a1966848bc8fb099fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34587d07e146e3dfd85723a1f6ac8a63269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e616529170a6b02bb2cd7d7ede9135270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87aa797b75006d665f62fa54c0aca77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea210d2ea00d5c3e74753fb1490f687b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaf521aaf22fd97245270994e816788273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9d4bc47b54c9680f7a3c2b7c1ea4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4afa92356e3aaca452772c05926a199275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987f32d6901016585ed4ce235b60cbce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f7060c75431ae2c6a60594dc7f997e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0174b4346c447fe7c4d452dcf105c6b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917fb7584aabeb1ec9eefa4e4b451a3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d39af16f2ae151051dba6996facda280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a714faa75876311e83771dd422b0a995281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17217721fe3795f70d41959d650eee0e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a3436b035281f47f42aa1ed2af565283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927d13ebcb787e01339934e9ac5f7ddd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354aecaa28b941301836ede82dcb6104285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404aebe9278232c745645032a8a309286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc8c75fcb97ef5de7e64a1e088f06c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f1d05fd235545ebe225708b4e46fe288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8f68a78220caf192579581850fad8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04486a93c18c333f1567bfe890e7685290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56360cab3a618d6979dcf4a41f140ce8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808dbb4c492fb4a3c65fe4b408818f3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e1cb4a320f8b84843e199197c1be8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea9d4bac53d7e8efc388bef37cbf3a4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace675474a1d8ad947df3e31afe2857295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644e3e68437203c5cdc00090ecc815be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777120f16a992283995bc551a37c83eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0e11f18387304342c59e304b4f348298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010075a8deba20e216e4fa693bc1150299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8b9de7fd35aab7aa13d698bb455d8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6594bf6d7edb12286e3d045bc2444301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8066a37316f5289b60f99fe3f401c31302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af06a2775c5a5d0cce2a5ca977107348303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de826230e83b78d87adad7dd6553e47c304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f9118cf881ce780ed34ec9041e7b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64475c585250c5f7a0e9893b0f7d7c50306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526f032a47796da21169edd5bcd7f449307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab2c50be8c26cc9054c9546f109cf17308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803aabfa38aac9d3d5f45bf494c0df6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872bbd023298aad72d368845031cc454310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f6fc1224e88d29830f86d7ec6acb5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce95fcb35bea6d66a4ea45010de48ff312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378dd8c6f9542f2591d4d0fa1701cca313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22be663769182a593f0897a4942054de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104ca70b4010568222bb8d5986be9f9b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e4b91aa566115d2367c640807a945316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b75a2912253fcfb6208503972013c9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de84898d58a2136bff252d80b5342502318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f48179ca58e0da59935ae3b6ee3f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23238ed1d28014d76118a567ed5d4aae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6439f7006f695872981af108129c636321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2940106681c65b5cfd7f0ea16a082b1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e8b1a6a90f5fe687d73e5fd467ac77323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2df847401fc6545ddc086343996975324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae8e90385bd3d0491516c58d03c3f5d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63561822713c9ed679e2fb46d92a0cd326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20092b6d0f480e615188f74d641c432327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694df35697f28f0b9f4a76386043ba44328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140304bd42e78df1833ac0ff2ec7d265329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09860527054f1369d0ab3fc5e24cd607330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24a22cc8c85acf2a6ef50263fcbbd3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e883ceb1efc485f1142063640e891b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ad0d9f1160a5a32db31675c3c499a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5d885ad580d6107b6fdb145ee366a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed892bd3c909b038093a1a16815a233335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de014b878f22193b6c891a7d52b79f0b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d6db4ef660810b645b2fad90c0c104337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9686d6b005363cdd1a586a99eb79c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee13be5ac1a6160b7a8d257a12e4993c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e31f8966cb55c7d93888b3c037bdbb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e25e286701a2cc83568aa762baa65b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511528af495c91bd9e40bc36b0a251bb342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55af9ace90017568dbc549570aab2b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3214b6b54a45eee29f3df350f4f23e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2678c21625782227623419bcbfa2f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d395967b2c755748fc1b2d9aa677081346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310968bc2617c369393360b1cef0de38347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd83ffcb6992042e139e25559f02a15348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235528a6d8965b588fd9c3088f9aa197349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8daf9ecce1fd36ca3c8024b09a0c22c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216e8773bd2d0cd729a62700e3d2d42351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba308653c427693991f95cb73ebccc78352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb604fb533ea4953b8a4a5f5f8277e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075bbf3bbcc2e1ecdca49694186ffd02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2875d102d22551c2bb7de73235a478fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f9596f7bc5d43f2af2824003bd37b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9838a66ba0f3b61f6fef14441e1e82357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf9ba5aeec3871fad7cb8414fa6ca1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500fa78e7704e8bd7f2569181ccda06359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349d5b149a12ed83e3acdd5e18b7f934360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c797e5f8fab6dc87037a4d3987230ce6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc90dba09baad181bf5e1d7b61244df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1164e384da31ee248e4b200e9ad0e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6084bc916d4becdff2cb7f27c0550364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a9d5c75400fc999f06e82bb12baf1f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26213e629606eb0dfc9c4bdcebe7c40d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2475e651cb90063dc3ae9631c351e0ad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3930a29eebb054d689d873941bd43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b6270e188476133eefb9c4bf3dfea8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d571af49217869737f7b68efe91f2241370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebae1aeb3db6d3b5c9ac27e3fd368033371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716aead888a12598c918a945a25d6e83372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e7335f13c443ac01d77c331cb63979373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8764cb2fed0be428360429a1388ee374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775a4f230a076056e21e7efb505ae08375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200fedbd0d3137f33b6d9200ad523ee9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dbe30bbbfd704af7966b3213643536377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0f7264175f535849c920d47955e4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5240c4aa3d673b257de4045cec90379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db308c1ad9976a69dd0bd388babc836e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9598f39a18b94ab2d13d1da38c8f9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db8b631d734316788410d9d0bb40c8b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b006a9509955ef4c99584e6649279ae0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97e23315e6a5915719f3cba36daa1e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a834ac37e0b4fc08fae054d2a841f58385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab96be47eedc349489bde3b575b72dac386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a2b8ca156566dbeaee1c48e20dead387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb93023ac3078bf6cd98dac8dce638d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377df705469fdc764e5a70e6b24904d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76993bf536e253203ae204cc88081676390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfa6861447e0f7cfc303d7702f80721391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e1f183511cb52038f6a1bfbbaa93a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83ebd0c26c316ac88da377ae8171e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75ba432a1160370d68db543a31f891394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8c42deb05a4f40acd5909087bc7e6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216a4e325fcd315bc70b6d517bae892396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549d43f815b5d22bd1e69ad7a6f12e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67915745b65e04bb9317631d14c7388e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8632ade9451c5dbf15ee83f245e2cdae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e023c237668bf5ce44c79272325cb8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2afa5fee55ebf7c9ef6f31734dbed401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab184b3d5369342fbf140320579449d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4dc76bec64a8659a89e3995f6aacc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72ad4e8202e01714003abab7c62f80e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c486871154a4c25570d5866a80139c12405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a5a6b1464f5e4f1113247f9615d22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a157efb205b520280c3e99dbe669928407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90064eec1cf868bde29641fdd4b455e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679669b79c3cb73c076a645b0cfff9a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0711fb0b8b08ddb951617ba8cb735b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277092851889a31f8d74fb8881f028fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00851c953fd8757f72de78be246b6925412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791e4bf40898a4282ed59fb691bd404e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148ac03f159cf8ee79dcd49505ae924414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9761ce9b28a33c08185d9e52098f3cf415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb33fe5bedf4385b9d7deb094278ed416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d38373868001fddfa8c202c44978a2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93565b4da4aecc189b6a45fd4d32d4fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf5c124ab5a27eea22e9a955efa62cc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99031059f09ccf9920514dcb5cfa67f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041e969dc259d60c1cc3e8d3fbe148a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf1ba329cb9dda48d6eb141c767b1ff422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86901d752da49ce3ddbd5d57343904d2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd2e4b7a6166c3fe7c6bf9eba34b9bf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f0440044ce257ac51eff79aba9a03d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9837520b0c9100e50aff2ba45256f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38207147a7a12aff93d44b966b6fcecc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb8705a28dd77099cf74869327265e7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9483794eb398067ca7718768cd77d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e401b0221d147b5c3276666dd9a3fe430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e869ab625d03a2abb7e732570bddd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27993f553e49f39431e40593f5b25be432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e06126595a73b5495a1959f152fef64433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc9e4f514cdf33032d2097b0efc22d9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3b963c4cc18c1a93c0fbbdc1bfa36435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cc34ee1bba02036eb80268c001be2e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba090e981106db63e318ffcd959d6c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30e54acd0404dd976f5270c034447bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f669355c1ccc4e7a39ec8bf4669b51e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45427e1854ac78a41d082552b7045fad440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ec89192f843b684c49baa9826b35c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5778235e86ad3e1cbfdda9697b5c4757442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f50443cdff0d4b9f40dd86a729926b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5a6268ef1b974093fee7684127271444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c599fb2a017d9538911d8838f28ab0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182eda38369fe10f74e688db5889200446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b1235411b0c02b9af6b0dce383c16447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e69eca9b60467e5697f87ea177dc7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a77b265bc3a454903f9718a64a863c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a6e3b839366fa480e3a15d1c4a998450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbbe7b6819b8cb0a90429307730963b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb5ee772523f152336fdc8594237d8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450fa210fe483315ac6d3c4a8c2747f3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ced974682b3c6ea6a316d41e9875b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0e0d263fcfd5c874532928bacc057455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aec4cc881440be14c8d49221b618f9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f1e20513ddab23f64a4532e934c9f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730ec0d66ce8a2f6776fb2fd03b85ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09f94e868aebf5a6501379a588cbc55459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81621e2e6d8ef92f9fd24237ca683386460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5b82ef56ca4e0a5d8b828e6302aad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d18445cea2a5afea725945cbf78b2f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff021af2864e924b2dfb61b7aa4baa7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43572c2df3a770b157a5139a2aa2adb6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8278cd0f6b59155a46751d3a17eb0af5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c9e6777e35d97aa2b2675787a770c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e18a54dd7d0b2a7e488304dea9dc8fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535178ccc0504f8743a8406e72b3bf9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2c47fbd07e72e2535a31e2bcec6223469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33823896f1f35702e91ac4a7e33375c8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf28c9e961cf5ebfc82a0f83a54bc82471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb4b73ae1c367a35b821f3e93c651e2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71647ac5afd2c1efe216281315462cd5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ce3e304f6b979e450e3bb2466b36be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c117171cc51723598b4351203895f0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c41d970f16cc487e8a07fa1490ac9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcf869624bd93a314c3f6b64b7c1a62477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65447cce135fd4cca60726ca4a167d2f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a43cf206fd59754f1da963c78798c4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52241dd372938a8de59329cc52a0c15480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53bd22ca861fae3fff97a3069f32e9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a5eeef5ce1081965867678a078cc8482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eef4a501357be48feb5e2cef681c2e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ee755950c31eb15181d30f2e4aacdd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c748ccf625790d9bb66a0c12f86c0153485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080e099a01d4a48375bd57855b33f9d1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5a63f3a0046cbeff9130d52e35cf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a3e9ca3ca47184d4a2eace9b577bb4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244147a7da02055922494e7eed6ee03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80160145450bf142330e06efbcfb7eae490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8785ba944aba0f69b65b22174f09a010491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ea41aef9bf065f10c6e1732d49809e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad6beced2724fff821655704115f1a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a721f4e3cc4d2c48db81fcf0a66c91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df25c1f8eabae6c630f700b238fa16495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985338deb51bc9866b795f7daebce0b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc07434a26cebea1e301ba9e335c983497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691a8f220b620bcc97f22f29667d6422498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5300a91b4149b63836fc57ab5c257d04499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f6059025bb2ce98b8cf8a6549a83f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239f9582efc192a3c2271a9fbd05c610501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de31ba47ff3913235ee40b04fd653185502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4a442f6550009bef5b8407590f879503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4720d82b9b9f1fb519e48cb7606e08f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3458173f80ef7c7787b8e2d50dce55505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d110e1acddd5e4c50510e3afb1408c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1c637174a637f6b95f717bdb63e3d3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff07460b49e5222fb8ac25da895d19ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede5434d41cf262b53c4e6460ef8eff5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6433957782945867b9e4f591fa500510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a324ae36bc2dbeea193fa9ba6100511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cc7017e6f5500f4ab8a023a75c8cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d67df9ef092cc159e265ea5a5bec6e2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98709cca094fb2f6681eaea86ec373514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c787d93603f922a20d0b42c465b02f7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91af16adaa56dbb341b3d000974a3947516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28863f3ceaf8658c4028884d899863f2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e6e069b7703aae42e6e418476e17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7a18a0043bbc4f62d4d354aeaf00519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b70981d79f8d703b308588065749f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ebfede34e63b1fa733d0be482ef9ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff139f05d13b5be82776b529aac41f4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f97cd604a4b97087b009da040a66e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6201c37d5a4c97c67cf10b7d4ebf77b7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5bf91e9efc1ce2113df731450d892e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3287e1b25b62577f7a3943e5e0be9ed4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f9548e676c72f46fa25ef7d5ac2618527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf06706c13d672932d2096da21192e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fd80f090f6074f87cfd7aa8a1d6952529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040644ff5ab093bb8d723d8f48955684530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bad225b84266956a753ed8c24b8dd54531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d38a1fa4b22f62bc483a358dec4c7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3da7f8cdb7c7aeaaf74111ed845376533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3414d64b48918ffe760fb9ee7345d2bc534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a68faad5d0efb923f0a6bddc2236535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545b1b9d8ba199facdf8ab28163420536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298beee077fcef0c2420856b72bfcbe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2cf4f10296dd456cd313d1e1c14195538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be6673a7cf7696e44675a61bae30d7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d35c1be74029f80d9651c2a12b0d1c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13643a3aed5587dd5b266c907612ec84541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efc8f4b64b374d438bc880b3244d44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbce2764a7972c83703fd60f2854d6b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6cd43e2b10d68710deeb83096a5025544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7066e26b512f5f67435d47fc8b20de09545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0288587a7896d88164658dd38fce4a2d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23c0b76c39d0e8db89ccab7596b3ee1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d33741a493231a6ae0c42c96a677d0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfd1b2cf258122b2f37263a1118f5f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8e4c527edcd0c16ffcbbc728f73f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f826df958b914c315301736f9c194ac6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf69aed0d2a92b7a0eec535bd6cbbe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6fd4d390f5ea264afa2c259ad2f5c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232e280ff24ad694a907b2fe17f634e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71805457ac536a9e4782fdc2c1aef14e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d2ae692fe357610e0d0ff66a8edb4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966bbb40cf6fd422d8e206801d4d4b3a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8671db70add305f9550973a6080721558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee39e431dfdffe0f8d6a9e26735f86aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92e3d16006e063ece998647ec1f9206560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f522d5bb3a1eaf80bc5182351967ae4e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73ad62f761f732a92cfbece52d2e20c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32890110b7279d1ba1856e20f6f000c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1e8c57635882c1691f4fdd6bffc99d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74cf9552378770ca138c4822e0deb5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8ac61e912b749f1828adf42416feb6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45c7fd459a11b9e9bae3b3d4ca0539567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771db4c873f3cf16985def898350c3e2568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c7163d91c857f41b082bfd4e5903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d254eaed12ce93d0b7cdade5068d6f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e1601f0201ae978996568c884e0ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4463d52bd5e1dc63374be7e02f07067572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407279fd94b7a6a5934364dc11d2948573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b636e1484037461192f34ce448f7c44574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2634d91107a9a61fa5c9ffbb0ee57aa575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3caa0defb56ce5e29ed53cf64246b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a132f0dae3ac57efa2fd4fa8d742dc88577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd57244e8b0634edaf61b1586f43dea9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3502b2cca01a6e8e18883b673915f52579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f8471f407b707568287bc8bea2c17a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba2c123c18a77b2712a86dadd94af56581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249111f1a9dc2129c100c39d376e6f20582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a5bf8acc68273385383dbb9feec1b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efbcbd949bf2f577605ae7671ae26e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017bc9d8d1c2bc1ee901a854d1bb325585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6e7bdb8005f6e1790b958f35d317dc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf347289ed3ba12bdfe80370d3330baa587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe3fbd377a0dd5921863e40711c9c2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806407f62a90c48eff94cf21553eab7d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6d56c488f52286cdc59e58f211faa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996820a63bc0004d12ac99e50443058591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c0e67a8c09c69bb8e53b678453e940592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00813c6175dd78b48663d57cd124e5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57381c75a3c9f621abeb36121b77bba4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806de07be2100ce21c7eab634b503849595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d175b51ba64f5426ebb02469d748098596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b82f77f0e8aaea905c6a615bbf044a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb03894d00f8510ae05528046511484598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c71ece861e2e6e94c59f33740ba2b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9a4b8058f4e9acec8abfa88ab331600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afffb4979d028191ed5f7b672b656fe601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a061a414f3385533ba7a2353c051723602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00059d430d6288087312d41753774e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205bc23510941cd1c1d62d9a0b011a4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb5b5132e886602b0416cb1395a5add605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7246be07607241c47fc087c966c3c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a317be0f61b7408f00f518ecc58cf2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fdf8beef2556f89c74acfdf9e15cb7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41142c0c77537aa97b7a452ad3167fa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09303a4a13b772ce475d4db62cd38ede610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0311c78a6eebf5dc096376fbbf13eaa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ae99bd61b53f90b3be5a0685a45554612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c5921cfd0732f4790dc106fdbd5695613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27d6e0c8e2cf79da36785798265e8c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e143c482fd13634d3cca4fe707d560e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ba18dc6945e5393768a487c1f09e0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed2b518babb3b3c9b647fa693830fb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f594113b0a158226df85c9d54f5687618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86375cad94da5280ce84c40fa4ad6e2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351c87e2a0e380227b61f11c20bda83a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920aa42d94482755908f4d6bb9cada64621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998405f3a19d73d9b3873e2fb850f5c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52f2cf57d4afc1b9b2f88c50a3db683623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25655f8044f9e32c1f831aacde0ca950624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78871b322115b6566d77b1ffa56163ac625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b108281e5fcda5686ebaf85838e79b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2883e413c7a8687ca3adc77cba8264bf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602f856d41d63222a0e9936120e8bc9e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3a4f719bbd856fa1b4b9ba618df544629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84878a72a433b62f4df443bdddbf99630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3613b2234b22438cfa86f58bd48ac8b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f1297124522da20a1bf7d7e9b1e3a5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbd2f71f70eeee5eca686222dbf54a7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0439e7dc08ab48416461e76d874c2ef4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771610b23652cb0670c7d74b4f13dc7f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db68029648959def2bcabef44034843636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf0962c3644402b2ad86981d8f59dd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b272a83ad518e9f9b643e446e7d37e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bf7bd9cf3683192ea94fbd41af1b18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad07916022916b09a231cf9d295995c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d6ac0dab7ea89a61b71f531f28e4e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b6dd34f4c92b227ef0d5e573323c11642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11d9ecc7a1578ff8899f3bee6c3983643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b9c023b45e1979933ad7104768eee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce94845c5de775c792bda3c5576805645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85072012a525f5602922738f9217c5fa646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c584c5c324ce08c78a4ede4bb76620c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee3010b36125c70b00798f21a3f6b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efc7facc460d97914762bab8f773d9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a398adc9dcdc1dd8f01621e3301e27650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323977fe1c16b19907faef93dba1abd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bcf7330cad5162ce0f49320edb7b34652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acda11810b6a04a055c3e955afdd2ab653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473ca8cd938997070b53e65e8a45946654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a0faf5d284174ae6350d1edcd7815655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be2f238ad26992d14d78514802cb99f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c10082d25e256e4542b4aed5a992d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2f00fe54fff993cedc63aac407bad3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d05c5e45ba10c902ae84ff139e8c2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62f6daea5c071c45f01017cb5bd329660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6814cf8f4492b4a777effc4a3d02661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6203a5c33beb1759e50a6a62c8afa831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ccadcb89a5dd9deffd8d6a0068272663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27968d36da93adc3d98f42c1b93a1e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6db255ff5fe049623cc2c9b46c23e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53530b4e8d23034f1eb52c52ae82230666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93ca13957592f5cea7be763ccc69ef9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47046961c7e0566d12d233f6c252a594668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b37e694c79e5f9a6f274653a399437669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42713c95a39040ef5e7576e6a368f902670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ee61d7bfed239587843a5f436230a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a2db62af73aa82924f84d8f678439b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da0b020b0123483610ff0e092250266673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cdaed7144d64f88e2f2c54c010968f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a7c9a50ab7996f448dc554c90e726675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d96324b140d161fb1a384b8c32b35676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8af34db4478419669bbf08fcfad3d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de50e7cff130c23397f0b93762794c04678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>