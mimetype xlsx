--- v0 (2026-08-21)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9ed3f2e4e9fad706e5400e740456d21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8746619d6fc6ce400a7229ed415585702.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece221b268d8716b48d50e281f08bdf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d7699931aa5b3717014b7521e21f14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0563fd11547f6e2b31ee6b00874943285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb27545d14e993b912dad60995d09bd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a652cc50420c6c2b15a0e8b21b7f95c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f41d846b774f9ae8d4b4fa3f2f878.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed8138c906fd45dd009be217f9e14e79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04520b45e1d1d93c5c04ff09bff519d110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8f962807dd94ae340a186924e876711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763db509005b42a4d99b4968507330cc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8429a4af2bc2a1d8b5c599c30bb7d5ea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1b8fe256075179bcba51cc65a7f814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47721e681c55cd86d8eb9599bf2556315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1115e5f4319c4ebb515ab6327ae18416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05012a64bad4a27cd74412de5da61417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8a8bd7199d2a39746e7e0f3cd996ae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491ab16642f0d5cb8de418741a1418819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ddfdb8f68b5595aa551cde0701f8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0882af0c286c81140b0e1a4900fae6d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddec087082901628dec27fd13c2a2722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a990f6952cd3deba7085abc7059a6523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3fb28b1142fabb5ffc1eab1edc9d824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d56cd29464dcc0405dfb2b2abf246625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517e722501cb230526048f9bef9882426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688c9ae40fcc96992a7d532d10413b0e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f25fe65959137d9d341760050291328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afde4ac8cca4bc1f906aa1af6576453929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac6821f995d9a431ba6512f55098b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042726b51071a530ac6c04555acc78a731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236333e09183f543324e1574697606532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4322867114042d41909512a4c9ef933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af393cfdfecdaff740ba16e11b894e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68eca8461e3b84ae3214e856194baf35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300fb0f76e85272be091341b4fc38dc736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7493fb1d4cfd406469eaff44b1da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eafbe0eb890fe0d3ce43604a6dde5d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551639b6194f00dba497388624be645639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf8e2c9f55edf1b40bfc9231d5d5440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e495c7b0e865a749027979aba1a9dee41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6abe108b7e71849c63a3830c68fabed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71331bd84ce050f84ea06f503a5b9843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93942f77032ac7c17c310e117ad841044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f01d600bdef676d1ca44a6a3ab766845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e097df32a3dd9452268344373ba6e9c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e803dffe771805fb952a7fe7e2c9f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6434803ef91b4e9117d7e625aed0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d9a1e9d02b5eaeecbe07e3c04c40c349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cd6c2be88223b5484b1a7ce8b32e0850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debc0ba3ba379afdfab58610d19722a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff88587cff2d6cae6c797e5c4e3420152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416094d13b8264ac479237b7a6c51e4f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883afe2a6fa32b2181c850e0fcc26e0054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19564287a9262d752399ba19c5f01e8f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485344c822f27f11cd0a49e4021fc35c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a848b15d791adb0c6d23e3d1e2b9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb896bd3fe4241f4368d79ce4618d4958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077fb2c8f42a8e80acb8388bde5c34959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae5b329cef3bd7010507f12228a416660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c1f9bccbe981b31f281e2ee789804161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce5d1b43b9e2481ee45c16532d3e2df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60af5b846ea4355366fc8197cb39986563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaea751ec5f2ff9a26692c60eef992d364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93db5da2cb8ba5cca4be3617b303ef1665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11409bc92242b79e209a87e548d28e1f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c1044c7d18daed275b71285422051f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9333d138eac8d85e67c46a3afc541b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72132f23dc7579104feb46b35aa51bc069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67df1f0649e698b268161bc6f160f4770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642bf36198f81ac751c73001f2d9d96e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f359565a545735fe3555292a62bb1c6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4175e6cd62ef9b82a9d5e1314be46a2873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ebeb064d315d12e1e9f27903ba13f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd926a0b7ade4a8225532e1dfc00cc375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773179c74ac7dd7498cdcea4dd296c1176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4b69a4f8bc3c960139cc3d381bd5377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04da0ea4ab533a18d672348366460378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9681a6d440541606589b6b7d350b8379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4170109876a9353215824044bedb1080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed72615e883720aeb254089e8a9246381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99edb4b0360a65f514931c7f326bfcd582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bc6d0ab774466b2061ecc9ac55ede83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2379d88bfdd25bb4c53beb05fddd677e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3734e7e40e6a507664e05d9e04b3b81b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc36c42be27627dc2def0a077d30eae86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552bdd75ffbeb17173a5ad88dfb9d68f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4d6c29b33441753c1b1ef0970cd588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec4849f00e37fd830aec495edc259b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e64439a499e3a8693375480573cfcf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4657cffbc8a8464262257c6afb568691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9329956c62559891f73d1b1d48e476e392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a0e19ad7d442b8068007ce3e78aad193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733161ea42ccefeb1f23e0d867cf5d4794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8f6906669375cdf679383f92037e9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a05a3830f3523714559c2f3c9edb9d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658580a2192987d1f369390c67fb24b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9ae917dc1da0a5fa195911de6872498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e676087ff3055040f7a3bad177eb23399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2fa1c04a9f59d60f62acd90e7fab40100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621222a80e495fcc17c9685e0213c595101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2338c18f6300ff46b81edfae95d21df2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558587609168ae90643237f2aad13e60103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27458e22cf5b7224f3c7683ed44bf7f6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2de2cb1418c66d567bd5fbe086d8b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55cae961f11b38bd1310e3be4d6add106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86145b7cb448d20d0758c824891c419107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a40943938d0d226612ea0905a5d011108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785b430a01364247c44ce40d38e34e9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ae8e0e839fa15447812c969f1f6ae0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c77317f0711d61398ef9bb44e9d5f4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8db7f07fd13d8c6a073cf4b44cd1cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a875a707a37638f1348d06645c91d1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21fd5354c9cdcb01e8e7587541a334114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549a0654586f803c9398d4ae036f485115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e042141ba95813c3b5942ccc03db29b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6794bbcfa011f05789f49919e4eac09d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5628b86f765a8d7486d0ee11a26327118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4376c53f7cbdab99a8a8c02d8eee48119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98ca3c869de42d7737d51364e4f6320120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ecbfb53991289e6799dd3bd7c19f58121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadac5d737498dd6cc8322ac5f169c2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15282fe4f4248c1b17503c4478a352f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e633a9012a3dac385391be6888e0ac49124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856295ce20b78a4faa4ee5484d5d3867125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69796ea5e2bc230a54047bee9976697d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ccfcf703ca15eceaaba20d2916a706127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3892582c3750fa634370f4a1e6161227128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adee0751e47befbb48c5a98a499b39129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e57fe39e7f4e2eae1e9ad57d6df11db130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2392834f86cfa1d948ce5b509ef54131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf6a7f25d78b6907d4cc46d0bf34b81132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a947518caf1d2a568a18941a2ad28e30133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3117a17d93da4b73fd7588490afa5a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40add30623da4f4d121e1cfbf698609d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264b5b443d605b8a371b5c53d968b13f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef13c1ce8fd5cc4f5924155c5872f2c3137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9b2deab54267aa44c3c8eb077bfb1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee412918168abfd27b6dde73654d718139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce96b7732044f6830a91d2b48c7d97d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdf1d774c371d82640681a847b99e54141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4374a53fa571ff93df8d4475e1bfc64c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf3660eaf9b92016d0607f91b6bbfd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb2ffc16bd52184e9b64c7f77951e1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee9effaad4a82a3da8c343fbc9fd291145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac700003388afb80fc35033b24851ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f12b670e6b867c28e182a476fc11e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a678b22b91276ddd88c8d2b209e74148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9923945158640a8a9a5fbf257305a4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f1e2b2ba00a559e6a4bac540cccb7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96dbebcd63c382ae875dc07b9ad536a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d928e75657fde2295ab41d6fdb218152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614d160d42e4893f3ac5d6edd8964799153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834e3205153d526b38a0b8c48159355e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4841502963b6dbb11e53212e5f25856155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5efc92c83fa69e9b655334f528cabfd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d209cf9938c6fda69a241221023c1fbd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308445339d766caa4d00769b8ca3631158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63a5be68f15ca99d286e8916a5a4d5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70242633868d5d28d4c822ede63cc6eb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173dd8d8d36d93e4f9360b10d119367161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677efe63c140c99585b22bfd4ff19fa162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1fe49f8d8d88d36520cacb6b2a3cfb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ee090e7175d05a70746040091514cc164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baabceccc1c742dafcb10d47aa6ffd23165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a955d8bbea0035c19cfe2119c5c61c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eacae6f19db3a8989f2b3b55965ad00167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa83592f89126d210bc32ab65a63f35168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f5cb70fb7269adeda9511fdb36414169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd25504c15661280e082567c8447dc4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625088f2b7c1cff6a35b97bca2a5ba2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e165edd38f97593a4d5ac75e127bfa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a54bc209c903490f134a4a87d16fb50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76cce1b7a55c2c00f3700b16d786b8a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fab3fdd602ac9c738c32396b682ec175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c869fbc7244f3604fd1571bf9d292a2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05cbdca3413679b1e3c31fc5c384b51177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13466ef8edef372616b50f7d8765d4a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e14d475143e5989bf516084438da3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ef9891ea4e66813609349091a4f485180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d0a1e01bcd6700bc10a7f69a25c7f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e043843ee523d2d5fed6ca7702d53f2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eab59cb4e828a3edc1268795194cb183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e235089f51267df585856cb35f9124184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b876100db597dacceecc6f4d2fe2841185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d736c07fe1599aa0a3003806bc1219186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1974aa6f4fc6fa7c12c48aa14021360187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f39e6d72519d5f9c6186bb2308f86b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad1f52625db37467de501af087c553189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73768dddd81a2598a8a2cd05f9915ff0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329b1be3f8f222193a4d191dfadd4483191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838659d14047a983142d0985f4c6e99192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e04b63487394607839ce52ead17bb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83c79e296afc90efc3b72de25e4e585194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf09a101e04bb36f37bbe4f3ec42b3b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691bd18703c5ad77293b524f075053c1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3cf3b4c8f23fc30ec440cf5d643d42197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8818d588afe4538eaa311b4d8cc7cd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a511296b72071ffa4dddaf0185fc967199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46262edc8b122c3081de1a2d7eb30af200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d21d20e8495404fb91ecd294440b7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c4c4d09993b05b684aa14aa47f6cef202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdef8959f5b49b958fad7cf06690ea2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff47e0756562fe07750511e10b684e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5a2b93620263b13f9f9dbe6c947951205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b303f3bad46c1f5bcc1955adba8c6a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7e824c6557d1aa3e649ec8ed824fea207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc15b44287c75631b5c32390bdfb7e3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5f0cd3a3d0a99b8e384b7430f7ec8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db32d2bf5581f2b978a43feaf827523210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6cbed5655b87afcb1ee3e0bd9a060c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52620727b95ac4feaad1602cebd018aa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245759dcbe25c8ae3bc3e5635c637b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a32606fa4dbce2c5e59c9019cf1eda0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043e70471e73b5c95ca74df673b17ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e795c69ecb1c2cdbeb429e453801023216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404216ae9e7aa10defdec65cc068cfc217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563f6841ae9f384bf8b6817c305a1f6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f04670a886def283cadfb5b152fe94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c7c41509747ece6998788ada63536220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062a0dd49c163028322c2b6a020c50bc221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cafd5e29d94262b07e2602139095ee222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ffb30d6455e587e92a92ec2f8d0dc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fc8a12808da71ae8a716f575d4d689224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054b4db06592d301888b9682a72f8503225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1024decd9921abd0578d38b005e3c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087ffbffac21a97a04ccdf60ac492cf6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a209ffaba84e6d0db3dcfca0880ab9c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86af896a64bb9d2a72b5f19891cb796229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4313c33a71841827d4d2c9b730801906230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8072b7611fb5b35a82cf2680c99d60d8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716715597d71cd8cc331d6cd32e356bf232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51c4345eeed7f8721394571bd10fa7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02710abdbe53d98ee1c202a0dce5336234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb737949e2a13b30c9beeb68ffb6214235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2764a31618008addf6640e1eed5dc3f9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11fee8becc9abab934e9f09d0d4ca3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc048566816f9317dc78393e78ec6238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354d474b3dfc577bfdae15c7bab6e054239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6ca517739d2764c969af01824f5191240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1512a319df5afdbfb377b0f3442d7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab25d13a5f53ddf82d529fcd1be1ea54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b96f412d1079171950233a52a2bcc2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e50c7c6f95a10cb1ac8e32770fe884244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f5ed3cf8857af11be236d534ed6c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666eef61bc9cf171a9d6132363d578fa246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2571d99d7a70c08f3f2ac2724fcb42247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fae2c2dbb936b847ecd6ab079eb000248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fa7e5e29aea74ed6f29da6db073b3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132f2e01d21cd4ceb3f9e0de08dd21a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cc57c0f9cce83cc05f312e9d9937e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa096b699b6468da312760f58c659c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3ca6f612041c7909cbcc460499ace253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e42d2ff49563cc23fc0aac045c525e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c7fd1b961263c351d45bc6ee1fc9f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476a4cc938f9cf240368099212395f9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10159b3f2b5a40860659a71f91178659257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2bc232f5e1a14da6d9e717edeeda8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768e504a11dd88d57d7087ae97cdbcf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dde190665005c61794a8daad93a613260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749872252266e8f8cbe69d058894c937261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571d2283b62e6d3a0dfd6d2362b51e7262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde8918eccb4b689237491a8fafac2e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038921576758cbd9514ff08b5df0e460264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b093218b009b7bf9ab81a08609aa766265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31c5fa881084749823fc739223f207266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cdfe5a96ae73083250824008f0300267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d953a2eee37f0e041b9a445151279a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9840a98ead20476ccf00738c221a52fb269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d76842674cf50435dda0b64416208eb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df56770906b79d8b809d6510bf0c77271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ae456825c7c0c9bd07cfeefed2d7a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658c2e079b7ddc29a2d6fc0709e43b0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20087bf438a90e5d854f6871feb4706274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d5fde34be8c6dd9be1fe6f7667454e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b7e4ad92dcde5d3df505219e66df5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5621511e80a173ee07d053ceabda92e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c691a0ecceb62d78b668e42adefb8d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c06f591b716a333b389e987ba5732279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2684c4dd176fca888eafaf9ec37f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2594e0d79d99b0c2cafad87631594c1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0121ee54cfb37892b247297f145c3ed282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2200b68054a3293ee63903a46f3885283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7313f045dcbd191e067c62bf221c25284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be28cc084694f73c0866b2d40fe421285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b20826bff8c37b08ed50367960eab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc318f662cbf74f9d5c6695ff3bf549e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b0b5229b111a1bf09a7b24962f780288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c1d1477d3ecf265471b7db2d335dc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d213b25e40be782a1d6d547e5a30c2c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef364b81b23568c0f0e0d448442387291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f105096faeb3af950766aca12437f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153f01fb77a47bac673bedba0ca00c40293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce72ba0dbd158cc7cffa427598f920f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb0625c71ad615d3322a812adc7182295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8897bacabf53f47540e3f130593cd560296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da589966deb58d8048c478f9b5a4b93297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcca023c70856c6b196dd6dd036666298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf43dad44a612df35a8ea83593f063b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a8693836d05bff1546aa542c5a709300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b818015c2e6d0c89898c9cb77d9194d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca21444e5bf51801b16c61d0a6f6770302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca4850e7b1900a7fe55f15bd2b4cad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee3572a0abfbe3ba52afae94d99fdbe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df7148d516b131204faf34a6426ad305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d092bb5ddadf0e9ab1e1b233e2db18a0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dff2f06bd8e22178b06542a43485ba307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46a01548505fd4ccbc75df6c96dabe2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f770c39a37a857790351ffec2d5e5a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e95c7dc82cfb7b55a448b1b9a584b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d052d011f02566aecf8dde5a1f5e396311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93be7571530c5e2b12b3824e4488457312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c6d215a6b654eabb0255e1ab845d6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9660d155fd9cfddc176cd7f9a96e6a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9b36c79a2169768d56c78da2debea7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3c720ef25e9c1c852be93fc5684a46316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a951bb172a00851130743d3db3ae8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec3080cbdaa99a6101c4c59b1bd1658318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f6db7a253e3e540a37c52dd969dc4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b12efffe0d588ee3ca3c60a80ae74db320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b026c24422cece96d4172b07ab2dd8f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b0ace35837488133cedd44237587e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2620441c370ad0fbeb62fcd6d5495323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278a313529bf455ee7cb62060943aa38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55787db9495a609d7d3a46d27d4845ea325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a4d81f64106de7077e2b9f7f782e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1da75110bf81fbfe91723297083c9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4de5dba4c658950bb3af2f90565c0b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a1868962f2c4fe871a61a1677b81f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8de8e20edbbb34bca58c6e4c3449d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa84bac9853f71a1ad09d1da8e1f254331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34487d4e1bcd52ca2676ef9ecaf70a9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b412a0378c3e32a7392eb794719ebc333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4fd635047e38c6c7d47f8fd881cf6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba9fe9f161d860b31a59a5c3d1b91da335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd379462b7a3db2e92ec2b6347c2eb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3598b70ef7c73d3b943b2a5ea08821a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757a238780c794e36808a127e3955e9e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8bdc73cd090f840f371e17dcb406aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4801f1de00fbb9990c923be63efb1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ab40d6fd2bdf9535014b5d0d69098341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3210b8fb2b14de302e05de14e82c40b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f59aedc33ee25048ea005108ba38a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b894b52941d1b0b7a64a71ea00bca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26434ab396cd2ccb0b6cd1547b8e7f4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d15097624c4bb6c05a178f63bfaa71346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd30ec252c520b8ff0c9256ff43fca347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c85e4934f27254a5c8c2048bd8b82af348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3dbbfcecb80caff942ff94b2baa6c6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c1638bae3889c3b5951ebeca36770b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730e363185c2fb7a916797ba8f67aa2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e83394cb30d14949ddb30308ec7053352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403b00a697ff7d2cbfa6277fae446d0a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad54cc30a0e43b8d7163196c63629e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5968d5c5434bdce3160af78da43d6ed9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfbce4873e4bb5d8a37f747971af1a3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d931c992bfaceccb2d3cf49693b87357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a06045f49f307d58dc3abf58861d03358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863b183a5b5936ab63ba16487a4350e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5dd583aff5a7f390df9fe426352f11360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3e1d96fb317dd525f6f1c30d00a85a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d197da5f65e4f389df22e4252d6f6c9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1347f38dbf8c28c257a1839e77a614b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c116ef33f931eb3c150826e8547302a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9726aeba15081e5efbf39e086091cee8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8ec3d82347a44b22819b55873f3e88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58148b701c620d029de4f05f9cf9b320367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b1e8676fe7640987675ef0e9e8f85368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053caa417e8caef07692845e75d6363369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911c04f91cb0a07492cc07798afde28370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fe12fac2122030c5202de0a3ea83c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d669b5f1c8a9bca12efabdeaf30fe372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ffb469596030224a8416cf84104e69373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a889f73e2de81154ce40d60c13b94c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b0d33dd59818f692304584bd4dce7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9644feaa1cca64185cb33c33bd4adb7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6c1a092f1589270beb25b765422f7f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d37830d1fe7e75c5351dc4d540b2b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a33406a8bef00124852c53f5e68b72379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046810031d2f53a9617dd6980fe988cb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbb893a5ff1435c187e405ddcee0ddf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a11e48fd3c93065cacb2dc1fea643382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c7f8c96b12ea168e6ced8f5030994383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aaa63dc6147e97befde262103b18a9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38a4443ff63271f7d249d70fb8a4bd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6cb3cc75ce112c8d09fda3f253695386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ef2bf6431cdce2b8f70d1b6b4f865387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fb7b37e0f239d339771dc71ada4bba388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28016365dbb42fe32dd0f367c23e5e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ecb268fe4d43e0895671bff4d51a6e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982bcc4f2af4a55ad4f1888908ec342391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c68f757e303df1c913c0ccb5d0d554392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f845fd3c4ce4ae8e806ca87d7a9385393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be73fdb5add735b356e5b5f9fb7f2489394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a2309e855bc37834d17b1c2d6bd8ab395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95adda6b28aa7b461d77d607f19892d2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a8562c0dba3a50928861299a302c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b18b082846f2248aec72acd38bb3e1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a2059ae84408ed2cbe1de6b6190cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14f3a6df1ee2d669ffe59221a574b9400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa5b32705c0c24192040c8c14a16143401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaf3be6b524d287b6f5b632a2798702402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47762abe6d0e478b33eecfa57f498b0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3a2f1dfd0cb7dcde6a811187f2a32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f2c2961f502900f2032a9c12a21a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c6995fbcdffd2feb846afe90ebe1d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f044c14ab47d67db058958cf0ea6ba407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c926297e4db91beef96c046401c45d3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810f5e7e926bb97834ba45f4760c2aa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f38580fdc74bf35788795c565e546f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d3d71756c8721f1685c0e2f08ed631411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cdc1edbdc306b08ae574e99814c1a8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fa3f0023e160e772c5b3312b458699413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7b272f1aeecd47d3819628daf70113414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803b758511a5ddae670b048aa777caa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4562cfb8957c832066cda86359645484416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9920650800112f60f9059f1117605ec417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8eeb84d88ef6e20213e443b7db3dc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a22f0c5e5446af62a63eecc752597d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211285e46ad4acee2fdd55bda359128420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5c2ca3c7b89a19c9ee3dc1b1d9f2d1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c97f5501bb72b2d0e4fd961079c48f5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5395dd322e2ec9d1b13dcbba06643e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124d7cde8fd2a8277f6123f0efea1edf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c569d30248b997284c89d188280c1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9254a3a495cf2ba25bf2ac4d197a005426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d03152490ba18a1ffefd4b0cc6635d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235b277e99758a86b6e64a5df5dde5aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d65a706f4adce73ee26eb3b2ecfa342429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e2641624dae2ceba7ba3677a26605430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d2e4134cbac8ad37052da76d0e80431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f494588c11c72093e58c1c6d9b8ac432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5149a224bf82cc2a48328a7ed626d87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139d70176e62a25ff9870f8f9eb1064434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c4a05d6d810e56ac605152fc4830c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a16f447dd1974bda8e3e7a401e6d4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a4a355ca7ea3110fd068c6d599ee3437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea98ba4d0f1e8b5b3b7c857f363626e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51456b0da920a208a6b4e3fe48c31ad439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23701e957be1101b63820ac308bf8cdc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c120f7d8d48b6f56f0e8aac458b94cf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7ad3f793fec8363b502eb5eb01c3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8245dd9524e6d600c2e2baab0d1727443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbda4c7ed99174b1c83ba4e1a967f624444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8e79da739dcad6867ceb12d9ed9c4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc56e999533caa254cd92ab11ce0a8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa322c45f5fd6ebf145e70e131980fac447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50fd73dd46801ec92a780adbde7b961448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d931d60478fcaea47493abde8ffc31b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ad92779cf449a0658582aa0c1f9c6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe1727aa9578080d0c8738d902fede451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d817a25818172c77fabb72669b0dade5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793a09af9a96cfd05f002c140c1bcf3a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864dd365d2a854178ec851d6b783253a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a5d7c43264eeac1a46656dd06ec84455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3421ef3065ede08fb9b093bb59a34c9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c39349a03b351b314da9a1f4a843d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09015f8c7159690226930ed7ac74378f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d04e4739dc85b7134237eb8f3a2b4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f119d9a586cd36157868288472bf125460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2261e85626f48fd67d53827e75468a47461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc1d28fd82f3caeeacaf029a57960ab462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2469d69cc8e0966335ed021db36992c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b449445f20e2bfc7104b790e3d141a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e000ab3dad76cdc1bc11316a05db54465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82351a72fe5faf92acd9bf67447633466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2c4374d966eea3ad6096d27f6c3f03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148259c13df6774880f7d8d7b984d05b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9923ffb4313d5cfd42436fcf13410469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed065be364dc08176d57389040cabf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aad51f520311ac7b30ec3c44bcfa60471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc3991179fba749e94d4cdcf8a11500472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f44e665f645ab0efd2ce274884abdf7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedfddcc1b9a9629d0872086c10b94ba474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d522f72ebf08c3a1a567bedd38e6c1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcd2acc86e761528710e629ef753a96476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532dff62b045e35afb74f108d00635ed477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324d0600cc73c120804657363dd4db9b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0eb33ee86382ceb3aa48e6bdc71ca7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e696389ccaa43e14dea2d35741e467480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c9ca78d359567ce3abfbc771db010481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cde3aced88b26f0b79c91cff0e9320482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b4fd460622b19c225ad2325a164ff483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab1d7fba79eea3776d813fa26ac648a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89c62136eb001396ae4d875b1ae4df485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1304788227dcad5096d09a05b08dd4ed486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b62c9bfc79d03b04fafcd1c20c2da487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c272928ac3b9cef751b20910c1940b1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709bfc21fc1c1f8e02c0bc06994c1579489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408c96429ae7a08347a3a22a394872a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ee5661d64ff866710b5a4077b6350491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83af39d035bf5c6375a17ebeebcb062e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1f6c461d1fa340308c41dd22053976493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1445f425d9b44b266b189c19c09ceb494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c41844c331803b2f362968c5374621495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d05a241977e2493a4b3ee33163aad5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df41634258c6717961ae7ab1c897cc86497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1bebdbcb05cd76dec8474b572fe25498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701979b0e93546cd528bfc0f91ebeb38499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fd60249a53c74f16adf0216538193500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e31c865e5c8610c4265a2b1877a51b6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c0ee2a3407b1472a50c5140ee1bae1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778c6dd2936bcff35fe0ad1baf80229503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7beac44504ae9c68b7e2f55353dbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81a734a452ef8b9f98f64b6a0310437505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cf7ceb364d4857a8d6bc981e3ec3c2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3031b0cd1846a77844fbafbd06667978507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ed2951bde125122079208c4a0dd53508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eec01d147c5aec838a8f6be22b7a8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adae43fad5258cbb517cdb232fbfef4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100818b9d052e0dbde4c864b3d76754a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187d4df509260f007c7cc4bc14d1cfd9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb70ec05916578789164609041912c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdd5f87ca14df35301de0192112aea2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23347b25374587f0e5106fcfe637112b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc324086bd99f3026970b33c971ec4e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac0852bbbfa53d72e2da89c9802ef2517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267ca96dad4615eb2d2d58e642ac828518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b952d8392a0f81c92496dce83adfce8a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3befcea0bd0591916e1f0f67d1f895520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f1658a6cbde02318487216e2680ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9941d3a29e177c67e6b45cd32626522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04334071601897d233b9a2f8f68f67cd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307ac23eab907a68fa58af4d579682dd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560dd402fcecaf667946b5076d5ad6e0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11cdf0fbcd0caad55bfe130a8ea3d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7262754d70b29cd604d2b508803e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34666b2d8c9461816928e61b94b09e40528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3119c0f15ccbd04add8a95b125afa286529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c47d9c60049da779f440177b235467530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110bfee36dfde17d6ae50937fdd411c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0b396edd1324e57dd03b9d18edac1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25236f51cd30da460ba5329f1a6161fb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95068834a087c41012f4e9587c61398534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb0ecbe87ef05a442e75ed2239ea1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9162cabe1ffe157d75cd1fce878b46536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe603d63401503c07ce9ed10a54f03dc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce0782f01f08bf1dabafd9e94afea50538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276f3cde9efc2ec8fdb73cb090425c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7ebf1107a89081506077a6131599d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19732df12ec8283a1ac1419289d78e6b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2fe434cb174ef20223fec6d65f888542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8780042c6f1aaec09b1a7099b872eba4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7c3074866a1dad287f6abf9ee64ee544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f96a429706466f8cab6a40f1d688cc545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d01e98acd4548d88d871ade974d599e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5141064feb8d0e76705996934a8a9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a609da542e372a0e8cbabd3e3dba5c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b23ca3ebde1fdb41969e000633a396549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87beb98c1b994dd7aa6f3cbbe4f769550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60e9a69daa6871268bf6ab86af849c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd515a7dc12353857e0285e21e09aec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d013bc1bff7db1261253775b76c1b9a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09018c130505ea1b28deeb444e969e52554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46ed63f6a916e371e8f8c2da104ace555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080bca54b587bd16cd2aa4908e286c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e988a47eb9be0bdf0cc07b7ea9c30557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19058a9f908d444d5111339022d3f8e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f00695084bf29754f0694b7e0d7c5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83a2d1591d33d99b498313127c2121560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c1fcea7ec6ba230ea2132f651f903f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255823698b4f7912b76946fff31a9021562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f454a4023f46184b813a3e2244a4e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dce1ce0ee610d944361f66c1a4c6fe3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1b13fff5bae7bd7cf32269ba03609e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a0f50bbe2bda9de3701ae12bd70d50566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac714cd000588dfd97f90e512ffdfc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d7829549f54c4168664bdf52b8983b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf37595211f6f79c029ed0157915fd0a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f548d2df8ce50091382645f974df8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86368cd9cc03c40eb4056d99c86b361f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e2db7ef9606350c80cbb59968bb3f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881808dfeede0a52c5349c10a96e30d8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2302b8c92fd5d43f07994ed2d2d72d25574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa29a890560a9e3bc036fe16bf7490fc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88a55e416ad0dba132fa59abf1af627576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603e04b3ba5193c15a504a21e8bdd42f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99adb938da700b29182a2481f15939f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53eda4a3c4137df9eff28ffafee102b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9eb62b66e6dad372f24bd78fde768b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2146c390b5d74ec4345f4923c097cb05581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca458314fdd051b67af2aeed27d506fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43617caddcf851afad9fa4282e9611d1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8e516af0f12ef2ef7672ccedd768b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15dc4fde988f3e0f9457137cfa9e08585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ddd2c0979f164a70eb8d1a7eb7fee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0c92cc4024ba0911714abebd0b4fe587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ec97e718b2671d23e63abd3de035d7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc7a0f5f9453767a81b427b07de3f0589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fb255b5a5616e2687f446cc106c708590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d491562132526d2d47c7b30e94e7a30f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b7b5de14267efba5a06e846fe23df7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff37b8ce3c01da534719afff1dd065e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664e8fb7a8575c402167c51fccbf39d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7085234ea603024a529ae4478756595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f488967c6b9c2e24550462fc73244596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc21b7d38f99affa70e2b94b0eb9dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ec06054307c722e33ec7d2bfea112598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f9343cf99e91ceef6c5d3c9c773af599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c067bfcc70f9e2ca782dacd96d97ec6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e3d3b265826f3eb99fa10fe1d1ffe3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aee5e2c65b1f0e6fecc38316703157602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95f5d0b0f78a1acf01ab2b594a7dfe8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e2217290e3c7f315dc6361dad5719604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30af51823b8beeeddc052d85127fbf4f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7ed500ba763b8cf55f82157d733b1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ceaa378d3d290b7cbd92ab1e0da60607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1f18656a433bade89273bb859799ea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae3a2f3a3e86ecaf235e59affd80e99609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156f5e3c22b7c1d7ea18c8c26b52f46610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe9614f5ec28f8b5b889caba67cc4a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2094343df9df6dab3909bbbcd61f3a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5292b880e6688302796ad9d565bea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62aa5dfbf6ca9150aca2fe2931fbd3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c81a64ed7cac3bc096ab3c3d151c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6452b00f2e5c6f6052a0ed6dd16fcc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca709a93ac908e57fa2fe78cea3cb5f6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd884472531f4fb5d711ea971fdf6739618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79cb66303c799de18fc4578c64b2229619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20045a651be785b247b73ef594bea8d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8a93ec5cd48b47f26e296b2dbed701621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4ae6decd93b6e94186d2ef1496382622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738d3ce4c5e0e7a9d958d681063fdf2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d824a6ae54bc2d4d30f6a62e57fa06624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dee3164a8f7a75cac30bd87a0837ab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa17d73880459aa433c381c70b4859a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ccc4d9de73b0c408ec0189b9d3a3a3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834baf4bd06803b0f440d440a674ec7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f6c5ddd04c738aef8a4f8bcc0162fe629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3ec4d6c7349a4fec72bd3354299b78630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd26e7c7b824b9eb6068bf7a6fa7940631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f516473259d2a8d4f4a9711ed705c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef85e1522907dbd527ab3031a33557633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ad15561a7de3b7959b20c644c8d5f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad352512e6b743fbd5d01e051ca9855635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f83dd24198b815757b28574665fb23636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40744b3758b20b4f814dcf18ec763ab637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009279c706818929801065f0edcf4370638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0795143132971949bfaa164cc51d5dbf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509147f0128a617c6d51d0e466c38e3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dbe5bb20d3006a899027fb8f1a78f4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3359244ec226428f8cd1ca0f4cdba6642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4279696107cccfcbd6d068416ec21fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013af47b46528c7f70cbf201ae934290644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7476428d3f92f6056d29ee0c79f01ca3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b2527801be304357fa5d95d36925f1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718267eed591d1667bfff1eecf635f10647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cd55bd6cdee1fde695b7cbb95d58aa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5863c2cc7bbfab9c444cee27e965beb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243eba57e4b63447b78ba2b00923b6fa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853f4d800c88456cd8f1fe5d2d50d9e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb28b8da5011dffca3d93ea6f13e01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878ceed27b9976e18be28e8afeef3c9c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ec0e786b8e3ceea8a7c30a9aea27d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2e225425a2123613637106c62d031655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8973c8dacc9857f4378f1e11c6e3636656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5c348df1267619200e4b68c812e77657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c18475ac6df4cad0b16ebe1c91de2b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3331bea1b25e22f1af4559f351138fe0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0f274cc3d2d415010520d412c6d667660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f5fa6b50878184e328a643504dfa59661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b928d9db6cb7524d63724831760a4b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954f2744521e9e73a59c777f0053d7c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59a5df25c1f99b47d42fde12f512df664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73102d9981e2bc2b3ebe6d0bb42e4f49665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee702500e5f5bef3947bd833782981c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682477394f6837ea6ca5a2039197a53667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5237dc426703b265ce26eee84bf285d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9d4f9dca9197840707f5de76859f65669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673023bf1bf73b7a1d9b637bd30d463670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d5ed3054b63f3ae925806ee1bb0f9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500da071def567555c481289828c965f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097b279f0b70075ed986655253e17101673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdb5e38c73b4f74473037c78760ba8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67469fe7a48b0ea0ff7af3305ac2933675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57ee96062cbeaa648363bd8c1039b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5fd370cec0dbd31d0d12f7dddb3f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65d8154536c3dba45f83390ad95406678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab6a1862fb13fbc2560659ea81ef945679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a924c515be6b60624cea9ba17da98680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e709d17649c32c5598679c50c31c04ae681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323a0e0a08067257b920b840dc7137ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3c2009d631efd030fee105d75f48683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b704b78c0c40150d2e07ea9bf424087684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795331a9694e548bcdb248bc948debfa685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7ab36931b589b3456a07cef229050686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c805e9166f8665908a85012863686f6a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905524e258a18cfe5e8239ab2052d4f9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44bc9bd7a7700991ec813ccfbd47c9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99447179e084c7037afd45e10415fbdd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0492bf3b2bf472be1e3f8fe9f35bf6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34208125a86a29bda7532687ffae4713692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1316319cda47037b893674f187c08a60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96443334d162591e709120087baa9026694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c274cb23d3bd8ff301fbc84cea787695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44903b20538d71f1e01c6c7e05e2671696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de19d7a560351c8656b4b3dfa8fc24a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9974592c84cead8c93a697385b738bf9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d467eda6f08e7caf972c46b6d5ae55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e95e3c368dc86af5bd0584c618ceb1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a49c71ee2ecf8780e82ee5ac1ff37e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0e4062397c8ce25154fd49d508d1c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d90c7bb05e5e2312729a29eb6f5c04703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667828dc5d33b79db17a068e8ac7a297704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff281426825db6dc6f4a4b7b1f73422705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22049fb16598e7ed360a81f002d90bb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bbaae248b611c7a8b97952478c8f6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187095c88e41186fc030a761defe3e2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1ed1399501c75d510ffbd137787201709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725561cf132f6dc33d068a104923fea710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b111779da0a66c8acb27d5325edab71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea5365704561ffad2b310294f2d4d2a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0da215ae81bb962427891a53dadc343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b0d669201c9ab96fe952ff00a8a21b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8408eb98f45d424c37c9a8f628a5b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016a9ec7be0a4615bcc786a164cccfa96.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6064766023037cdbbdb35b24faa577.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f416733c49fa52674cb59047b59738.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4a80468ac3282626ac5f80587af3849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31068fcb89fed195f64cba4668ee923b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0d280fd1bf7492d3ed2cbdbc5eaa811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c83c7d0cde83755567d930fb408f7612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d201a05f68c174d0c472a6248ad197013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb81dcc26a719bd9751b9397fd21262e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c204000074a7eeb820da9c47b147ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbfe8c0eba2ca4ed3621462607218b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef399c7c9303b8db72c41cc99f76555b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf47ac370ab8d70431b28e6ab06084818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15141045df9bfb6fe5165f7900ec16c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d52ff57bdac43a3413f11aad6b49bcc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb0db23abf99ea951baf48e350d12821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39b9d90cc22c53b0a19ac91ba025e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2984a21d14c06f3b331c6fd07a49895523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ab3853d144f13e780bf0fee6f1ed6c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2530269ef78e68564190e93189aa4325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd2ed61c3534eb531d4e070f9b666bd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8082812213be270ac2f075652c2db027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d81626a6caf67f534e0c9967d0bb2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1cf3a886ffd29355c4ab4c952080b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b789858c8b084deda5c5426ec516e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f9ddfbd87fa05c6be3bc311e82081c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a77f5103c75444c29cf54a1c69717d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018deefc496e9c5a6ac3a69609db46133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4eab8c178d0db545197401dbc4fff7834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbced043e24772b20538e5bf549adbb035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752969bf8ca8b3bc61771c492db48a4536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83068167ea85b1a286a58924b2444937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075d1400b2a3bfc3d94fc76720d26cfe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5cc1d4d30e7abedb62e7e30bdf912039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0e94209122a05e93ebfeb82cdf3c8a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0416576ae530b74da941e1ecc0228341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8845471bda63ea589111935464d688ba42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d99fa5a036c2ed5688cbd7b40a1f9143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43106f5237a65db49dc0a4007ac48c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8544a141ab6f51192183872245591a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d100c599c298779dcc49f1905a4de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb1649f5406a89b50ceb08a316363147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77af481db9f97f5ffc43529cc8b43b548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a071cf375905813a030bf6e273ac3949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fa8063e376cda7604fbd6edaee20f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda70cfdbd7a8c3e0757896b16f3b51451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85da8b2fc6b3c40af64fe4953d40735052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b780d69dabb38c0262b53a20073d0553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f287dfc34fa1ca1f6fde406e8313e4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefafb727c0a7703bf61c76d2e6352f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6dc67ed0084c4a76f70ae4c58194a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526372a90531c022bc350f99291303757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6678c3eabc276ec124c54365c54dd058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5320e3c454b4d92d77918cf79583b2859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04bf4afba8e657ab87973453e0da0260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e88a2eb49060dccb2c979d91a9d95c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ff49d9fcb41f62c102030ceac1b16b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45ea3db1e7242fb768e2b02a32933c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519dbb470131aef6960c15696648b7764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ded14e67666f6ab32b64ca76c88c065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbbe189eaa41caccaf9c8509bb536c166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e20b437321af961d3a560069e9c6967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8652c35cc782b5baa4fdc2bd4e2f4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdfbe1a1a055f2e228f8b7911d89ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de088bbda54ab6e29cea84a3bb4532ff70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2181ba8c71c127525093cfeb6b8dd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5876cf9285aea7103646957190d8d0c972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5625f1d642839301d9b191217feb14e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2b0d2ab615f310b8ebc460c900b4174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6db415ca76170e67ec04021258bb5275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fbf24c4ad6ce6747460c10fbb9c5e776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fb43e58447f95407c84ee8279e06de77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6743ea824c1a3bb0c029ad15c8f428578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49a7aca91d42d7c001cce9f7fd0105479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c896ca177d5333fc9acedbd36410f20a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ad28a22fce8a29039bc5270a82136481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ddacb657ab5093a3559ae5833d2c8d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b7e8d61a75bc402ecc8129731e941083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1079c2d1f894ff5709a902c7bbcbe3f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4888fa3aa23b4e13a93cc05f83ebb0a285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef18bbd04e9927b4b7f378231035f80786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c06ecccac3581786b079a34e2b98ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277921dfa3e5c47c873d34a10bd8435e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eac809109230ff7bb186d14f99a71f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0f4ef1fb164343c246a04d5a61505d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4772cc600e39bcb684449295643b3691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb5a7f436363db767ebd89eb714ede92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad750a89b3ecf22c4f73312d9d8cec3393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2a6fb6394ed303918ea09c46ced6b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88f57850ad01f0372da9bb5943b0fe395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050be80eebcb46ed5b7cb61cc46c0596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3825d51332d1008147b352bb990e8bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b448a83b295b79ec618f10bcad5e5e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1af9f88c372fff04c66a5d896bfb6a999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a62d16a06b4085f8a616556ffc9f1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1b21d16c6c9d7062b0c7819d4a1656101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0826bdc4e8cfcea399409d093e6e98ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53331bda586f9c89eaf8d25ad5cf0ac6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d942652d79defd03df1c2faaa09cd0d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf476d895621b60bca89e4fba66fac8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb5ff4b40dbc889be6f8557a1e4cd7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c9ee47f9a143a4a1e29c2bd74d98e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e36a02abb89c99899a6d0a18573801108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160401b0980972a279ba4d0d680cb24b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cfa5f0c85782d5a6554f4e491bac11110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae5c838057daa982569cf70fa1c8dab111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991406db3f32f2c60fe6a00547168f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3855a9603ceeb6fe25c44863301adac113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd0c85ee190b5d48518ccea0265a0a7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f161f7f53d1207f21dcc0d010c34a1e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a345072a95fd208dbeb307f10198b6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc2630aa9f1b17712c9e9bdf3aaeaf117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9e99ece640eb7217ddd313c35203a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e353ac0450ac1b00cd83d703408edd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe112532fb2ab4839a96bde47c43109c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49285741aab84eff7b3f4e292b7994f2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5774eba48087d549e559b7d00f797f73122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ff9cdf1394ddf7d2fed27c1456902123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342027ff81b5de4093c7e60f6e226503124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274a12d6b48124de093e84cde9216c0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512b564c61fc84d32cf9cd6157033ae126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7abe9b85c66b75f141bc56b2063358c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32fa1a48539e998acaa775e945c0837128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8195713df554f9883a27f31af4fcb2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858194dd6b6375b39c74b13fd2d3e9c2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3f39f27bbd3b4b1703f157821b5e64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533c770f0550b11cac0e09076a30498e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183df6e0902c7b9b0d23bba0ddcccbe7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7a3dd4cbe40d21ed6c16f132d714e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91233d46a7e0cc7abc2ae145001fb6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3511e867fc0a814456c729de7d2339136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d862ddb3f88ab165a019033e8fee1fd9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdb311d893d6dd97cf4c758ee70468138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416293e1357519caddddce685142228139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8529f5edd2e2758a126282ce309c2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6350282f70b1e89818b204bbc1cfb62141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7cdbb168494ccf1c2147d7ca5d5b2f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1359bafe4ad7b162f54c312b63bee19d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6312dfbbaa8ae0e5a5421ad48cdcb5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95637875e79f29c5c62e7787689b3944145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8eac3c3d269f38629e380163d9db692146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2fef7aac444ca954954e93826919ff147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fac506ea6422fbb3cb2737fe236d7e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab3b04823792719ca8c6beea19b0b2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e84ad7a0cea2c0e44a6729ea24b675150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0004ac49e53294be24d3e9e4414e630e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4397bd863e2248c3d1cfa0c1350486b2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3ec13c617263886dae1006c4d36a25153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dea3a0797831561e213fdf27681b6e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289525cdde3947924761e31eeeef603155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed14d0c48a01f67073d247175fa477f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60980ecf8c9c66976f76d263d6860d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c04e0720bab776829705836ea2fc9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92d41e87493df36000da2109666d5a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8672fea7c3eeb65c47154d1b34402f66160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a96af2b3601497bedc652b6ce87994161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96235bb9923d54db79b61298932c95e6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1769121b0dbdd8a04f36b43cae9a10ec163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ba60e299e2b5e7417f29c4bfc17621164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf195cbd705016e8eb0a8c17555e406165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98784bb5057cb996e7e6365d41e19216166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43232273d873c7e42e450923ab3dae167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad6bd2165021ec612161a222ac5c9a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4efc8ba721c0be7b32dfac0dbf58610169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce589f01a7aece50b8dc6f1f9c2515170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad540ce52caee780f1b56cdd70f47a5a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990312232f863b318c16e3a53c1ccd8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41d3a9585d8b9c936c8774dea8b28b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b674ee4421bd7e70d7cad0a84b8b5fe174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f228ac18501da14474fe6568a8ec5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89d4d65aaf23424edfea7fecae924a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edd22c38bd2bab8237309ff88cbbaeb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b836a43d975215ebe71c53008a002d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f3d8769a7c1fad134ceab69928790f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517beafa328f3ddd6027aa0739c0b45e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a75e9ebbd3b3ef08c24e8a95b39a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213f34e670277b71a59a9e6e05b349d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e400a61d7ad291bbfa60c89d83272183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c744ff1eaaf7b585be34e97ecac814184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1094d8692483b1858ac677cce74a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876306da60d753794f1fdfae28f09371186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cfdecb406e3e166f13a4012fde4a69187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190d4c1080f68fc449035201fd8e28e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887a1147c366fcaf99c59a1380cddc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e796a7a675906c3a033cc1427a5170190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ff51b667105fa5058c6c2617d79e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f29d7434c55d2f172faef89543c7c6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585b57c8fc92e5ba66d4aa1ccf53b3f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e669ffdd00aa68437bc7f2233dfce8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9f7f949ddfa9c48a0285bcae354bcb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518c4b139b8ad2c9eb84718db76727d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd0c1fcc3a96e74950c2f0ff866438197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25fcde89da54886a4c20ed76cd8ed2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafc66c1f7f9b3908eccc230cc83ba43199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5d90948bb24f4bdc4a42309d1ca73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2b5ccadf2dd5848b1fda73d18f8f4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d7915f693434a050d318e0bf2f5bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613a216bf44f38c9b8f72b654aa4726203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733cf0eec6fa6abd586ad6279b83d5bf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba777b124bcc8628d308d11fa3781bd2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09b4c009cb4fb9753a9042a5bcbf400206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7792eb074c20b7c0fefb3f785ec0e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b3306b27e75e7ed87cabee2091b9e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f07e13832d9abb387c01c9e4b1f9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44e9e64ed37febdae23b6e386ca290210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb87544c9be3de9e880025cd2fd560a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188a298cf62305ab9331d6c19edcadf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c9f12674d18f6ae34de2492e2921ca213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936460c1de294090c579e4abad64d1d4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0abc266fa7af67fee377d4f069f8ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fe0fc2f6853de0d8fee9bd8a9414dd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9ca0d4cd0038f3ae390dc8240a3ee217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81af5e22ce319ee843dfcd55179f8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8be118fd337465f78f903c12b5eb94219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d581e998b36eed39b26f6d82526efdf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed921313edaf1331888b70f3c87b0dab221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66129fe86b010155a2399566ffeef582222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e391b018e587ffeb3cdfb1c2d570c273223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b51b55cf1dcf91e88740fd1d85db9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45821a48dfd6a8b0d15944151f870b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46a08730d4447844510b11650bd3eac226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959302894b2c1126f4bc3032623b2ae227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b77efc34345484e355753c97a268b6c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5426fea26257d8db79723472be75f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab18c63851d8892771596a7c630e644230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b66be8e3709d081f56a155c8f858f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75436207c9b68403f8a31dc595302c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a79f000b7b8105100ebb8847bd26a44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2059f2d9844c2537e79d2ad7f375955234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b51f830d4c31f1046d9fe85150f54d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d38cbd8f3d79be010e11a26d4d5ea7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023ef8512d34bae47f0ed9fa955da238237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732f99dc358e7351eb05dc8f352e627238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d909320e32db0866c6bd0422fedf0d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0f6acf6c490715a9fdd3b4d422170e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b5452f4be7dbb1fd8de5cf4a6dcd5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976c9aafbd19432828dd4c72ed295e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5bf42671a80b76bb136c135ab71fba243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12467d2fe9691fdcc607ccd238dc05244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26566b491c7a901a49d968cd1fb6ad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ab5b2351ae7ea69e6297be8b952039246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80385e2a160a39666f020a122ae26247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88a69f7577f156c02a793950ab41bb0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ced536878904516d942bf14d7d556e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a18e98a420bc96ea7ae5ee90983508250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5172a266704e9ff1030be4e921ee4d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782070326be27cfcb716622996eb8d1d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac4aaa400625e64115237848af255bd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf69b1e94e049a453a31ebf344e79f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77422abaaa5f19778ffafb8db559aa8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22133a774880036d6fe30c0e87d4325e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81886ce2da4adc4670018cce238d6f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d41666630343f3078fddc92916d61b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c68f83fb079609b40406d482ec441259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0763dbb62edfaeb050742ebb2d80d344260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4cf1c8ddfe6631bf1fb9041b225c52261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f0322b6623f24320abed825c33f7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf78c99c8f3633f288f4c694e9c25e0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd5decda7df912ade8846fb9d2f132f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364f482520e69fe6525dc276d342860265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c76b8f7b558eb9ed2362f8803d7b5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec8db0ff2d023e84baa08fe80c335267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be3afcd7ff54cca570648dde09a2d79268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08460df056b154c0c4bf4798dd483f09269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f907dc094cdd8c34bf4316d06e5d47270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5225b94e17a148e227bcf8e1a7ad0b5c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273d3806722e287b4b474f07a6fdd92b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb125d4d34966e95092f580b60c9ce273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59eafe137594d62261c6bfa06593169274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9543763f91b97d4c41fb19eec5d2f90275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf889c2a679ab91e27ff5686185a24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0569079464da2f546ae528c509dc07277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785c24e26cfb5ee6129eabcdedbb7476278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69469cf83f789226d4f77d74779240279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ffe6efc4a37ca7aed2058e514d7c6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87583d4c3625292eb853c8b267509601281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8419cf18ac58dcaecfdf7b2bf356aa282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46461beae28ca82e6a75336b7efbe20283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d89f85c2fe1c21e29d09bf3326526e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad236d740214f6920199ad1a313931285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f27701a0c4a72fe293544131c19723286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068be26dd730454e80f3d45e0273d469287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a237c9987c9321a1a2eb6b76da01e6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7af577bdafa30a1d9b411c9a902da75289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a612342c7f25143f2708207601cc1350290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e51300d18596f7034a84d7ee4ad0fc291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9059942f8c64b4a764af84d6bd4fe6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92891b506f19bcb061b0d3a54f5d8db8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b85ad4bd7e6b9b9d868e35443e272294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6db15189721ab093493e5cae830a4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336365f2a0229226217a09a228768b3f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab9acda8aef14a767ebd165de882b9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78148f735743506a0bd6994bdb1fca16298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414737a887e8278cc702b0502a3f2b29299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa038227662bbac1f0edc6469bb1060300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e85be4909ad4bd74e1c31a70ed99e62301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d654985134cede8e6aab9dc22783e1f8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccd946e4efe10a5f70830e6894fe90303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4dbfe8b32f982cd7cf042ef115cb33304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219936f0e602d06d7d74186126561fa1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393bcd0c11fa1203c07905e71b7b8779306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10abfe6f708330c011183cbf183c1a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec86ac5a2854438ca5ab686ced030e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffde6594eeb75b6b47be915ef08d844e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc5bddbb7bee6e81511f0525e62867310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20e832636cf56feaab0e39bd327825b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2edccdf0eb34346ea0ebd91b2b1cf40312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0551e0c086305c3b7db2e9ab09a703a0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20680f18e2b090139dee74562018608314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429c668b4937ee9f0878c31d1cdd8ca8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33636af589bf62408d17d848289e63a9316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428f5bfe9fe6531f5a7e233f4c0da2a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dfd3dbe5655ac7b99300791611996318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984fcf5bfe8e5513697c61c9aa49b97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64416cb6b299c278321c38976b3ac0ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b4dd6494655dbdfe9c0a4916530561321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9001a4f077af6c4a129733913b71db322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76791fe1bb0bb05048bf267d0caafb32323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1ec6575e40c40b27c3e14a6c5eb4a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6b8d115807f78647c0caa6493170d4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49589aaab3dd6b88b39ef299938b001326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ee8bf5d616c19c3d8a5752b66ad53327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f58fa92a919253868a8d8586e13c07328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccc763609c8019b609d54006b8713c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0497aeef277528047f4616966fae13330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d239fa38a060869a89271651c79c192331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b90f8b948a2db469d1fe070049eaf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0de755e09023d06c4d12fdc31e22639333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313c9b3688241e8aef9979ff8d2cf21334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b448b251b51477f5d9384704442cac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175d689096b2c57f995c8a1c7c6a095e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed85f3696a14cb02a6ac4fe9a1cfb66b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7767bc07d180b50b2eae8e61b537fd1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f266ce194646739887245f8f460e5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd34c8a5b18a0e35cf297f1fc8529d3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8122348471ebc92260def6c16df872d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22022be9f8c5972f75b5e236e84bc5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba5b94021187a14eef66469140b2a7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e722aece863b7fb8ea2ad899fdbf7a8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22259fbd75e9c09979d46dd4d52862b6345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e879440c692427f84b94ae5da26e9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f58b5ff8359bf764c772b0a0b22508347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da8dac729ad176cb1c14d04f14f2e7f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a077c2c8bfa8d34e7ef5524e8fe0eb8b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f055dd4ca024cff77590f5892559a6d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbfe54e76f6cdd56ce1de490d7574c0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa079b24ba8ff410c1e8b10949dd67a3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097abaa7daf144725e2efdb299f2f431353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f82d8689c43416b720eaa80f8d2964354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97639ec48878706134084f040547a665355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761da8fd3240ba7460105ecc93a75688356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf73c30535d0f4a19b2fbf076238a4357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccde3646dc9363c308a844919236a50b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5f56e8d92467ab5b0c34157e43fc5d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017685ac7af7660551006e63aa0fc917360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9775176b843acf1cffacc0580587361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaabd4e22d10d52a2bfa50fb9314a9ea362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ffaf1fe913838071bc9e9cbb500a1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234078af910d8c9597fef8fe17a72d13364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83010df7a63402b0809919f1be52caa5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ce549c7a91074fb48fa7aebf038b8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e20ceb4273905771d617d1b33978b4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed5b5e1a8093a485de1a1e376043f3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cd78fd141d1baf107d9ee4723dc7a3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04572de0866b966657d690e2011b8445370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1768985c6ad9ae2b2a796c285052591371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77cbbf5af238153ef7c13cb14e709aa372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723e1cf4640d50feaa574d6a83eb9252373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bfdd928b54a4a5af93fd2165b633f4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ce5d1a691b69a96c4719cd0915761375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4805e054f9907aef06e0ea002b4d98d8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b763a8cd6acb07b5bb2c47ff717f61377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ecf57550d359e6af671e088d28134b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e960e283b13745e58ba00da4fe4324d3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeb84d2530fd0bacb8d920129a481b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b534326245a6087a293a055835124a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15771456081ed6345b1dd8a173d3c1ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30df91d84a6f9b2e4ce77b526735252383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f0afad383e133530e1d7472ac2a4a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35e56b87c60efda87e8f001f96c805f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b5651e51ee06d857b14d8951e19dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085f042dbc28ffadd52bb693ab6d2f0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2319e59e8f89d7ed7efacd307a0ab783388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea87b4b092819fe06f1bb44d8ccaef0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49947b1349e5932edf15f880303f374390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c445d4d999c5c7c830910242753e3d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b95e8483e14ed10859de3f84b5be405392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e27e3391917d5e4b506e6a64e3345393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2326c481daa0d01a11a0e38cb44150a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1a05d18a1f46bd36a5456614868e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4712524dda66079b99d74a9a51a5de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d53b5e8f659d4a2d8baab9dfa1814397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4be57c412206bc168b911d60ff78201398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113ae4df3a77e044dc57767b4e73356d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc9fb61a49d86bcb9b4fef5a6e1033400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f2713217f8ce78d69ef935b97d01b9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f444be7cfaf49342b0a01fa38ee92d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272589eb805f7d2b6f6ca37cc31554d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaedbf96b71c11cb86be99b949b2c9c6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82d538bd8b1867cb32c6ee02078fe04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b4c580691031ceda9dcd6df140749406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973c6f8c9d75b0685cd46d83e0136ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c8c4a819830223e57cd1169b0e6a2f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457981ba16497d790d9baf08eccbced409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bbf407ce87c9188ddcb74d85fe25e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e8c366bf878f012f5fc07d17610b68411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8d76516e0a97c8e36e0a5964d0db90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e8292f159077d658ec130937c54953413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272cc3b3e09b889c93296ac6ecfb4e78414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9575e0baefb7163cc2a9b9e69ae1db55415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9459abe93057cebe1725a7ee8ae941416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37936ac54d7a41d0184c468a9a2e1a95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8b0f7890b14cf7f2f0f8924553a620418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ccc6461a9ab19814953bbeb5349c5a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ec5105225930df88c7d86144d2a7f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a14627827dfddb4e01fabd05f3a7ba421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4963611f5193602b25ec7d654b3e25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861326d258338cd6681612c15dbc5c6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1674353d749c3047aac96219afe12a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e133a2e6289adb38d553ae8cb17585425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f794e0d194e219e493ed78082bcc15426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9530efb06bb5f09fd3cf7de0acc0d7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438e67c3a4720b321630a6a0cb9024b1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22349b3aafa585ac72ab031402b665e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40152eba6a774ff674293fce047274430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900914e3fae0930a4dcc22106298ab91431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23ac8839f2becd558b6a49cb607918432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c973cc694c6ebad992cba216a067bc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e232c850fdc8af115efeb5878bf1c7e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac07b7ce38d9c87aa1ff25a9cbfe753435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54abfe2b8161397ad78cc11cd17117a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0d613bdc537dab4376c3bfcad58aa5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cfd79b30c067508c88277dc627e971438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b14dcb58bfbf8e06bfad78610e52155439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe911097f9fb11aeffa53fdc30c736440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611ae471980d636b83b103d39546ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0f959737b21a89312860a79cf2577e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2b59ee5f7ff816d7fa65d4f170ec9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2b9939ea8cae0fb6c41bedd458c11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6512bee624b0b75a477c5c365bc3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faf9b88045e20f79438e6c4f5160d9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab98929934ff176a07ee1a68b49da388447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a88e5280b668019fe30ce71a3c781a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04aa64686f777aade14bdd915327ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c658ee02144530111356a86e2c0629b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed74b2f1dd879d71b8da7815c9e38c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3174c2fc6eb8bd849bc66270ba777bc5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8988970bc58d0bc15a09e55091582803453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b391b4ede1a3ed38db6bf8b0e975f46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f609584968078b87b451180bb98df143455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e5ba92c76f848fa54346798931b5ce456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3204a71576ec99712de4cdab8aaf8292457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00a4ece31c6c9f04674e093e04dad2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4676a7732deb2744cb14c3c201d123bd459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d82563240ea897652cbafbfb617cd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ec87661180b4754f221dac9ee973f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed05e5a21f9bd874b147bf2cba4520f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edbd516cbaf1e03bf7f36a3a3acfac8463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b2a7bfbbc824770d71f4a5cd9b7f40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474e641bb06a85742693c54c6ace7882465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3745a9d3cfa168749467e26a1c03c0f4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4ea41708477432ec076f5c35cdf863467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b91054439e31013f315af286260de8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a58ec6b9a934628cb89b7da0a32dc2c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1155bd43c8449cc2ebc161e87850af4e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257e120be15acae54cfa86fb7a8bc5c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae77e524a6fc49914be86382a42d8a44472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea32070519b440349259aca54924a52473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c49f61e164abbd190e69e5817d9f5474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c482f354ed5596954fe3ba891e4f0ae475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23144b71d01e73d4ccb3d66dadae9b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35110de98af349fd75688d0fdf34823d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c52e81a52a9a51bafbb04be28f3e3c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad1fdf59a73857b41ec4953a469bff5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454a3ae5e455ad1465cdbf2f496e5ae1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6649ff811c1a57719d5c447d750033b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5bf2cfdf2a9370f7fcaec15b02260e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8601ba79f32d79b230b8ce288931cca483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bc5cb2b84e08c46e47a59c7396fb37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311777e6c6e08c9e711e72cc40443c12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0dd3120594b26a6cab440574ea8ff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ff4178870305388ca76724566443487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc03465bf84bbe7e43441a19e6ca7c2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f093a4c2fd61d73eaa867098e043ad8d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd75d4ab70eb0b2178bbab8d27e86c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7386160e6c61fda7d58ec0a49f8584b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf96903ef9cf28a4759cbed399a001f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578b601fdd6e68dc8758333851a56c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a34fe901fcc5d15840758fe580a5a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f04cb2b53f56b5085180b8d2c32ec1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29618fa61dda72311cb706576f6f0dc0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b42307ded134cfdfcf79690897bb3f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d7a1199df92312914588c0249bac73498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908ed1c40e3b0df0997e3a73b8e802a6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74daf0d7ec3266a461e8c04d3f061514500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564617c4dde3b82249cd5d57460b01a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c791146713fa2a8728378b3f40943dfe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e798828870234b0c58b776d91ea46c5503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1aff1e8e0a43682a96a05b3b441f10504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a74644d885f788dc781f4db286ac9b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6224d3719cc2e2553b6ebd73a7501e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413279f6882a3ab5f34764d727cdca99507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980521b1618f748f17d580db67296884508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235aa45635743a1926c998ac39623703509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c21a8aeb8845bce36fb78e6b8479b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fdaa2f229a7f87cfd007cb8b2df404511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f943aed97c4bd9a2fe9682ee9043fdaf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542b1acda6066b1b1757b6312d1343ad513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453620e09f96587d3efd14ee62d762c6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcf583a71fb3672887f2de9f36e07b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8c9d016c0e0b0979d3262856a2a28516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fb1996d736d838deda77adc6ce19c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5516ffdacf2a21fb0a16957e46b192d3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63928af48b0ef8dcbac3f5f4ffedb6cb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982728ccb924adcc8dae8c02399de670520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c35605206126ebd22c84f3c3587e9f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfacba5cc53e1948c3a4d471e07c226522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6842b02f65d9dc7d2cefff7df4813523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00a629545d63aee7c62ff43518959ab524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e9a5119a6b8d39c6d0d03d8547e59e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab256db2cb1b48bc78514eeeb0adba0a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0847c1b15fa396bc800672db1c3ced0d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0809302257759e61c4dd23037054c13528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c140e7adcd2aa899b9c36cee578bb33a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ffb5f16c40f266d68575e4c816c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fedd9905ce94e54c5e78b23746adef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b739a4be327ac16301ef87145689d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0c076f7da11e94f80fcc60e2575986533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c5e93ca743bb5ded7201c6e00a6188534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbb21eea7e59192a6cc14b5f68feab535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572121517c88fb77fa75eaaf42598a0b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5c1ecef0aa599e6d36ca138ec4932537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946cd00dcb571c270671829441de20eb538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8634516387a8343291a448f33e4f465539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11523b7b42fe7c18ee6927ebbec1f5ae540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd66ee11d2aa3400eef667f37c74940541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6122589bdfcd3c0d2fc92f80a10f11e2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d879be9fffcf817fad0da96863ff684543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dbf88996b2f6d579060ab38d45db5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1495e8a0ce06c19939429a8199cdafc1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db3651b1c91f736fa850b966e858338546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656c2cf4fab5b90ad93a03b644888e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b77f303e48c8ad299b06ec2e858634548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49940722b493c47d982cc8180f0bf49c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cbdd58cf2a6e21adc37ab52b113664550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851db93413981476c28a3f786ecf17db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360dc729a866ce028148d9f0a94f19552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfb676b6b4dae32d32ec679b7616f2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957a8895303f64075821c0495e894a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a227cf5ade3c5a4e7a8a6f4d117e3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133201d12f1553ad560611c12e1316d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4a01b4af1eb1dbec12f61f20ffa379557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf4bc24c18b9786024691aa700bdc5558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf5ff3507ff234e97f81775d594ed0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efea3c57e777037c88f8ef6dbaf1b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61efd198376be268dbfbdc01b09a2ebb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db9fc245c3d20a5404e0a019ab3df44562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f438188cb02dc97e560bac792e63e42563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3361217821dae1e0fc12b3906f06bb4e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29693dd606a27c3d3e6e581f88a8c366565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c36051999da878579453c7834c38b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99743df2119203e8cf3321e28868d982567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90281a8c4eb7a0c5d80b78644aa41d8f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fe15091019e90a6b78d2326973f54a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfdbda5cebbce354fd6e1c6153e4b34570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30239ea660bdcbf687f2dce0cb20be571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d217ef16c9139f613055d7a2ac15dd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb5e5f5e390f411b279954a50e9bb0b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655f587483066d4b735d08c6bb45d549574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fec1420ab2476ed8f443faf63d018a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b929dd214b0b4ba2544b6c5a4445c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056706789524b994d483fcf3f2e4b53f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55413de4ecf4211171df409fe7417c11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023492c321213dcd7de0737e1d525ee7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa58288c7678eaf36269f711d956269580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2963a128bbfb0df141c337828160d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ae96791922635d76f5ca61ac010987582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8840a22afec25266152bd54eb40cd5c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a2c29819c80253d4423e04a0ed6f2e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbacd6e0dc5ee9759adf6b46287ab74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cfcacb40e6c50d9f5b475bdb39d649586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5360523d31721252afb166a605ac42c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5236918a64af3d1493495d4bde7bfa2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef678c9f584de461543ced19e40597589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48cea28cf21810b54b5d7ae2363c1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d55133f8a28346d892f5bf982af20a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8e3d9322a3bc16d95564d2ad9864e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e345ea6ab8c499913be0713b6812c49593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169b71e2582e78ef57bf1b0571e6842594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318254a992df2ed305f7da10d041e903595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff73fee54ebfc80035be512c6b227ac9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14d15ccd5b0f6d0d0a646fc3e6855dd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5cdf9260a370c1419ec489a9f332b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4eb5031de8b2dd21cd5729e08fd9f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04bd423f035a7f4bf0a7b76fac52ebe600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377175c911de8d8a6a9cd1dde3ffae2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80642970155fef9a48a3abccd0483bb9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b76490d99bf5fbf1a1367447028b45603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fa0e7fa71c708d1126c4e597f8c34604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e8f7a2685c278bbae1b1da3be7d08f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ff048cf3ced5f183287b71a57a410606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b50d3fc689dd050961a8c6888c2cc36607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090be3dc6a68ca5e93996525050382d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eb3a022dda75dad667b633050dc0e7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14592fbf389ac9154e979f546c8ef3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf830753359728445f7da4fd24c9902611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04f9de91518d53a2548e86d7c4b5f89612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976f34b41e6630bc479343f68fd89fe1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adebbff7abb3c347eb0457966f7d9b30614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16237c22b717ac7a9c0becbeb027f8f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aab806c26fdea693bc289ffd592f63f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689c593c70da2bdebc8d3705e262650617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d7f99803591cb2613ffb7f610a3358618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464e7e20ace9e548d0b2e0ddd1c8bafe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065ec0a7cf73d47a88ced2b85e9dc92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28211ae968d8e3c97f1ceb92357e9498621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a54ea57a2901913799a7c592fd45b2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a633e2a543992c5cda83f7e75c832abf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef5043adcb14e29049f17def2ba635624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd3d5fdc8260479c33c126f563bbcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee42f1bcb9e02ce0bd4147a5b3a0c94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad8ae611391be8470dd497f414edbaf627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69249b855ac63a4abd0d66c22f7ac7fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c6ca685c32959f3cf3a19dbe3e21b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91466c66b2de3416ed01eee1dfc3cad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ca1e470eb15fe50ad83b2a00c0b2e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f81a58b45632ae8dd1282a054aa4b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2276ea0093b9f33a8667ed3a384c61633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2d2adc876eb86fcd919e00c5392ef5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a7a04f8232087ce1721176ab378320635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686aea9a80b0167ccddc2dafe73e7876636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba2cf78f30b28159770670db08131da637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12acbcc4276d8ba15439b6c8065cdd8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404ffc7c74cab828c50d7e9c112aecb8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2ce0fc4f762d0cedb225aa03bfeb5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b92f873cdd567926de3c92630a8f2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6498cf98ddda140025153a47de3c04e8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ae0e4049828cdd0090bee275fd0ba3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad0b87747b0b035fb6ce42f87457e52644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f09adc02c588294f37f475decce2d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8d118a93e481702fe819e275e6547d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ac8ab9c3c4463349f9506ce318105647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5e0d98c4b38fe794f2c0d32803539648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f96e44f9f7e10fae1da36d72f5dc5649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a33a6b95df6ff7d72b734aa7862d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d2a40da6c3cd31c54e18ed40cb0988651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522b06c5b5afde32ce1046e14f93b90c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560ec457f2118de29682d2d95177b2c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f994ca486b5769a11f726aae678b024654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530d1877f74a54859c8af4957c34659e655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992c5ce83a03c075432e70b9a019c9ba656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2938017b1af7696ea52dfed330c89c6a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c1a38b9c68d17c639e5f05bd1cf828658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14917a027bd5523b57900985b2e9bc70659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f5f6fa76fed343864fd4bc000fc8b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17970bf2f83e6bf6b4e6133f4e4b99661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1ece2c76ba044bfa31081a9a84fa3d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec649329769c4e5c43b8810b38d65d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2540fc9516bfff8f302ece00cf5f8c73664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352b44a6f19316bb81858f58d0dac75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04f876846cac966e1a88bec581b7f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb624654b2320111151e6686d7a74a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54df0495fae6fd00b5c39270a6090d59668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b64c44e06a8aa49ba934996f13359669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483120e58f71a7a2b46fcd695311a31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a1f27671fd2b99006aefc94a2aa40671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03c421b83dbd6df2e3029da6cb52b7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484afe6a912c8b05229b01e79ceb70b3673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5550dacd00683da84389fca723c158674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c7649be58884c0cf51ad0d6929108675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d0945f1ec8897c066ee37f6ddcf40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b257548dd2ddfb3de6b1f255fc15d6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600606ee21e1ed0e1ec07645c744e367678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909791f2ddd3423312c09a9515336c6d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674cb0fbe51f82d3dddb5cc2d1dce544680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>