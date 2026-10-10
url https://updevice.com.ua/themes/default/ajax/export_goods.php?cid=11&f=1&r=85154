--- v0 (2026-08-20)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07e7098e34b7cbdd49e572db33fb7041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fa07319df2700110c0f7136fa29e122.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de58b8892c7a7df920e06fe38ce4e43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c8e7a34e92630106c8a93d40c3f8e84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964f7f8e2d34faf4f5a15bfeb53f7e425.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5e9b5d76597fada917d92804d614d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2f83286ceda61d85a18a08fdc83537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779115b3cefdf697cd6911907b7391978.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771872148b10e59d63a76f4738ab7049.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3860894a746b3ccd171f978f6ec3010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8934d14504a02a25dbadea78458cb0fa11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d6b04c234ac9a7677c0b1d5a85f7f412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3f7e6d9af3ca5a6076994a642b039e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a0e41da1e5581e1c75d1272e7ef4ac14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccfd94e00daa3cdf8f8bb258d42a6115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901734000fe9757d54993a194b75112a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec45840651597d921ba5f2a8c22f2217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f9fe9bb97cdb87e332dc172502626718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da9046d6e2fce291abb7ac1f4ee4a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2559f23e8e45b04b619b2f76b7e6804420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760441fa898f0e67bc680c5f09356e921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49765c3ac959ec1fa8bca8682f84d622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f1f486f54f972eae6a016b26a670a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8208da1b16f785d8f0d1fa65aee518c724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7d8fe69f71bb79eaa9601c60ba091f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60264f37bea29354fae45b9e6366957a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457cc114e13146bc09880966d46feb127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb054e0da1ffb26d7a2feed50ea08b8228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e59a598aef10991c67036e2f31652a329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c7f2f13d69dae8fa979d03b076b3330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee63392fcab477511f751560b35306c131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef3f09ee9ab4d2d0cd8303057cd5f832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6786f1e6b7bb42c167f32f5868af3c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a1fc6b727bf4e04bcf83c8fe5b60434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3777a83b6dbd66cb5e38d937800c8b3e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c729f460b1f985cd2745e1220231d14036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a1f8db44a4c981f50e2f501efd26937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d155bbe45e4c6ec414c84d88bdd2638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2172e9c43bad06d70246eaa64a34c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed75df779f8e2d42796ef63f616871240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858b58a7947d9832120ec5090be2fd41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d6649964d7faed0d5f36a7beeac5bc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b52fd6b0ca106e2fa15409db5212243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66471e554f7752a632bf9d9b1667ff4544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75e8e92954d6429f0301376a30d2245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc23b39bd961b6f9e6d361ee9cc2dcc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23b18dea7d36ec1f1fa3558bab2316747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a6821584831ba0923779cf316ea8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b302d6b77f5159158ca9738c14e8b7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20754e62e5b839fd274670c52ef479d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879bd07ccb59cc7d88ec67aa5efb07c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e16cc448b9940b69b1ccccc82bd9b552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5580d27a0d35658ed8695b0d69d6c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd0485bfc496d7edbc9a89d0b8d53154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3b147458973b05b58a60318a81d9e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb1c7d6c97839f2a78ce907181ed3c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8dc1f67f155839ab175d633a5d5d257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b658de8ace2a15926972c6e612fc1f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e382c71fda6f4ab7ff8337bae33870f259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d174e469af202af2a4d37df12631560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba109f083ace0b3373743637679f9d9561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c7d6f0ac144417d1ef94afbc094dd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4480ddcded194ab4b0c9cfd2c83daf4963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e096b7324b40f862edbe9824585c1f664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35589e6c59e60ad7e971efea61ed41cd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda75f7c319a8c355fc2aaafe2c014a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8bdf41d7ab837ed0d469239de66b767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41cab64434430a50266e8cbc8bed2268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75bf18434673eb66b056d9cdd34bd469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572cdfb8d2515e626edf2c69880787f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72303b16759efd106602a6d1512240771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c3a82ae1bd32304a503e95f10b5c0372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4887d6490a81fd8b5fe448432cf9273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209f24b7701571a79a6e1912cf5301e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a00f117e86d84d66cc5f20ce05ba7975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd8b808f4761a8d425bad0b23e0238e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a826a68f58566ad97e49d459e6c126577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabc091abd6af0d5bac26fbd8ed62b1c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f879905513d56b542f831c428d1b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58f0fc520bdab4f5b022a977f40992980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb1de1e75f4f76ab0cb1de0f72869e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451799f26b2efd9e3bd935b0506436df82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bed2c1660c1fcda37ded03e1344e783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d60b3eb7dca292beececbb10837ae584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a69a6d13ed669ca883db23a9a42c785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe393e547812c6ea8f627117063b2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead62f73c5e79127978337e5f90cccca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f8c506e65cd99305177302a04df9588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f73752f972268b336eff1003a38e189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d192d92458a1983e3dcdf357fe28b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a66ee341f4877379f866d010c3d713a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f2926e4411d3386124b1ea5246022b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8238f72c06e4f8bd05cf8fbaf99060193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720838b54dac6d7f34806486c6a2c3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa1af2a077fa5ebd1670a11695cbbf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b080a7fa5f0ae1eabb84b1ce3a084dc796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc1f9c5e2d18ce643cf21cbc44ff08697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bfd0f7cf5e55c59cca149d8b32f5f698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f658358f84977c6a6f6f541ff1b4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092067d243a48f965519166b12beb5c9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b95104829b5a0aad6c398d1ac2ad1d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af10288e289ac695c6a2143f4e6f3c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274332fc63cae1766aaa58a0c98e947c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8f35a04a837b898de93687f890ef92104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e1245a18d401f282ed10918a5a04a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab0c7c1de494a1047e23a95cb12f05106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb4dda63216cc69423e38b036931d09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce055baaec8eaaed66ead1b23bbe29a9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf01ca6c0a629ab06fc7a039c7772a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a997e8b8b2b8846716de7b0c41fc4e3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe547c481ddf3a07e6f7dc80290c6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf70e97737e2eba6fa7359a5c9d912112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff38133150dd8163bebaa08eac05c3e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9e9cce24e9292ff0a357ed4c46767b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac50dbc20bd597501be73d11a1c506c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19864d004a19c7460dca83433abf2de3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df14ea29de5a0b755162fcf1602fd727117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9312d134eec020776588e42344688d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62056557e7e87a67e9d6d548fbb518f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fb180d728f9f1b260647eba86af46120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b1b1bc8f17a6e58adbff49321732fa121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f41cfb0a4d35709407b3c75b46fc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e09c2102abf068c688a254f0d45e3123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b138c6d95fab70a6073e195ebf9583124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf5e3afb2c964e11e7a28e094ee915125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196738924de14203346062cff8a64762126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa301d2e885f0a25daa018951b39af0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b41b36b97265ef81f1e432cf43aded128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b8658470e821b8a6967269e25e11b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe37ba929e8630e17098fce02bb6808130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1638b56f6290be24406cee10eb28d4fc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bf66af17d41744a8a7897caf9de5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff481759adb185cb07a28838238001133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2f0db6f573a23267105511ce17a67134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190d610644f19905d5e8ea84e709277b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e27eb8364433bbb606c07d8c8a144136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f5097e0ce301de8afecdaad2ec7f7d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4aad1b6f0d07a1265ef32b902ea757138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba6879097abd4f511babd5363d799e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae047c3df9f4e34ffb8053f66b02f8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066c49b853acdca0154179d2eff6bff2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32309e72a03aea77778c3abc45bb9a92142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93cce62cabf5b5a1cb4d0cc0ff2ca6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990b887b112970d8e37393b19c3f853144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8bfce0d571e776447a5232cad94e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4867c32f181db310433f920e369489146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ee74ae6c49a24c422fb349cb26a0cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fd54e53bcecc82cd5ed8679bf96e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb960a5fd800a741fbd3264d34f12ba6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b36beb724d4bae5ae206b14dfe2981150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbbe1910dacb5f1a722602008d4fb2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b53f3bc877672f0dc0275979743de5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5df6902f653dc3288306cef574d42153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948149527dbfb60cd8483f27ecf6532e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef10e6a0a665d565ef50f71888c0e68155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd389f95d7bd7a7576c4078ca06f1d61156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20010acf3b5330483a07b3a054a1a8b4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a5d748812b945743daceaf1c374474158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e3269a67043958d99c10acdfa4d70159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5945c7e41c03f38c376f2558a99b1b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e096ce93e47f405f0b42c618febdbdd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf946e808469a8896b3234c557d836c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d73320a5e5a3447a442130e6bbf758163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069dcbc5c01e341b5307368ce9bf9e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479bbda7784d2041a26d708d4513ee55165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70acadca7a491b771946699c57b48a75166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f640cf7c3fa7fdc9e1a61aad0f7b5f4a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd88034faf5bb159a17eb4ac1664d0e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db25056832d4a46a1e0f293165be795169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34adce723f2cc7e1a707e85a718c490170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e64c22e7e1cb2833ff3da824d1614e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ee86625666b1980ddada401c733b92172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70564a2b0545d6b1878deab2782c78a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269af23bbe5a669352030500023f4f12174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b4c4026991d73040175480c80b64175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f780be3c85457ae58d4d6f655db9f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817afb53b12f3d8184336ff02df4593b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3544c7e4a008148077a044e42811e0d0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458305bf08b9458092a1a680addf116179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7296270ea2ac10fca3f173438688902180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92451b369a48da6a4f5735c257e2338181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33863d24d8829a79957ee599724986182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e25b517103090045e35bcf9de12a29183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c113f06d1b41fd0bf3307d345265cb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b4817dfc16e5db8be582b6ebea101a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bfa6abf5c5c0392ed4c7a6d10ed4c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa7ae5569e68305cb2dbf69903a4a5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c7584497cfcde2a29ff57e7565fd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71d816af26f7126fee32e9ec3c4043189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf35b925bf51ba0c52d737cf12c5bc5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc57dfdbc863f8b5859ae0fd19e3479191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5cb459f1746508f8d84e57efcb222192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4ced38508088b405f888dbc53ba655193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab072d23ee37963b38e62ef30cc7b6cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23f49093a4c1b352bd65b527e8099195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc900657989916c6f813d3c3025aa9ae196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37efde519aebaae442c05a3f87d8bea2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91d600f69514f41c17d928c0320ef28198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21214357a819dca42cc92e1257f72fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441ecc82b0df4953746c9dacbb967288200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e543caf851350e879d4ea29476f0b1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9d62c6e77f4f5839e4e981adc6c64202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba32dafda1652a32e668b2e3eed118a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385d3fae452870476689822c5d5702cf204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbe0ce5006c411329ad2605860ff83e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc61d8e952cb3e2612fe406ca94f93206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1db643f7470b2c9a8a9daf651f164207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb98166655fadb1ec12c6ee2495e8dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c87f16a69a1ffb6e4e3cc637734810209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201900e1fdb737334d1be58005fe1773210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3f56f7f94bd4b39ec8a85a723b5e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42d01604c1f9c9a2cdb3364f133efd4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395a524a65334aa1587300e32ed39a8e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24ad4b7bdc8f4b8685ecc21dd3392c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170df348c55898a3fe5a03fd56ce347d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb4147ea7b84bfd3a31aa07daa97b2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f77104b74fd3bba232053d7481425da217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963c6c14b2189d08a4bbcba5e9dd6b33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c49c5b1a3079a6daa97b1131fcb3f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6f082c697ace63bf767314fec03ae7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7097212dd1480b25ea722eedc6609a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa59365524b8e3d83726f13ebfa426d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1de12846f744e277a35381a890456b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba98a87685cf2605bbd6833913ca7f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e74d83d755ba7b9a9dc82656095b2c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fd0439dce6092a96cb5cee2e4826f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a45b42c6f846b396b720890255625227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1fc2b0dec889d42bd6f25c46b6fc24228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b832e23e41a7b6d683efb4fd07965d2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1cc604e3d792169e218c40df32d090230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b1eceaf410264a2cee7be978782fba231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938eed1b571838428a59525cc1254c0a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1a5ba42bd1edc262644e639f04c8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffb4710764a4f8d0ccb31510301fb68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cea1ca223f496542476324f454553d1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1bd8ac7a58a57cbb5be188fc263e3d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dae740e1e3247f8c3489e4e4c2de50237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524cc9228e2ca1176a06ba87d66710d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0748731c05f653ad48ea98c13d6b234239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf050249c4efb1f6fe26e9bdc45d797240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb955d97a518689bfe6388c1e3b0a37e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949e00931ba1f996688a820940c6eb63242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b0789d666b0b71f8d9b9c6ee2fab72243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54393924bbe77c550c689adf84c0465244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6a5745c04292c24873bcee1f9292bd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7155da7ecf1f4dec7045a39a20839adb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5bef7cefbdf66b110b377803dc4d21247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815d41c1daf4dcf3a87db3c22a9992e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21061e9cd32cd0dfab74035bf905b8e9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7480584bb4dfd11ef355d8a906d5bc59250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7680bd25dd10c43fc30620702f1a6ff251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3151eb9b6704b1320d1af78555d014d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6425ff02ee8beebd158c984a8aabc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5989469ba5317e75336e1ce066c2000254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181dcdd1342bce7bec5dfc2cb7d4a45d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db1e426674039da875f382b5c35a57256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924b4bac3f3081979a844c9e522c4dbb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09de82057fc9fb14d39f895106ae7319258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e358974aa2ff5f8e6f6fc74e90322d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d6ee491acb26cea24e192bf27fd510260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb617e95d9be121ab14f305757df023261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b34ecafc0ad76188aa39bc409c7ef11262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62722aad7b66eee91eeda4eafe74fad0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc7922dd1a766d45edb9806951a6248264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24facf1237d1c007a424b0d7c37acc92265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073fc306cc237125cc677179c2b3f10266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103639b5a50eeb3f54c5444b52904d27267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cd29123d14acd880112444b0ea5ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3f3ecd1104a419c6b50ea898f26e9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5a4487a90d0f00f4226115040ccba270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c89b5b2b49578bf8070216038582ad271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad6170e3a4317eb0516a6786c91c704272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ee8ec25624164aa4b5ebf52af6357273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96380922ca8d62469c55c34a3142667e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dae5bb7bc540de075968945b62f4c8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6f033661a2c9bda4aa16907679f443276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7527ddf3c8d139d24b5d8917d68dd8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337a483e92b5aaaf3a45b6ebcea04a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dabd919c2f2ee54cae93941a045833279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3724f56cb60884b0248c076b879b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c23596d1babefce63be0db2c9996d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf85d9614644f4f682ce35584bd685f4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aa4bdca63d3c4882b8fac2ac08744b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85440b565870dbd157aa21cf667e28d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1863606454485cc425aefed18d16fc0c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903837158a5ae9f093a7df26b2421874286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063bb1f93d1ac21d0fa1a44f2b378aa287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61710bb8bee723969df0f81632971d09288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850284b89e51fb99c4d9b6d258b8dbac289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8800d665eb161151ded003d1ed3bf9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12155be2649fb8ff5923fae6437f57291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11bb0e2db097e88a523cc73a61ffc05292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94a30102a61803d9ec187ddf196f1eb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769a25619d6a69a64538ee9834bc724294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8056d5b1226025f6b0573179581c9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3cf055ee548b95fd2422ab8cab7d6b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80790b9a55162f04cec11711873c6c6b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5758556d6b2f5bf05eae005f77da5f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c545048d229c35b0ed7c9c88ed98ba299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0a6201035a548a95387056ace0be9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656647430833b7a16e06868dc8d92f3c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f558ca03961ae0ac787c4b1a1cbad302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a098f0f27d291a2ae900440480ec437303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2713e372b704a3b41481259acab9aec6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c415ff0e9309c0dac0bbdebffdaf07305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8297ebe2b753fa21ad01bae7c560a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bda3e69201a013895c09f9ce1f5bd307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33102d653c24c9dc0d699fb495498a41308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9447151e6db08b634140f9cd0976716309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7a2f33e34d9cfcd65f1f5cfaabb45310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756cb96175e03db4e6bd6a8fdd7a41a5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7359f9f4edafabbfdd0ef84b591164312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe319c1150bd339ddb6d47301203e530313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688b30a9819c04b4adf48e0fd3c1dea6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667da00eea79eb54faf571c908edb226315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c17ce7479fdd3cda78738b7746aed6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a3a5b2b49a274f6ba5452043d5b406317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2c8c934be015157cb6421f01d627f6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c35db2c2edda614e682dff63fd1008319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23ccd93f93f5c64f527cc2323f72a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad36f67f76123be6c2ba45be25ad75321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4698bd6c43ab206acc97dc751de20693322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca6a8e990fa9e2ce11a0cf97ee406d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b395ac97b17387391bc2d3117b73c9324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c74342dd0f8b4288a4e2f4712b6a01325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896316a2d0a98d23b619b3fe2ab2fdcb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66e28e656bbdda4534417d72eda951327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea698eb5d656666cd36c007900a07d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c79fd3de2c823dfaaa006adbfd8e59329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16669902eec2bbbad457fa531da0d11c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb117c3783deba3e278399979256d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ac4a263f0b6592181596dcc2d2c85e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677802c2e49f47f2e529983c783669b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476ed99b284828e62ab8dc67aa0658f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33938db9dd3e7bad09dd673950387398335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c0fbe0833c4fdf6152c6e155b5b0d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3ee691eda8d0aee71c951661cefbfd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baa766c352b56b2123d53a1fdf01288338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae6553ce27061bdaa6ed9fdc9546d3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a4025318b9c68b70c469bf729f72d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e350318e575f9e64faa61e125c8000341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c447ff69d42539160d97293545f1e1f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19927911c97ceee23e61b7b3bd0c09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11f4b045cb24f3fb612d17fd56e7691344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1f9ebc60dc9d211d34776cc28d9f5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f882ec21e51644b9d3e687ce640935346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b684e59f06be8dce535fc4ec845faaa1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d641a38fcf313b81873aa3ad02113b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad927eba43aee41654bcdecbfa980a41349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248eb240a4c620a81e9c4b2a3b190452350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d947aec19fbd61882c4d123fb30c26351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5395e8bc5d75914cf8e6ab6b5092139352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23062f72eb4502f1dbf484b824cfb57353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01120c389da7c71d6937663489a16548354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266b7b6ae3e41eb4d018d180eeacb17355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b9edc40efa50ec701f166bee01da2356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506e74b759a269d64a36eb59e0980a1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beebb80ce3e5046335cf6fe26ec55bd0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccc1d78d127ba3ca6dafc6e38367d2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52766092d4b47e56422fec31073b314360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d43499ba21bd85249bcb06a44365f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23032dbb7d3095cd509e7ad5dd1bcc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033a19a4847d1d8ab1482cdb1cc5bf4363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d509ced833e72a133aed7d3e59f030ff364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a8962099a9a51013d8b8839b6f1857365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31927a858609fca7c0745791ec39ad0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91b9fe7e4a9b7fe52aaeb57c3f2fe22367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebea7ef4e35d0730dd7da40757de483368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49610e1b2da8448a7aaa8f246831a70369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273783cd478901f5de965595511b1d29370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c2ffd7b478d78091144a11e1c38b31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db475b7a173783e75980985928a9bb00372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b62cf68a6fcb2b17f6cf899c30b65373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad865fccc6428a03a03965615f56306a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb79b0244bec29c7493ebd797a6c177375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d322fe8eaf765c196d45ee1ff442f0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8034d0ac94e995e602ed651df4d76962377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50228c6df1b700f5369ab9b99b35ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6303e264904e20bf3ed9ccde77eba7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbd5bdd4b006edc18ee5b18f2c21c67380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f3a7bc43e4b8c2c08b32221e37ccc9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fc4b1fa2ff1174880dd4dc1215cf5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42f1ebc5ea998b81487a602a9b95b97383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0e756cbf7c65c306b08e6ccd001f7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e76d8a6168f04826a31792c44af05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce9da772f2cc32b7e9dbb90294a778386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65735058efa1c880f4b2c21321db238387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c431a4c0bd6f9b6d3c001bafbd48be388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664e285681a4b1e3914f4fa4549b7d42389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c45d712e5c6311172edc7ada3ea7b57390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326eab54e5401916a4fac00183020e6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf7b6c65a2495fe08281551c3ea5d71392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0cabf26c43cec283a8a5344bafa2d8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc9036d5ecf321581bb8051d328392394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b2b19aabc61f19156b5da18bf5eb3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e22122374a2eb3db23ba34feaec75396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529789e79c647ed03abada26baf1566397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7c75c80f8050bb86808b9729cff2db398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e42a7cfcafa09ff0ce134528f7563d6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a604d6f9bc3563d3c757e870993d15400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7da1d63cc6ddab80fb2d2b63c8c0a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac94e401e0671cbea137cbda6af76b8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cd6a197ae60b17ccb3c370edafe64403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c475c3b8997608c2055c733e333fbf4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40888224deb31d153deee01028741099405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d8c2b6d1f70437ef83597769f6129406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f261e8bbc8858e3dee5bf781408c2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b80325769f82280df8fd2206931cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c5634dcb6565a52a044bd9de6dac70409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239cbf3c77f160b4e5a98585b4c1492410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2f4be393626d5526b7adf84284df70411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445409eb0a6d4089b6bf3ecb8107c291412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ab7406237c353d9dc81fc6f5b11509413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5e430fa81d751f5b2f0887e399e8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab157e02d1976ccbde565c21e4c4b62415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504236bf3f457b52d6202954e0e5420416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a5594dfd23a0ab1641e4d463c51b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67596b1fc640cff85575a87cf6ce589f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bda1ae0a9dc166c370327ff323248a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb76a0a5966fcb01fc7ef1afb6b2fda420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eb5f5184d6405675877893f0b9083f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b9376e27d051dd28df8901b73408c3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec7529180020fb9f462a4f5b2ef3b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6d836c0807680f21ed90f2122d9b7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550521b50fe97f88edafbf5837a270c7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d21586c0a00ee6e3e6bc3f6ccc78cb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be858176f410523a6bb5c8bcf01c6102427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba06ce6fe7337b88ab444f0c0c731ad428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de712eb81b2115a700c27bc05bcff3f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a65ec7eabdd701f63da0405a7deac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5697d3263070944fa3b6d364fc479014431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd140a684522fa84126589c102aff95c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22a4e8dc8ba64e695a96742faea2565433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc328aee744188a9405b99a3fb87d5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46909b2ce4076efb5085a7552e06f82435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d0ba5ccd56e6f44b5aea13b2befea436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e18e6b47067f57e17a6f482b5d0f98437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f006264a131de949d147eb79424574a1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b7aaf338f955c4f70541a4f05206a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78439a0b733fd776669d96fd047ac355440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3171fb66dca3173a6ba114f5bf769441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465ffff2541d5e4ad1b70ac6e5e8486a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b03c61f12d33bfe54207c33817ebaf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f8f2b6ce9f648a4abd0c8703fe68444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8737c1a1810d37c0d0f18d9b1cc48eb1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c31860a3a04989821d7776d3f8f42446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb30dd75f78b026928a6cdd0ecae26ef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5173cac8ce9ccf05fc3fd7e94c74c1c7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557f42101add0ccc0290e1300c9bec6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ec9ac4dedc184abf46fda48718a1f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950bf65d326364c0913bb6b5822a6e60451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44d44ec29ec20377d0a70e0fcf00c6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fef9113e5702ade1d56dc03a34d77c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd649ea97bbca942e89fbcc831b3ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71b71bf9f614e47f814ddc8c570e10455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0fc556a838643a12329733bdee4d30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aac3a110ec05ee5c2d817f819f75ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678fa32bf91fd32a67781309362c8b7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a88e95829878ff5eb159437305c8bf5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b8ad3093f349ba21d43dc855f3f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f62875fa83ddb035130f494e9b497f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a64580ecbefc61f0a935a52050a156462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565a118b8e44e2f7fb84fd96fa4d2e3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb0e86cfd402e1a65d83b8a25bc678b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a08ce73ebdf063a0348998a28a346465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a043e298bf55990151ae9c4286f4cfd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3cc0b4e00e691df1190f76c26f5ee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e387786d56fe1fd7dbcc589db0cdfd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bf6af8f5f2216ddd3787a8fa898c4a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64f29730801707f6ce3876ed614e6fc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e6027683fb68ee0223670ad460ae471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d9f87552062a678412eaead025e226472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb67c13ce78f53584136bd07b7e5747473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226803b523a6612996a3724660a2d39474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b3147c6e89bc82defa2afdcc93658b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a57390f435b4993c6857745767a84d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35c1ba9b162852e6e63d5b1fed59b80477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615c3caa8a48881fdaf55fadfe55cad478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc07c20916524cdf8aa13f35401b6a60479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e96118895378524c97a58c244ecfd0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83bcb39f15ee5fac90672d01de89c8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefb208e1b900da8a4df3a90901864d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9e8cfca525157d7af5584c3bd960e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bd4b7d413e8223a3ca213681ce6930484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76169d5557d05314899ff83a92d4f2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2211fba83a8cd2dcb7e464d17d8fc486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58be786a94e997ed5fec679a4a2b6e13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc04145a4dd92365cf91f7989fc68bd1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3f3e19f73eab5a4b35ce2412f9e26489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19021d6963f5ed2b969d2d16d8259bd3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5048b30238968be55810c3cb9e62f8e9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2579cc7b0b4779fd8a92ae5526ee328492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60f425917a12b5c5180176444a9c542493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8adf9137e68855872dab0376f9424494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab144f79a88e7cd6d9bb1e92f75c69a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5604eedf0755db7c93e80b94f0b4739496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cc4a372475ac713db131550295109a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f28d7d568413f37a0f97d4ba236847b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c95705bf5f3e936c5ee4be6de51949499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9b574ffbc7188a2f98a5194462b2b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc897094d3a7db7ac799c00ada77102f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4271eb969f5ccf3517a7b96143777135502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd770f246b7c7678c61477c2af528bf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51887b23042e31ea902ec78a7a387b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1333b3fc3d6e209f836602ac8e1bec505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8db8875053ed6698c935c587cdee135506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0828efec5d01a9d9b7dcd6eca00368507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18798c50a9090eb26548dda9b529ab3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681913ffcbf61acc580f3ff0ab44124509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a580a6a9f3550c3d47d1efa83c1ad2e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115211c3053684d8246728db3ce468e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac788d5abb42fc960ccbcb3f72cf7608512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0821a8ef73f088d63e6678cbf38d8e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b949b8e788feec3d3e4061ea02e49b36514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c535dae96b2fc9f715e4104d6616dde2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7683761b7e343df0e187382415eff0f1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac9287529799b435a47ec9922f704e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f2095595969f66099c4187e8b0d33e518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cdf9d44857259f8e7818f5ee5f9bc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d4855b3d29be0ca4e138dce3af5bf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6ffa46045cd9040801a65bb2700596521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00c737aebcddd421f4314c51362e7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb03ade77663c9b2d4d51c68d2f0b8c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd494b1a4b4580764093c83036e4ab8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4185e082b2a0d79edfb1d7142941429525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455fcfd0ece9f7e2b7bf76e414593e19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f99512375979de0030ed4e47642c9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481579e7c8fcf283e1f42a57436b177528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e3a7bfcafbb679277e9feee6ce79e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e995937a3d8f3f9189e002001f196c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9432de9e3b1abe48ed49243fa16dbf6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2459faabe4fd623978d62b5d4bd791532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6894f1e85aad4721f0fe08371b7de3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbcef03827adfa9786bb0e443e6592534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c801d399f7eadc45ac6d834cad7174a0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69d9783db3e8227cdd06ac4861ee717536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1814b51f4da33d92cb564db66d3ba90e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ea9e6bc1983e6b978aae0540704ea4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ab23906a9888c9823d0cd69cc298aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7afc8aebaf64d2d7a9f19fc670352c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434ec44ddc145278310a87c0a1c4e4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdbc724fb85977f5f42289df996686a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a253a72e2971f9f7956de54e1aece15543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98b64de3796f9c5f7f5251412e3c62544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a111109678a02eb71bc114aa9eb2803b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d99f54b84c0f82d6fe0597eb858c95546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1bfaa88e7d91f1c77d073a45d3328b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4675a8a512c0c7a92413307166b69be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb43e2885c4345341c582312380185549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d33c75bf79d016b6041e82c6e8bd0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28f6c3dd336811e0cdf3fb8e5bd4b22551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9661f5467767c7869cc9299b5d599552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27188bc0f7e211c62e40cfcf708b3cc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd216f021157e346b59a6a247b1424554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b3cacff947e7d9c803e14a1363f2c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadf2f7cc206cc07edd2bb4dbebd7865556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d7b61809ca07a01df374ad135e0bbc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bbbeef354b099ced639b8c780fb241558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380184bee1aa49af09726fa58ee1c578559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02d4be270b7c11bf9edb1d49e7d878a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46284ad72f759e0f7d4d3c48e682e9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac8cb2653069d7892103590b763fcca562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0250315b444d59c111932cc38a50b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25935f73e598750a5cb09418d59be5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570dfed6d9ec30237d2885694fdc6b13565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f682513b94d81431a346a5fb045355d0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eee9aea12f4bdde6f0e5906453df619567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331ab141338889d0913de576df18747568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73944a708b60743a4504cd2096b84535569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b0ff5a69795f0ad185705ba3c6cac570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19243616f05289b9a3843dbbc7e6407f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89595f09d209d964505600d19bc4208f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4037ddada502c1d0a24759f3f45f548573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1e7cc67a64fdd8dd3380d4a00e8cb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af71f86e39ba5c887d19ba329dcfd1f9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bae66ff05c920ae34ff96fd87cdeb2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbe24144480317ec35dba86e3d951b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f741ca55a4d43bbff0baaaed3a5cd08578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceab3ee3387c6e70d54b42b589157a0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad8b0725f0cf0193e202bdff2b480a0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da5798073747dd0992037d057b17bea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc8e6052fb4451c13e523d61d713890582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355988611fafd4fe473e86dfce4f5a22583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0e9b01e036371b12acfe779294ba75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa18f1728b70bd453924e94c6fa6f585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e843fd507b9477bbc941cb1e9cd885586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996774d551ae8fed9cd275428e6979dd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400c3475ccb2ee98ce8dc5f5009d271588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1329e00547d47804ce2f6373d77d451d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe1af3ba3eb7e1d62cb470c4054fe6f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc110d5724783d8d5c0aa93aa901113591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb780428daeb0fb93502fd24da9b4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794897db9a7f24f401247192828d83593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee159929a0554b5ca204eda64f2d9864594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b0f1de5b6c99f4b0ec368e0bd8ec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2d12be7b5cf9833c1f578a6ca84ff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2060747fd24591e2a6ea2186e079b5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab997fc27228fad5a9473f1912ec161598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff52bdd1d35d5bed0c187439ef3d30599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef2d6d51c4e4f96af408fcb94c91b9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a33b519bfada86ef4a87e25b079ce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b662c533d012463a28190c58a95b4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b156ae7471c9f088e3d62c9f04ccba603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10665186fe95bec166f78459719527604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72379e394ca68a6c88f4e31420f00b36605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d21f48aab49430ecd2f40fddca421606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219ae179bdb3ca92a3ed54953af3e81607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017c48c684a2b5eacdb0ef35089c0a91608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ddb4ee52a6332c5cff779649cac38609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa9026e205912eaf7c74e9e377f0a14610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c61790b1b0e146c9490f68a2059d0e1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a35144ae06ebfd6bda04df927790ee0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82224d2c5cb94cb5bdb27adc0a122d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5dbede39cc9f8ea58136a5bf9fb16614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29308e57ae66541fe38d04c81fee057d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e0d577194419259de5d2893b4772a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a346b2f6da3086a99c4300412c79d2d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5d41cc39a8fb1ed2d0036fab6e09cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8dc64848dc46ee3c4fd016a46ff364619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6fe896f80e3a0bbea187650d90cf9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa9716fee14fe048e4352b4063f276621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a1b05fa8540690563f2f94c318d69c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ceb8304260eb64b2e8538b6697dc9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5651b54a4c431878e5a3ab89115dc5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293eef9aa5d0e596c29c18960a0e5031625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0f9844ad31bfcac3ee671a67a15269626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0bf47b2d5f713a116045e9347a817627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b32a9d9e420163411cfe307c52f0de628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60751ff81eb864dc2b05f9740c4eb6b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c1082dd482b48baa1f1fdead1999c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8e672e317b7e6376a90dc1e318a4a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00912109b95c48093611d1935523d9f3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77784f939e1b8ebde01cf56a921d90bd633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d7172d375265864ce0250f9d2b618634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aea8e8fb5186fc10b760bb6f934ff3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262cac7b0e2bab78eb595546ff501e37636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76170ab9b5049429acaefdc501c6d27637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4e5cf042309f740e508f38a5b1c827638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea348544f9b3e87f83e6399bfe80270639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5dbbb2e70e47012d28d6626108ebee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d9449134adaf7f2e6e41e72c487ab4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f79973c47142a740966a6420d4008642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7257bf98d1a4f213783bd61d0a1b9a56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1b995351fd83286184474a6ebc0b9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b2a74430f2edab5be4d8d54a49cf0f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad9a382308909517c4edababf5cdf40646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d38a6188628db47ad141631405ed9d0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d52f0ee6bea45979f4a56595e09130648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162e3e6e09ded9b860ba0d5ceb5e2ab649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1d0afcdfc045569023a1ead5f5735650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e99a00f232309b2a8899b03a16cb0c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2bdb0e811b0cc9a80fe64c7a6b1701652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842c4aea052f61a9d027a9d636369138653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44865ae26c8b0baa35d62c1b7d9fec2d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d7db541a91f0e005554e3939a4b5f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93368044640d41c0922390f68f1c7a08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95def3c44e7b54617f8ed46920ebedd5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef94c89ddc292e3bbc5db2e541f20c9a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e851d09d63d9abb36625db73a633fc1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52927d805505961455b89bc92c1dea69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dc973cb342b4e1e95c99ddb1883e7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f38d36d819b3eec9aba99abe33f976662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d29924fd7e8bc21f6a6edcf812255663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060753e68af55e6fe25c0777c7ec3215664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfab49ea902f5b198d5639f191ac6c4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d725fbf84a6d14f09df568f219495888666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03efd061df8312acf4863c94406ff7ff667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8d2ba5a5c0f651223f2c037eb9df79668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376f51b23a6357505b19db5ef05854c9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54f921400f804e31c0fcc4afb9b8a78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bdf3f36290ff0c0bcd3675cbebf834671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d6da6ca8705ef31f485608f462ecb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a7e42ffe0b2453e2b2959b881d6aa5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba6bc2e69e6fd94106c6e7158a8d0e9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa1b2445f94292900a995ea5f6c5c3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de1ef8582291fe5e67e0a01f86fd7a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3113392ce08c17669263107aba1d385d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89ebc267b3025643a9f7fbe076769d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9ee3d43e2ce8d9c3a5826517af432c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f968370c7815c28ed411e38f29c361af680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3c139f25105404708e356992652ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce12e298d4aa2e0509e0a6cb9696f8b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc69bb429156a1d1bce7344e1b4e126683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef785698f99e058f4c18e5ec9694760684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9a54cd331658a499365cfe100d885f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b283fb5223022152a3a6a35f2f148e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3b01d6ec871874b6cc8343af33923687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fc7d856c4a8bbb4fca7d843f691680688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a1126280fc1e43a6b9d9e533431f53689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb89271626cac1175713c6345a283b1690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf0e42cc27c7f4e9e41a91d4f57060c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f49ca50b216892ec0df672a5b1dc8692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e0af903084b4982640359ca3c897693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c555b1c9a476db99378eb7221c34301694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb45af0846d7c2d8623d43879578145695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af54655eed90f07f70d69672b3c35739696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4830d5061af1c0bddda407f38d25697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821cb7052d541944565720a27190b62d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dd2d18dbac2fb9289c530b88175cd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f1eedb6955ae79789bf5c145fedef700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553667d5a9203fc21c7ad8002fd71a1f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e7fad7118e794f3bbffd1bed3c57702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba644b6a0d9d9d5f6f3162db9fa69e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05825c652af80e8c6c9051456cb6b96d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a84735b221baa0f0c3dae89036e2768705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330438f109a78ddc5c7e1e1d6fbd480706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76aab4845bad86e5c809dcf1ce3506707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a4629a6bded9d07d0be4ee3b87eef708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5355f4b760b7ce952aba58629294f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376fac58af4c56e63e0b267945ef952710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c480406779c947e2d70d83b55672711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f181cc5703f43923bfb3761558ab60e712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ddbb5014d7743f3b0751eab83788c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a0f42f87644dd75703e750caad792.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139103941660252d14b6fb184a92f2973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d649448b85f0bb428846cac91f5c974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf1dafc995a049618ed8b6c34865cc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ec1144d5ef1626bfa592a24f2dc3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9fb4d859143d7a66a6af0fd8d77277.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bd2ea6a4b215e7f54e5daf65c2ffd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae4e6a7e9c2ad8d1e4a2d10e0420739.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eaeea9c341d5017fff46c12267d9c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1e5cf1b64c631c333c147887595d411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d82219dd26408d1a794acda4e07d7b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4662d7e94d98666e80329780f55e0f4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d922d022a26bc2348adb829501f15b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a00fe10477e5c9944b4ee2cad7163015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0e44ae8a50a9061e0d4af2a41c96f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3e124d8a403b599792af50f1f22f3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a1ab2746641d287aeffe5ae5b587c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7acf0a57bb94cfd4521949d96cdb0c819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddb15df67018c820ade1ce5fdc158fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cbf981d4329886288c990c76ce23821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408255786bd0e788f60c3d4f205816a522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bcb0c263a5966199e36120e57bfd323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a781fd9311ac2717a93e9cde9eb7b7bc24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b3ad06c531cd4f2b4c1a0aae2e59425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab5badb207a002751c460d6f7fbf0126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e679581a9543db73fb93e52b516bfb27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ad42fdab7e4629776fe948ac43f01e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4717008c1913e6f469573bb71bb34f5229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36468de29d939b80674fcb39ef2cec30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df627c13453598daf1b2f99f3dd569331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a362bdb03f4a8b40cf2a7f5ae04736e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218a69535411e9958cf0fd16091a3aa333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736930eee32361af95362be0af75000234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e6b40bf5c36155aaa2038ce0b87e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb35753fa3b14de738b45d67314554036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53d995c97a03b656b219db8cc46e9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba66af4a0a8a26bd9717568ce7d50238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de184aea261a5002181756a927d862939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747792e2f6bed7391ac88589acb16c6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2cc232969760c3a0169b6b3e33c02441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdde5d3398c2de75fa87769b7ff85e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898f25e622d6984d5a7eaa139fe3ce343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5a89213c06adb4a6441610dda7fae44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a2257cae183ed961a2d86a568727a445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb74c1da13915e9df076902b16f0ae146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56955c8eca355da54ef648dbeab2a4647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc55801ef6a2c73936c7f1d370e01f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef402c04dbaff2d0bc21be49752ea149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d6dd463d6e82cfed63ce327f3111550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d33a975e0df80f49198abe15bbe86c051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197fd5c5a831395704a06ea096cb81252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f6df865405059ffbfcf4b815cd4f2953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446762eb27f64cfc6b9c77b16027ea8c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be9b915f73b81814ae7ab549bb992bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61880b8204a4b3b7f39101ebc86369256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b491e20d7c897dedbe48607924d19657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c52ed05866a722d56f4c4ded69e80b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a4b3880b3638a263baea865645499759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5fe262c126d76597f4120c53e5c9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3ea3933ff6b97b57804345cb9a93561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9678293f5edcd8b481f6ffeab2a7e19a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c9ac62f90facc243c35d00d87d1aa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0906bed7bb272d084e11ed6a31f589864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e5da46c9257bad172e9c1a67f5e1765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac1b3e8c14dfc3e456df7fd80228ab66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fd0638a267ef1d73f96566c8baec2c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056f2da0a24336510e9700b8559148868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210327734ba9878ea8a642c13850fa5869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f7938c2bbc90873a5cb6b04f9b663870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6adb74bd507a9649366441a82423c6d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd25310d6833b2fd60db453c7a2be1f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002a713cae735d03e2db75a80abfb2c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2719fc8954242687bf47ca74bfbaf174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bcd3767a308806d272c27a0a2cce075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1def103c193106b0362cd1444b96576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5612d836ba6a86754b40e1d678bfddb577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7f2f98dcd9130ab686d3f15ddb68a578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e652b1f7f852f46e5ba1770cace89079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a20d48630b570fd1d5457a80dc5c480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561bddf863aabde5166d7ed972a5f4181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7eaa3f368ca3649d526d3e1a0f98f082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8763ddca92e045a034b799f378f41b5783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa407d6b30a3ec0d113f4306df293cd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674eea773449679b26201bba00063e0185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09be8af1507c67f4586a79c0244c13686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c84ac268daadcd9c937cb39309f409987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b15c83c25c1662a28772f5227adda788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509c34bd6d45a452ac25d264117055c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e83aeda1faa8f11cf228ca934ff1890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035e942556c2671f64e332f0bf015ad91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073c7588057504f5069dadb7a8370e692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6939df513031d24fd4cdbc4c4749ef93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dcfca97e157bbc7ef3c3fa4b40786c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32a199dee7f09e8606fd29c12c632195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d7c0583cbe9478971bc87ac1c1c06e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c626640b1097c70d062910bf9450897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f47e7016809187593a529c65fe2abf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cea48b35bfce2814a0b81cf01bf2a9e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21935322f4f98e85034a3c753754b21100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa4496f0a06805b70f0a3cd26003e4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31074adaa0454fa927f09f75a08118d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13018216b2d9c62daf7120e62b84513a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260056ec721b792f0ff49e7f6972bf27104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39b3ba1b74c4c5f13cad7f41eea0344105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742c3a55cac12dc3ed0992c5538c50106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5beb863a7bcb7dfc470fbda8d03ef55107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5397afbe633e82dd4214a40b21fd75108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cf8185fbfa78da995904e23b99926109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b572efdf843a3d50e77f0ef4e8dc69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da91a2a4fa260a6ed2c8374b43e71b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c255aac5e5308243a099f6c4e79edf0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa989c14801c00d7763d13d694858b98113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b2eed0d71d6b9aa9a67bd17b26e28114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b36fbaea003eda301733a1a4c1b616115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64dd9be949a92aadb74eb632e0f184f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703700e85cd7fdf3783e1aa1cd073db117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119df60eda3bf6d575e2af1a7107ba87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a2f2a194be4431cfc68becd1391e2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f0b7dd6d619cfe9db981635071df120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87f1fa6c9f94c88f59b976b71f2a5e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a2f7ad5c5105bc7708c784d4604c6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7739fe1f029d0fee42d792106cfa3e7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b54bbd6a5b78f214ce2b3983f47b66f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40317900bf75ea6ad0d8a050ba5bf486125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b626f1af7447a740bbd4b637cca626126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3aebbfcc726127b686b05c7167ef6f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc664f0e2eeed57ad3d2203ab51eb8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bf9c397dc13366b3081bdf0f465cb1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55951cae6cc7fc1d4c71c82657a0b3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a9be84453cc617d8fb79cfc44c1a5f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d3c9ebd66c808d2c7d9e05350d5ac132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb001e7cc23ef79e754498a8c459bc1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766885fe5b012fd964c9cc3ddd780ffe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095f39d86db65e63a40882f4dd6caba9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fafd1358e5472b9fb85655811d02713136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8a7d8cc1fdfe7b457af8bbf00be7a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c964253404470a9d70730fe2abbd65138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc92749c638860e2d878912a61420edc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd885ac5d50c3e8457e6dd2412a38606140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aaf111f449743ffdbcbc01070621a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde998b149f2eb1bd25ea3a85aafc130142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03b5ab3c0fbc3f1cc329f9cfbb78411143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3909c82126b155f661b6adc0f23936144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f103f3c007aa8643534c1d0587c577145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ae6dcf219e61b211987ff17803e3e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef749b73ba328dfe6cb044b365a3e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ff74aed7c93832de5ba384fce49e3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb6c5f030ecccb684af34b6388df98c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db558c59566ce11f818ac70311ae7a2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebb8fc29034011241a8d57a7b211020151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966505fca4b610fde35c88b304e68410152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5789b88cfe149104f135787a27a1cde153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e4b43af2926d35e30ce2b64acf91f1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9458be1a8be269293e3728ff667f5b3e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6be7c631dfefcd8524dabaa9ce033156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4467a450cd01ddb6c0f98ce69c379f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800d85a0f3d77a2e246ca487c9a667c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff0cdae412eead15154d1c2496962159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3d4e19f0e76bc35a7efc67990dc32160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49393baadf6f84b48d5cba839422398a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7286541e54ece6ac9a819a2d8a81a2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3e1f4d7141629e022f04cfeb54920163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4574dc770d54b5300f66f3f5280607d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc63c875bc650430404b59d229c43d3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b273b89208ea6e7005909166f724252166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c10fba5c2dcecb59aba3486b0ac6e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504befd8ebcede008ead9a8a353e3bf168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb62a4ec133b848a1752d3c5c9410ea169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919c5f27dbd95e49e98b11a2a393f55170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bdd88d966dcd1a13893a1db04e6224171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8075df1a1b94c5be2aea979f53d77172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322316cf2257942c21c9c8597a25cb1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf8bd01dc5a59ac99e7c1cacd9a6c8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a20f50a7b62bc8660f634bccf354e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c3deb07b9ed98d1ae9b767fe0a70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae688e4728cf5af6ac15cd376bf3be7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9670af3321b58227175f41b6f78ff3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae586d179b1f40644432ef0cc5fa57d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf07d034dd33e46065016ff87903fbd180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260ff6863a8793a7b3e687b7fbca72b4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619fa037b98aae5ba4d2b9bb208d838d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74ebd16e801edcb4c49fbb9aa69f3ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428bc194a1498aba36098d560145792184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f5456ff612792dbc99c10344670eb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f4197a1f39ae4bb105e476827a725186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8a42e15acef4fab0928023707ca9cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346be05fdf2f41110ff8ccec5fe2918188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7409d0631c53aed3b52e697f2842a366189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42d50436f08741fbd92d241bac0b8f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40c2a9c3127a6646eccd57651d03dd6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c1e8746011083e2860832b0ad1487f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c731ca93027e4489d613d6b7b23883c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451d2d2cebe31269ca66e4b21eb718f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ae30ab1f9e7c70717d544e91c3d31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76684c21ef530338ec386e1481d7405196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3ab53bc2239218f31f3d0eff9f844197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c359cef674d969992a93369710d97fa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39acc80aca0511ea7cf429fa35d49b3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104cdab3bee73fc9e6f70578fd7b184200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd741654878e20c0687e3055626620201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba2a1a3114bdef0bc798deb40c653d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cdceded0aa287be9595089b78bdca4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477058fcc94a092cf54eb3e92406b668204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75e0463bf61ea1f04daff4257be548f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51438fc7974b2a468a9f007deded2c2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc0c364a6da078baaa191cbf6942eb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc8327e9e735bd8f87e1ed4054c19de208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd2745d1e130b3ce5ba186ca3c4978209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d828711e383cac10ec9ce8ff27d400d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e63fa98fba6efcf78c6f9287522d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39b28c1061f85977a9380ed7c329622212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5080b3b65cfe8559ccc9c76c461e09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cd8ed1c955d64192319f4d5df9bbc0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a244276950ff18412fb5015b80000215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b8ac23027557e81f8ec5431c754d6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b61ce79f2a3a5211fe8761ea578e6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115bca5656615971d9586104ef2f3b6b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd38b07b355c275ce2049df551d0101219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822cdb1648d9a7a355fa7c9c256b39be220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1ad514b20bb839d654147e2b8fa5d3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160b2cb04611eede800c28ab005c926222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22310c8b7fa8fd091e83f9d635439055223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332a6e09af4db059917a5ed99d4d899224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11568854d319b190abcfdf3e3f36630225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557119167dbf544468647f269d30dba226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9c5ceacf4b2d5ef234fcfd51abb52227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86f5b006f1f81f49ba45ecd177562b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92be5d2731e59d9d6f1b110dc069d4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b9a44c53c4a504153bb2926030c81230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00848ea85139ba1e916ebc1642fc879231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41317367322b4208b8a52b774181ef232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade52bdbef734c635432c96de200ef2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1bb7f2b8f608b096b51fedd210a0e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521863c513ba092ef5e614997507619a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ecc9a550b7d1d628bceb75a449f962236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9e2d604ca517ce30872ea481e0023237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558a9c8a6a6dc55e2d21f7c2843af86238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41097c29a37ec0fefb6607792a685fa9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0c7cf9f544fe2da4aa5c632173cf2240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f8a56c47551f785a1b10330bc48cd241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a76c82eac32c2dea345b17e9bca97e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a89cdf5bb72f31b54c4aa0e74a949243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11f7f0df906ec9301c3e5805cbb1ef9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a783e63c7c43bf0a70f52d4c7c11d9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0f420cb767ad3c137be28fde6333f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdc11a7719053d1133f0986c1cd2d9e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d58bff6a87036e32a868481342b3d7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf8b7c5a84d62f217dc9b03814a68a5249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596160c712e9306fb8bfcbd5214f7519250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b9bc1857752e800d4ed2b77ba18a69251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f0f75d5a215bb4026c1a58e3bd5b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a93427784d475c2b7ef2cd35586bb6c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53241777cd98210867d8c90c77eae810254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7184d2aad2eef7dff86190f79308a0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b15bbbb8ddd6d725f68b3d0c75f27256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c57e68f8e7cd6693409be7366948929257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0299f226dd0a494d8d248c4e8793b3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a97254295562a6e05b90fc75e3174259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b16e84f7098a38af5a160e46f7d7d3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16936400e61759b7320455043a0d851261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8b4a7767a02e5f722214042fa211b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2449e43c09ef679cf496b569c02bff22263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5b4f0337deba488418941cc32986c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488c7a76f221c1e6a10724d8e169054265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf20fe6859499b49b9fed59244aa7ea266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52928b928d37c66ad86db2a653f665de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c7c62d020a445365c5c3816865283268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df840ffdedf7a1573c7b46854919f0ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3769f4a43cb59aa2235c498eba4697cf270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3589166c0947076c048dd5552325ad8c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed54207391a65e24691feb539d3f9e53272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592e38806067f38a276a68e4bc4b9c2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc468c726efd847f693cea9f994b468a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253abd1cc2a50ff7f53f3653301f3bae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be944e8991552cdb1c1af49388adaf6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e312e9db6be1c6a98a922dc7848dd2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094a3229f4e3abf089c1c750615ed6a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5055339f825d5d305418eee6be9a918c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247568df4011c66ebab1ee2b3376b0d3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fb3cd2e4b11a4fb17f65d2530483c5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e6dc013c3010b4499b3bfc5063a2a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fadfa5b37c9d2df7f428e5eae037fb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975e3027fe1af01e3dfcc6ff6c871a09284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d229e93cb154d2463c4431d29b257285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8db6e1c9aa958cf7bea0eb551a1d5fa286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5291b8017b0db8f04633b600b336a2fc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdc77f77f8b65e86d10aaabbe2f12b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d112f57284c010645c78ef6487238c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc04c5b08c6bd0873d47c55be485dff7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d874ec62b60e9ade4138332f8b1d0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35339d306d6d5392fbff0a402bba15d3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd93c546995ae589543dedb36405085293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662cea50c8279492d66d08601409701294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b205525b49b53211c703c059f5d40295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5958dab0a3addd44267090177041266d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88036b0603c919f83f0b07cc637dc34297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5746010a002f2985d59405962d1a5d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5f8623fa09e1ba38eb2dc80d4ed55299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3014a281dce9b0a8e083fe4d6655049b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cf3e35cfee559e4b100d69d1db4de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d484e792b0c69f5ee7ef4826d10a61302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1354ee982a6b6136ade84721e9925303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4c6de72b3c1a253724017f773a7ecf304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfa930413bada8963093e7b3eb9e2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec4538c98434827c72c63fd660664ef306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e948b57ad8619b34f4578c2eee4f615307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac11bacfeab8837c0d8cbb713cf157ac308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159619f514c4e3a39141836ac598ec20309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054f1f11cb87fbab4f9fcc07f06cfd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2286bc347068f133095f4181314527b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ae2b002c85bac5884749b17fcb787312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962da2f398f45ab20fbe9a24297fdbd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d00ddbb8c96c70eaae6c6f04e4b970314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0becfa4b0c38ddda2257845ce3a180315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577dbd1ab282d0502c94e09acc05b0de316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce5896e5b0282e1bd20880a681ee04d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a271fcfeba16cc80c1aef4e40aabe69318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daf395e7e9a8c491eab8dac6381aee0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e841ca4332154f9cf51bda86a7ef5d57320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114bd757bf53da66dbf88cd1e7a4ade0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9176c584b4271bc296a3afa076283322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07060fd43b25323515a99523ac02ab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d528a1eec282a73adea5f84522c7fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fb1da38a8161b3743258a2b0e1bfd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292cfaa7a275bebbff0baa0e6eacf11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2f54940a331d666b8a7f36f646547327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d860888e056aa3e0d517c7e74e8b9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dc36c6e8aad9d552ba3f6444399307329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afba3aba4d2f71fccc10fa0ee6001bac330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77804b62b5b77eab023515897f17a6fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73355b143cc68ca15c62ba7ae6801a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b97772ed66811e34b16f739d1946913333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694b7644842f903dbdd4527b4c10c81334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac7424e1b272efa4058ae6db8d56bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864969d6d5c5705da7586a3d19f9803e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0d6d2c920a78e52ac461a3538e6fd7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47af424d825f2bd9746975d69ef842cd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95c261ae04be41b424c6d2d2c359811339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d696f93ea1c58e60753f2db604fb36340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aff41a13a0bb7132ec5db934418e13341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667ee91f6f142826bd5be51095b8760342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d1b1f3ac4edd00d51302189c75be8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882a200e3bad3047b4c4313c9daffa21344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854463b8c3cfae96fbd6a5f22d5599b9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118f0032199f0eeea139dde1771c2ffe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cefac7f8d6b37323c7a77074e5b4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeb81c269c6aebcf34501fa99f54bd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5afd817c821737c905b39d33a119c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515bf7d4d259d2a3dde106c1c7a90f0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415c89fc29443f5b5d66129d98d6f1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4705a40044435752c365a33be03f2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946af9c33212ce8641ca3a1a6f551260353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80f6e41cf62a6a4dd53d882e3a8e02354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaf6dad049e211f28d1c10c68a22e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f32a2502ff45a133653d58248200e26356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be3563ae05589af03e61d81a2f7c75357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0c019dabfbee73a72c04c38659f8b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afaacb98399c91b64793d449d12908c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2c55e25d72a4f8668afc1a43c6fa3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d09ab3a32bedbcabce7a2daffe716e4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9d7aada78417fde739f81150fc2139362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54a5dca7097353246265ce7a5118fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579fa7cc8da36c0259277cbb04427658364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80e791ea23857c410fe7e1701c7cd7a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07443c5c64c5d7cc82168ee5b65922366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee52b8b7951cb9d35ea190c33995d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7dc7342625d769f352454c8c81f476368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcba751338ad0ff054513c52142306369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fc1a5be1df2c879e32cdc069f02cc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486a642e7e2966bc315bbf8e9fa5e8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95157973de098bc73a0b15f41fbe5d1d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ec7f5f60ce28dfa2036b5153c103373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d404116b403bd8bb84dbbd6d2587148374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0477d5be5a79d0c73b37044a79eafb34375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26c398e884163dc6412760fbc5cedc8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ea2f3a672a6075ee35d13a47e9355d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5f8a6e4ead3c3b73af15049e4bb47a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b420d1f5c5cdce0bd418ab1e78cfcd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9316eaa8398d2bebe1e3903f18277e70380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bb02d50f70e0c7b9fd72dcd09605e4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a30262d360ea5c29b108dde0d0e4ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628469b03bf394a27b7fe000176df407383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5414487eaef4c0bc821bf3af1065a159384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8f942ca32e2d53b4124fe14dd9dcb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dfc5fde55308b3587fb8e1551d0c55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb99dd12a50727faca1731e4f993533387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a31c11fd5e44a4bbcb3594dbb3fccf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da037a011b1887cce2be36e4314de91a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980316557c3af1edef44f39bb3855c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893415b0925e7ceadf5129f61de73849391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57b86921c7b9e3abaffa8579436d4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d0750883aa8c2113a19ff33213e08e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f5b3570967872f54b3f4f2c7a4e2de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20475af559cb66673ac3c3fe3dd5113f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c800907ab086de0318cb2c20a524bf6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead0af42afbe0e334a38db433c6ff84397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52641719c24df0e2d1b6bbe78a75b142398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdcc1f545da802ae8f67884649cfce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aa5bfbe80cb5dac5a7864335b434bc400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f09eeaefdb1b5902abe6960e19151ea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d52e626e4614dafc343b3b4440dd99402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f654aa612570bb291956ffd2e7398a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7e2e64313ab5c434e2a1bb80b785f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873647ab9bcdf0915801858ed0742b7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a61454edc3920391b332c06b077fd7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc15c114ef59edb5600138c019c233c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8b3989b3b07c58e7819f5b0eca5c6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb308bb2da2f05f9ff8cf2811700d3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d375f836ec92fa2cd6042afe7a9b593410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4652bdf0454c72851685078f1f7dc54e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f839d60933487fdf017572e11aca0353412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572e3214fc9e37f47f680de381277ebe413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80810490de13613ede0d41d4edc39ec414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b60e67e4fda1d6989d346def796a7d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19391f3c0be4600bd60eea78820c9a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c41769e68de3909b8e7e63ec213e0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5440151e98b63a92930114cd5268f624418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea9e22e9d3c83cc23a7847a56cc67ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348221294ddf0b3d936e873c09d217f9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4580fa02d902fdc67fdf4f8c9ac6716421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bf71db0cdd496a3ea15626394b95c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47e10c21a0e4b6425431656559010b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66581b5ece61c9f4c0aef8e1e0f9d107424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c198fba05bb517f4e3e575cf4f3ae425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea860a3409b75bfeba4a54ad0938db426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3b0450c4cd5ccf343e7faf5f774ab3427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4689689a357f9950ab7daa6edb36f10a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563e1720dbd1757d2ad6250416f748c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25adfea1e374b475d018cfcd7010bac0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdaada14a3ed1d30a9e61265d1676ec431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2fd3dcfc824617b80758fcfee90feb432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3213f786fc363f757012933b4234b6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6730cbfba810c8c1eba8190bff5bfb5e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bc6f6c5a89fb4e8e9ee1e6dbe4a5d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d272810bc079d1d385a69904837320c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848bc2cdea83990969b74a9f3540bc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e540cfc6978a8b622eaf85df9855438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e2fe6773a08fc4ad07c11c9e2404c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c22248bb2c870a923583d8ebbee6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3a1988d2ce6692538500ca9535c7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7d746d662b7417be8d378a8628e9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2259b0897d0d0509adc9708d7f691c2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f351e8b5799a6207237296f634cac92444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e6fc53b07a5d34f3e14421bb8d10ff445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ff33cca5cbfd25dcc87469bd797ba3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892ab6ce5588e7d2711904bac759210447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623372dbb0a789ad2dbb0d7346f5bdbd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14d209cf7bfea52905a5572b73d86e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcf476c46b823619cfbe02870f494d1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9a65b637df4294167c4c8fd7fdb32e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f518b0eaebd1e9a56ae5184007daffa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd76d63774ddb15193f81fed5e2724ca453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a298c2782b4fa21ad6aff96171a46ab454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0567ff9850765546a5b40f05ad48de4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692a9a04291ce97be01d9219b2d89349456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dcd253842fbe8cd412f33fd3d1e871457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ec031d4762a404bfc0ffd2f86eb1dd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285dddcac50c801ff094c9796b26d550459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8326d5f42fe0847e1e1f31538396e21a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464a4ffab1b8b4e7c39488ae8830703461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a59d02420c8b11ede8cee28405cdc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd46424b8279bd754e6f70722e3e6d2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49831d115cfc3af8d2e1b13ff9b5cd6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd83337e2ebd60b130aa81499c7eebce465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905c5ac1b58978884074fd8146eed390466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1637d1c6d6b4b82c0c50b304948bbb0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c09f5de30bd793fc93d6671fe93f2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2424e17491de46c9f5039d8bb6c8a6a5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169b0d3e1240ea682e242bc5a9310fb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd61f1ef7e3a0634ffe6e52ecc479a3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f008e9580ff3686c55f55bafb547472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2c7189bbc93adceb98b60c468c9f1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd926b51df465232bdcebb4fd962a5c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b9b05011ae36fcc07e89c2bd7a55d3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f2ec361358d45bb306a24b022deb57476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10509a061def2a50b2606ea13eea8666477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e5b96efe1fd4e1afe46d1bfd91849a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ffac9b367376e393e55f5d1966acc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d7af3c7c37485fd0ba985eba704b3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56743f8c8b05de7c31ea986c9bdfcbe481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1566270a20d6d095ce48d78e84f62f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c16b4894acc945ba7dc6a94d05ca8f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96768f794f16f2d368c77ffac83c4b1b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588304294640706837c8eb2ae6b2b12485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873fbf0473b361ca52e227bd4b30e32486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f34bfff24c1fc7a76b9186089e443e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f61dbbdefb902d3662361a630394b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927c0de4f0478c874367aa1bc35ea36489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a9ecf324ea7222579ccfb0451fdda490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a060c0052fefba8bfbf3f106d7cb7c2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfd9868b035640ba69863bb9a32e8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd5a1d30c3ae29f34f8ea427c3170f7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be4109393505b38c4d30bddb03b095e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af92761a747ccd9cfd566396ae4f3ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09740854702060e3930216529a021c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121cc1a93f08b7eafa6ae5f2aef227a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7c1372187252d5c4ee08bef12a529c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581f4405bfddabe0e3cd4b54687c1cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce8a3a23609bf7d6ce8767de0b2e91a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc803131dc4d3b217c473275717f4a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1d788a264958f9edc47422b22f487502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a23c2053cd9ef634066e7d4e09c33503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0ccd468be92e538201749a06d8225504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3516e2b4c300df08484e2301958d3eef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0deebf9e85dcdd59b8986ab5ff286506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0716840f183258d174ba38be28402e63507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6ce2fab9bdd4351da6c4c931e6f8b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3faf9b94abca39abe265f4ac219666509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fc4244ce863a9aef4965f98d2c25bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2d93d855090102c62b6910f19962ac511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8cb5cbc6ce9b963b6b6b21984b5916512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d97609cf9dff38eb34fb985eba0b5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4e992f6497d52bea70fe3d97a74fc4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a598cfb06f09b13c07d004ce045d0df8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f165e336b56593496e516a32eebd4c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a340534016cad71a1ef520dabcfa0732517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c35316ce848d570d3e56d72066b17518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1de05b40e42dd59884b412485f33d0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c249b91a4ad33d86eb37f1ba6e6612d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e453a61f0014396bf480b57ef5c6a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395e93ab0fea3b4696e576cacc1c91c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce76df82eeee7333c9b08e617836a9b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e507929776931a89243d2e9c650c918524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eeed5df47117ff332538645fc497da525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d878bf9bf614a687060675e0db0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8258666dc422f503daee17d5dbe17760527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b0784db04197eea4a5f42e7be657528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e8c32198fce40fae5a3510e397e74529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fa49aa7d0b65977c922dcf063c028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e27c4ff026f0ee8e90ef93eabef3ec531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc0eadaa1f204c7f9cbdf76ad588e11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8dc978e6cd48c473a5b854debeeec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254c5a0b1f710bc50a337f5546014895534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e829fbb663dd4c67d6f376e429b68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e28978b6ba4071d722fd30526c0c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b5815fb6e058634ccc1085c883965b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8f9c6916f85361cfb28e4bfc5e601538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ef63a82affa7575f93a0c64d8d9484539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eee2a64e4f5883ca5f9b87076a11c3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7998286210e0fda2821a7e4e7af258d3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0d771bfffc1d439529f49570b9b94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0201e7e80e185d2176d2f3255d7a56543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da8e4cb04be0048f9b7c77a1d4bd04544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4507f38ccbcfe8c5c3020917f3090545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca3325318672bc2314a124b30d7320546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557787dcee5328b1869474a3e8b5cef9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162f85719fecbc2d9cfabe79516d3c8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d8ad764a86a9cd41a606f1f66145a9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8207167e0091916e9b11d3e3d1cba93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98961d59cf57137e162a35a68e926c1c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab73f6ba48175641b991fddb080baa7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad027699685b0e7f0d2f7b4f30049e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409aa598e566082e2d7626fe485aba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a055f600b5b8dfacb30fd00624587555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d024eb29e63fa39cbe65d65e27793556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474b12edd1443e7bc58fb494c91f9a3e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012bf850e843ff2101d149956cd67524558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04abb8f8805a9017ff7c9670a0989559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa620200a242f5b2e712c9102f55b5560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557c95b41f4a331cd08aefa7810a5e6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dab6bf0921fdc27e4810a363916ae562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf264affa81c15bececc9efef4848a74563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c8e2fac4f9ba1d85518319b67a847564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1f383985cad04afbf0f06ebf6f8ae565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5a3b0357f65237313838f8d373efc6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f77bebcd7c667ed80e1c262001319d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad2606ca4cc396633532d385d25736568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae00fc354f2d20a3d686cf14581c30569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa54bd30b38ac22c355fc146352289b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf23687db5fe510f3aee6499c51329e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a22b979923e8cf9fbaea8bfa045626c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100d84e6b970f1afcbb19ab7a300f04573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec9c20b247f4c5a916b2f7546d01cb9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a37e61ed19338dccdf6f9df4f80237575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188172d0356b938bb527d029f7b0fc9b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141d6a161676bf1c2e97471e1ce4240577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3ca327adb1d6d315b8f18edd66a25578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceff2fb6c173bdec6869e6008d96d4e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabef3832e19fa117020e0036b126ce6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fb367f422da7d6bea10ab0aac58c4e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd16babe5093bbf3a00ff8007f48edb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a1fa31b2cf05cd34d7de545797e790583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5584aeb2b266893102f1449d33fa4019584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7a7ae97f8fb5009814eeac774c2e0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75b9cb4b21de557d15de8885662811e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b4339a80e6a6bf0a995b4dc964aa3a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6174147e930c9f5bdce2a7ab9420803588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c57f28e352e73defc754f297e5d7a9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c88c52304461fe0eb08d6ab0f47ff72590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0bb639593f6ef600bc40de5e5b775d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f869c9e3b78c2a02877784ffb40d43dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c89406743fe918db547e36baedc9d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dd965e43d6bc29af2275c2692d59e0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204abc82f7a26e9b203ef16c3f85cd24595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3734aed783c4f44945bc32d1d0a95f5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13ba541ca143b92d1903ce0faa70b96597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001ebdd84700fbb419ef2cd0ec371a2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036a13984ab9812e1123c90b6212f045599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a678059a59d907c0ec1b5bd03a892b1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adab9106301158b79858b8bf890d542601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeab63b71cc96e0f83da27153fcd5b4a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e74d9e656d62af0097d8bc4d84efc603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f1cf350f0fd21f6d1d7000f6376ae1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eaa4298fd613d43325395b18c298e1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400808b7b554c8333b26c9514f43052606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49340cb23a31f13b8d4f3c3db3a77ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2ea89b12d70e88e534aa3517b9523608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f68eac7efefac7e79c4b7e74821bb609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92ef59448f8d92aa1168189623b5ba1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2e14a79f4da118f5cb8ee570ce874611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8c2db632a5d4bbcd1bbfa9c9abb2d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb64aab22f9cb746aef20c64c7bd44a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6db71716eac6f3fa24035f0224979e614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a60ad989f52a4bab596baed863ec8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0372cee30f34991772efa8fa632b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9c0f04611d65e943b93692c93243a8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5684ff2b8dd0c03c4ad1804af8fa358a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e43359bb7c61108280220561f3b9b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bc9427c1c78a47b70d9e3c676068c5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc40396ac1cd4d3656b2d41feab431621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2593f7eef024609b547135be37a82949622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb172f444dab41a4c2393a6618a2bdc3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5b68e837d12e542bef69006f75810624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d4cb34048fe8adc58bd8b4e92e09b3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f970f712880155e30f6bf3534c09e74626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ff24f26e6783022664490d54dc5f99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd105389094c38c2e90783890d0a8d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f4a5fee4eaf23f402d47b60608278629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5da2ce646fc156d9adda0804afc922630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ba0c2b8d3a716b8c6ee0a124f6ca631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48a69ac5dba2a6ae9d26c850ef14edc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f674abdef4856178c6a6c5d1bd76633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa82767a5cfbdc3aad669981506c61c5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b746111afd12ad123c8aad894bc2f694635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b58a4d53ba8ae6a04a7e2a3f2c1f09a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46646191b3d4c56d3f64ec1c4006ce6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcad60d0f4f24f0dfb5e8e17a55f14b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157375d4ead49ceb7123b83436d8324a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb220da854258e9ca965987fc95d6fb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80577a36ff9682e4d2798cecfb70a8d9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17074e30a31e45610fc42d1c56922e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f27f06e6303cfb271b96bfdda7bf42643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d3e3f8338f3c6a0673c1589b8f238b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb8da0e3f4e29efd95558a3b39fd3d1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e9855ca0adbb238d9f3905f5ce50c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f08401da4e0cf768255c52190e77a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4f28556719928b3511ff4c8e2184e648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474fa6c0dffde306a4fd70701d21d520649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a2c703edc7708a2cdf39051ff46f4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5ff2295fa1ce44198755fae633e6b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8c368b1b4dd1aa0c752916a720364d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e6a72a102023671eb3e3c4caf381b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb5cdc1beea8c96ba1a3c60d7d7979654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40847adf122c7cf21379b10f5c96707c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c209483842a95d85484858919eb8ce7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d5dbb5a3f0e20a96be52ab6152f26657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3e02594ebc19875c1565958818d7d9658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d78d4cefd0e870958e3b96f54b2840b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba56bdbdcdc44b87a29ef4e84e2c867660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821071a81ac6500e508ba6513ab441ef661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d26e0f9735cd4995d47b0c45d93863662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e14c96fbd56e14bec557ea9028ca39663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c8c4405b49480d577fc45c3afe9e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f33605d69b8fdb334128de92f70999f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc9dd43c6c63d1357314a1bfdbfdc59666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185e7aafead39901352b54bf05cac9e7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f28144fbd206516c670c42a1d58602c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3ac6dff98ee4b13673b0b3200b4daf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b690ef1acc3b324eefd5ba3f6e64670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eead535a3febadbdc71d5d291811f92671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da52d3031943ef9eb6634829cb550b1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bafef6c5ca5708e11cf2952cf4da6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e1bad8920f5b1777c77656a894a90674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92964d0af3ed5d0bc6fc0330d23effc2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9292acd33b06e43a3e8cec8d37b3b7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3382d7d25b590a48defa862a9583df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571f36b253a25fb0a1ec38d133f31b4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3281c7b5633b42c919597d30a8cf7bb3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf0d32626e0c4e1adc5ad29c7020d6680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>