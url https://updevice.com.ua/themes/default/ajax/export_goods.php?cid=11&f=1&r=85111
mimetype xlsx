--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085b2da33b2274ee2acba080d2fa65b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2a783fcc2d37854ea69d06d70075a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc663e33a9105423ca6ed8846431a0d63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d382c6ff86b8f1696a21385285acf254.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0977f9897291bb00a7a1e1250ed35295.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb2c78dcbf558ff98d8ddb70fd8e08b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9635d9398fcf9d7ccd8b14f642c3a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff26a89ff6d0c2b8451d954e8322b64e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26041625b68ba7a6f205f7a4d7ec27809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ceff794a83e7bad9078a0666ee52e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd3c5a0631193e55682ea3a31d644411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ab43ac9d11893d9c57eee04a8069912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1786156219e4831755dee20be7f1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04f4034ae19f775ccad5bb570a0e76f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802958f9758ba27eb98fd979ad3d348615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d283f72935594d3c5210990f94c7d516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16cac2afbedb96fb6f0b63c7b02d9817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738b501ceb4b51274152b601637337218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645131bac3c5bbe6507022b7650f7ed619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d28d0734c02305116ec112baa6167220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33857bf45ac6e620cfe7dbf4930325821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e19dfc8f348506e8bb6141ff3f8d7622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb16637275e84fe120003acf73b270923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191e9ea362ed3af656081c3f97295c3f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73b99b1c6556465896ae9fad1033b525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895848858645327ca9e53e4db0e024b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6285109f175ea1b9b02c6a9006cd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136799ba8f86ee5bd83793fe2381732b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfecdb29c079da39ac6baf2d80a7b829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234dc0379ab8c610a9beed79cbce160930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085f842f897cbd441f25f0b8475a21831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2516ccf7a79850f5593485bb8f0562832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cc39fbff06bf6b19b3cde554819f633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081c20558057b388e0816dd09e3a16434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84337faedf71dc5ccbf0ff02537dbb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb762b95f054e84c4795bdbf557374836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffa9b74243d6d46d635428286d9ada437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac67bec698124da30a07f60ff19880338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cac0f41dbeb9a22610b3312fece0f039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33217b2bf3990d3c2ae9bd241bcda50e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4cec952b2ffc69d78ed342def3ebb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a957773cfadfc13934d386943773162542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dec87c6d4e2ed7d8bde40578d1a6ce43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516793e983549c48d862b6e1be62a7e944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f046d09e06eb62492f7bc7c199ac679e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4862d16507a7acfcdf1c4513263c69c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070ad18045115d6fe92ee5d7f20092d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec42b0db614a925ec198ad396f27b4be48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be65eceb5b8364755f9dfac709010249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f15f977e03c9096b0e7c3bac2177650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177c28409447a3d482e11a980641904f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbdfcab3cce79dbdb4cdc8cd934a80452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904210ed6a72099b36b4a9102c24a0f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d398919ff85af9759fd18881202c520c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30acc2116f306dcf1120970622286ba255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b665dbd3e2749d0b7e60dc00e24a66bf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593e2f82b5d21af3f87885094c1cc7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c8f05e89380693fa1d1a17cb77c0f058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cc1dd83787a158c34ed567ba6856df59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f4dcdd20c81e78b1380c24bd9996960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c658570ebe165c27ed3a9878d2476661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d482521f8dea184d2a0e6a0c04d86e2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b3faa3f1f2df27ebfe649dc9a9783763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99bc57503035de6502927ee429ba3ce64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8d0d41ab44ddfc77cff05e09e14c365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a273f4f07c3edb44d1fdc11621c7fe8766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29014408da855ba417d26574d7ce991867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eba9ba33b0c93582e61a44e93361db68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154731809dba88de1ac1d0235619ef6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc8019acc193c978f5525042c947eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215225ed77cb4df7fa2cb4462decba071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538230a38ea37890aceb9d44a6a7582972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752443266508a9a0c4cfbe4fb12c17dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737970b3b8e3ed1e51617dae20593f3f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ffca3cdcebf5f10c923e42f077d9b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35945f9689a96d2e1da64b29715d25876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ef5babfc0255bc33456f9694db584d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aa90c54f685e475fcae868ba3ed1d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c4461e4c64ef0b276e2c12e879da6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fc36cfa3051f2ceb8397d7acf50f8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161cc705a2fc93eb9379e67ea043934481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d6a2806f8bbb8109fac42aaf6657e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52e92ee014be7377994600176baadb083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9ebf5ed66cd0ceca77d2a76665c4084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4553b718cd1492647f851ff425bcc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e452d3b9d7bda82a5f813974050e1086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8833c3695dfa34aafa327dee86a6fc87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca63a846e62f33b8e2bd28116596bc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a4bc60c389baf85f888cdfebcbbd089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a112cf6643e26897d87573a09fcbef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb020de057742295b6c2532be95979991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ce5204df8846a0d949fb7e9646246692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8d3fc265104cb6a69daa5399bbef093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28742d3e7f514d2ee546174ee169ed9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f19a6954fc111e360f91d7008201395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aad170a84115eacc2486bdeae4e72896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a375d876aaec25224eb0aee4c6e85497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c74049c31da6ece7ee1b5d18f6486e598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c4a716c5bc6409cf363b333cb8b0299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf43ac727690993cc50f8a189db1de1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dce8ac86d5fc70c90491d2b0990737101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ede8ea3b1cd16758ad2b2313744030c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff567274e2bd961139e9ec55f87f7239103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714659bc065cb956105cde9343d90f9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c15bd6323468d88c9a3e30b5ba375d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d146327bf26b10e436679646838c23d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14696695dd273d9dd1c0cb3650ddc664107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc3803f5fef0699a179a23bee085eab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f003f30fd8e694292884bd2e68e223109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468882519cac138b50833b91d9aa0a7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4b0f8fc4ce2bc5b5143876185aa28111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b24b0c18296fa5e6c43780801e2223112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f2e4458f1b1a08d6c50677f048b32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad53043afe478bc50a4f11ebc3eee80114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf0b5c4628869cd11f32ea48354228115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbbf03e61b43184df99611c8fe05131116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e937c9f8b00d5751de53cd68820470117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f3de1c8b8b95aa1e82657e2b637c70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d20f6750b1381e72f491d2d69a367c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a22e78582eec6202dd2e5b58db1d5d4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144b680bcaaede64ce5906a2907386a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fcb63da5daf82512bce5b2e57dbaf7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e55165fac9f9fdcb3789aefa5a008d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d85a487873ede28bdcf9249168013b0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f33c5efe21377b2cfbd2b233fb3e1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c45917e5b300360bb6d61e41f55eb1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b883d6aa453eb3d6d0e929c4134240127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b849390a72d86478f15dedbfc41923b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb0033adddd75e87e64c25706d7098129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccb93d1d350af0caebf911c239aef01130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed640108691e2db48475191d639c4897131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426496190898f426ffbfdf9d79ec3b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a38c5d17e5f544936a9b4ae04ec228133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574140ff16c99f01a53fbaf59198add0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce25fa276c65edeec54fc8cd1e66c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195cf1fa74c82e061e1f37e5f4e5f9e3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1667160dcbdb05c4b71e724821f1f7b1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469d5aa3ca4be37f62bd056d44e7ecc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98babc3d1651a70365caff818581ffb9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e9ab0cf8e2d2646341acb8b034f08140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152aa83da371d52fd4261c4b6fc9111a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66666f926bde29946f3419d5fb19de39142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee4345a9034b315cc4f35a49e26909143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7992b832c4ea18e13f8b813fa5812625144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2976f2d74a2220dbb792ddb721298145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760363a6298f441e33eacc1deb09d96146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d058ede07f548249f7516c7a52d973a4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0f75de4d532414976480458d4c24b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1f3700ed249c407d02270c519c5a6149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad30cbeeac6731fc3618d2f402d9f69150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f6aa47767bd8e0ccc4fa462409658e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e601770693815538ec610b0853483152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1654d09dc18f4e73cfa89666543ff4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d14fc6b623b4a35905acd77bd475a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4fc55b09810533c2d6ad8f7772179d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f7160983359a2d65d045475f47529156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000518e7846d41a0476164da7476fa5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e03e2c0459e4fc6b70c6399fc8bc17158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db880c0a047e2d5ff9487e2ae10bf1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b84e3c1d4e3a2cf2273d444277d614e160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9a7ae7e0dcbcb0da89ded2e4affec161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c417dd871f6f62ee9c50124b5ebab88162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c45a7270f4d9ec73f0bf00387ec8aa8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46613dd49bb18574049154d0cf0e6c7e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ff543669ca5925e6712840c2d5877165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465bd6133d5b2c22875c82a24c99b98c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb23d93503348aa9c57dc4f18e7c91f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed35b2533ff414824dde2f191680184168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb946de1bc2235e349ff983c79e144d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2a6bcc8ce17738353577bdf7d153b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8c4779419dd8991732f0a3f322e92171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43ba32f22f05cffae43c169c5fb64d1172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99694171c99ea3853cd4d53904b73a7f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0e5bf1bac30d920c3b3f2fb8fe5fd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500eb12664fde90a12411be2820f9a6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef34e80edbad2315119241a80e57ecb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8eb0cc8c982d36fc71edb71f317284177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022d975b3361843be030dc233f0f366178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5367d280f88c3e8822d15943cb08a6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5d904a2188b19a7fe77016518ade82180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737cc3df842f4edc5e1204b49e81378b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ccb4f27498e3a5501a2cb9c5a6856f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c127ce1872a6a3726ebf25dd6baf24b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f287f6ee3b2780aa5db9861f2443a35184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247be1ddecf4ba4c535989442cba8168185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d33e5a731ec3df385d4605a5eb9bae5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2010a74e0e5cd67b57fa49094dd3201187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d1ca10c480d54c6dfe8657b7536c29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3ad0aaa0ea4b93e1cbb650cad351a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78110fc40fb7f21194a59a45b4a0dff0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c89aeaba297a9390ea824dda08b98191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcb293593a7491aace377239db02f54192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f1a69a0b9f4f87b68c1222e98c190193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a26b6cf59c4de43277ddadf691c030a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2dc8edfd04ee8e34ac39f1b0fc04d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ffaeb81fd68e47ddcff9b5b1f02811196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e95474041c1268b670aa829b7ca36197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3243fe57bd2db7d3faf88071c9d370198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97721ca7b612b6d98df67c06cca55c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f03a3ee2fa2208925cd96bfdea00ce1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d2b8011b70d79d3d098b02a2113007201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c49e2b687f92a928ad90a7dae8be5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79021a2c78fa62570956e0b79f89e4a2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d9506180a14ea4590e83e86f4acd4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3834ab00daba2365ec10de6f469d5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4f60058e0b8b0ec6a9a03983184b7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a05fe1599ee30fb74d89893c9e9d7d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c477ddeaffe6ca56020bf7001a3c430e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985fa87550ff4537875eb053bbb59643209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a04cbf0163f517fdfc1539cbc4d55e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c475cd65efcba1d150a5058e5cd883211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23308bea24b0becd68727d084b3ad528212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b398cdfe29c1a7f1eb34d1e660ee1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968659c338f178b7e5480ff59045890d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c442330d6f81683fae9916a546c098215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70beba6501702898b75feee02d3b8859216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030379d96af6d2daf118fbc19e46022f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124286abfcf2299e2feaf5718a2dda38218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8173548431ff135ffeb8fb4d9ed99d33219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb15687aac751f5611217a7b54fe92220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bf343fd04f4f91429d1bf1a020972221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1851f40086ab5e0f99796f411d9b1a7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d3aaf7ed9c1bcb0913607ad6fe795223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8506f30cf1df831d1a2874aec34b311224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc448630336f35792f1accb493c1f4a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463398d3430ee4b26623797b22cb037226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a937f7f3f2d5024aff69dace7db7484227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2960eb821fed10185c537182e86f2fe228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26ea13855d05886354c4ef0d9265db1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93bb9d199627696a1bdcd3184c19f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8456885a0e69b6f9013da4eb8149722231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e30d307c5f8eb093040db4c13b3d66e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f21523e95d32e913d7229a4a01f44d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e5457803c4add09acfeacd29c7d36234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8daf645ebbfcc0e50825344ab3937274235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88867443f7f81afd631c38b9889a7d01236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2741de0b9d404ec33a7c0128920c9d9f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eff7782a9d3a4aa06be7ce923be99d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6dcf4975f2ebd900d08ee9f232394239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40bcda41776a8944e9fa358dfebe72e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260848b1e67b7b2d1c1018be57a21d68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17bb1c2cb90e3b80bb671dacfefd2e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a149aed98df79a047f522064c139f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b56e714a4499723998bb0b46898b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7402ad075ccfc7190e4fd4f8420995245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe56114906d9254c9efe94dc5c492f4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c707b160d684aa6eb340e2a55be95b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb902a5fa502a71c29fed1c5074e024248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47fcd61617473b0575d4309b434c1cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8af61451671aff9a170e647c7c4d75250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d79c9db630a2231c2c4ba33e009f14251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a468168364e531bb2f04ce873b9878252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd69e67c81c9b91e2a95053868110604253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c33554481705ebcded104629cda4ed254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a331300b8345cd3d6f4c5f34d11251255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20391f38d18f5441c09e94f298490ebe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1eae59862e484cd78fd8a91d687d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a81b6f8e5b019ef7208a8e410e275258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f6f5b8d6e59ce0263769e4bdc95dfb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c1bb06e926e84775629260604ff57260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e1de6062b76cf973548aafbb1470e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62544fc95da4204849eaf02d0e48791c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328c47fc4b8a71a04402ea59c1d24dd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf95dd8bd30416b3f65a156520a21b7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b64542fa5a779f4ca1c55469ecb60265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4fc40f628f584ab6c5d8555244ebd7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fe36fec257f858e469c07b32e65aa267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce14d9e4652bc227b10ed9cbecd36c0b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f4ca46c92ec684a04d8bab790dd763269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca60afc810add0d62e38d4fc283b6b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5ea145cc9f26bf344a3fa1db1aa87271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae1ec88c73b6a83843473ea9509ab07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857ce72147728487256dc7b4c1ef3f0d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1451a0dd6c12a541c9fe49e63ac9d81274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70a8d978b816c4b749968da1323deb8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98c740b6d96165d3bb8639d65bf1f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f1d68af730222bafb70f6613b142e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc47931dccebe44dcc75559489affd8278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114a4eb4d9712f7b52ba089972e1c63279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f8c015306f30e53a9be0118ff217f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6620ae61e314b805188257c47b10ac7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d737b52938f95553a9c1d7b8f8305e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567dc56348e2dd89cd8a030256633b7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c819e5d4fdd6b591f31accdb900a1e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c085377a11da26009264e0dfa81484d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fca5028d05af91bf5c95805b42b205286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f87852ae57eff14d3539b8f3dec9adb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0141948232cb43dd2e58c6a7e1f6cfe1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8df47841a95d81c3196c3a761ea6f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a901452051bd9ceaabf70d364291b74290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7ce2612dcaaac817eaab925f98386291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fdd7e4cbaae490c9dd3fd71452ea90292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e32604e34ad4d87139bb652c521acc3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4f34b32ed0f82be4040d080644917294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859dece893cf7bb7f9629e8c13c7b83295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f804a4a7a252af96539e6c259afc4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578873ad66d04d78fd0d69a46054fb0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742327056699147e065caf73d6b00475298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1923d62fbfe4b99d5b8c2e1f705585299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192eefeb60e4de34e3c6cacdf778b5e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae1d00a1295cdc96937c443153e0da301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a0d494ae083c50b85ca08603e378b1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0252cace95c1987263c852835dcf3d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28242831621854d4d28dd55229413bba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595e9f9231c70edba5dc376a08fe717305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b675f4931e01f5711e3530162d68e7e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639e61b492edad1c1a6a8507cb7ae1d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5fab711c8624e90e7b38f13f2d734308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df82e62f4f6076333f2f5b96a42d9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1286896e554adad0bac8bd6e47e75310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0317c544dbe3e1177cdb67e914547b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5173abfc4f0d0af9131c5daa92bc40c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8cba50387948224a94a4a7159e2c2b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f8f19eeee11e6c710f31fc9b781a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6d7b465b975684d465790a0045d1a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0dd31401a72825c2ffb2dac9ec274316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4043c84798fc82a8abefc7150d34b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63613be29517259abe3d0a6be102aa83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351dfafd90b5d63cb3d2f3b50133d1de319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81244161522be269691ba924f2bbe1dc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b0a78c55ba83f92b92b6f9363a81a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0360cdefe93443a705e599e812b2d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791c113f3779d72b6c8acacfad617cb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a507869a2cf826902af4e24a7abb9e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a551a37ba0ab8542bf8232f2a73bab2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b447348d3d8b53a7738f71229e0f07326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abce53c869711ca92d1eb240989d8d8327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4d56675a8e3db2360fe060fe895647328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71edecc1af81880a97264332e7399bcd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c988901a933a450f1c87364f253b7330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3873a02c4c4172ac003cebc137646c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9cb1cf85719b29083236e2cccf8605332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c38839b910f153c66f728b59ec618ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256b8a42555882ffc34bb1e34eb5272334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08308e43e3a0571c51acebba3e48b239335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2642af969ad7cd6b45e26fd5fb24219336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36aa6c03dbdaf4be49cabe0e4dbb2f60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70abeba8d2968d3f94ec6a94731e62dd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7c4fb72788c99cf765496e89592482339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccef80e73f2532e1e8b05b24545d145e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa0090d409128b15e3d5a6a4c6542b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80cd9f931986287be5cdcaf339c7f3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70bee169a72cb8f8654151b73b7581343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a2abeb90a3b86b011296e509ed3d00344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb026ef481beaf62a5e6bb88dca693d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2246310883d67336386d2cb861ac169346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d6c630522fdf036ed51184ed7da0f3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20843f8d2b1f0f0571e7061f6416ea3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e600217d8bd7055e52f125d5c62fec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4525a22ae823ba2627e03a1b7a6043350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1893bbc22fa55412cc99d8aefdd5907351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1426dddf5273d53576eeaa3e6c620d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a477ee1ecf3265f96205631f5c78d83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfddfdd96e96d310cbdfc3b20f6bb9354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e0d6abafe90081f7e64bb4a1d8e88355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1313e588277d4988cf8aceb0131a3262356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1da9c55ebf2361a7e0be892efe880f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd15e2c7c6311a1ddf77f98583318cc2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d66492132180ab5ea66ce3ec9335b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3be048a87847d116cf56c11c755a1c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9431039aa76c6e17df7a701df4d52264361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46115513fd9fc5d1cdcccaa0889d9337362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433ce73ee5defe5f7cc9a8c8c74e5c71363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f0dca0e91f3ad3785438096e85bc0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9727b743e8262cf17e1f9322ea9aa24b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa6ec892739d295024bb621011d3a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed95eb78c422756da1b6ded7440641367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98167bc293834fb4425d45916f9feafb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113c9d33d7baf71dcb3f8751e0f3b8ee369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca2d972f614144cc11686b9d3b0ead370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865fd766387c047a52b2412901bb080371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8115c4a867b2a05ae2adfbae8c96c39c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb0fd881fcdde6db6b87b9a4fda919373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5029001d98c70913d1d61368ceaa0da374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0dc553fb7e5b5b9988fc4097aab9d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251874ff61865b77d994a3cc8341cd5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e621d6cc9aaf64f3827518818c4811b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67611878bb8e0f88caa601c25de10ae6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe7d6af261bf340e389d6e9cdf0d4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f39c43e04012f642a0f703b40daff380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c85bb0ad71012a50b20b1aa0f2ecc1f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc098e9a76a8ca2af4b4d151393267382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57bb5853d9af1c778550b2a6c99346383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62214e02ac02b2fb52baa95867a21384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b69658d61ef4d743b9fcb53992bad5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692da4b50eb27ad56ad4f281d39c5e70386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5512007ee7e0c357ad5663ffb831d976387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f386bc74bc8a6453f6fb27ec83d1e184388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def36ec86e30689365c62987c528f515389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68768fdb48c90b726de5430947911ac1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6369ccd24605029fbd1ff2887b3481391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff46d4ac7b81aec4761d868cf73880e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64f5aa8780e54fbf0bb6a8e87f6fd5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128bc4e07eb43bc3866e82970ae647ef394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a599146aafb61ad44f42c92511675a58395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22889027264b0100a46a17094fe03b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09212a3d27f94ae2476b547fd9a22a9b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f828e999d4d22c9ca04645e169cc8bf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa4052c6d21cfbbdf186f6032fb6ae7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1b5b41b4ebe6aa0b40119a5ab5577400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc7cbe98004fdffdd6a31aaf863de4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef12c2c37b7dd9bf1ac79fe54ecc5c6e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80823ed7c903d4842b4e199cfd61d46d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec1a42ee203089bc284fce3a7c89e23404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ba65a3e13171f245a7981c9ce9540d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e07f0dec305ce7671f342b5a067f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f92d8be4a0b1b240690f0fa72497c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc66c60b738995c6e84a57cbdc162b3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54e64902476e85d3ff6ec908fcbf7c4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784bf82f80ce59127e9765baa7751b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7544f49f919a2ea9edacb0ffbbaa04c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fd66f1b75f0caa06bb6b81c92e9b2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bfef76cec01896da23eafc4abe72f4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cf0717ad2505c6d3384210492a0be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43ea3784f3aa138d832510577db6384415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1deb81d7288c6d1c0d98da24b4035d1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9d1820704e2122a0717c0e7a889165417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db6e3448a86df8f127f7a9997f38c7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92735814d42085ff7817af2966a48c91419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce93d04f7bc44cde60c25349dac966d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddbee2cbcb4d116e56d203faf81002421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c83eced33587451c28b24ff82cecc5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ddfe6d26e1aa57378bd1e09b7d28423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252939b600743bd59289b5991a301da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0182dfab80ab2af8e1ebec4d4612d59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e072a031a5ff7e6b0784501f6e546426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323888c9437850bf420b8303b1abe29427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f4f3e9722752d758f6c98a69eabdb8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686edfc9741d1bfdb44e20d30d4497f4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217cc0f668aa9d26e69d2f37c4da3d68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7e08dec869b7b2fa2fb818b15e22b7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5123791bea19b3548a6b3a86e96cc6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e22e19d231f544123c6688017f2365b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3c5bb9c661328f9eb8ce6cf6995f9a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9543016332ce4df6c0b68f3ac85dbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea0d7221b4e425b70b61e5be46b214436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1083f3dea569d69456b660f6ae6b85437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f00c03d8a72290a9efb0d6d1191a0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dec5aba0f7412257be1b783fd8252439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217287773a688f60e6d5e1c61d5843f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f3d93d5e8de9337fa65fe833014e5f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507050a39a5f9efcdff5ccddcc53899442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d2b837e5291ff32645294b2ab1ad0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ad3d5e68ce85c7d898f170567cc65444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766b4776c1904835e77c970e5390b34e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fe5492f73d567b4833c32517c89b1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168b264fc236c3d5021db739c082242447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c973cb16f702272dfa58b98a3825c00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e75539c5beaafcaf3e94c5f3a0de6d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408f035dc87e231063d953f9c896273450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85d04232901b8771ac15d14902bc79451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e77104b10b491df11848b0b29ca206452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7395366a3ac0afe9309805c00842b986453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d270b27a22928b8e70362fadad7ad454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5a23511de4a36c794ce6139015235455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0187cd059abf2206eec1793f52e8bfcf456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696647b165317c6ebddc166c5d14938457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e221b43a0772a77a3de2906f42dd9842458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0cb99d5ef7c951db6cd912352a3c76459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3fd65ef1725ce1d4fb30ea0905f61c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045984c403b7ed3f7c5eb2a46714cadc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74132d82661bc9397d6cbfe497e6f348462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042f4b25f821e9d3c064c219322953f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59200a00c3b1fe2f1baa781e99e7718c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7fb2e2f3fde929c794575c237fe6f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ed309db59301e39c95052db9ff01ca466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd143424daeedb6b5bba71dd2dd699467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f43608e99b990dae9150d5311e57f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e577ddf76deb5a61aa37c5030b70a88469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5d95a2cba43cee5edaf9fdb6cccf8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b517490103239c92dabaaa9d43bec425471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333517edef1042f7c74a7042249ad0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e3e6e6125fff1fb8347577a76a8732473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51878e2777f5dc6f3c38bfac8d6fd9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390888dda4ad902ef1ab69ab505ae6a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b466d9f076d6a54f94aac22fc211a6ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f6e74d92694fddcad6f733ca3e900a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e064d3b9d3abeca4db3b5ae4661c765478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902fe8e7b679a789c107db57f503510479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ba338684c45650b8cb428f9dfa7a3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf1db97272c9e3cb88c431bcd3a5285481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738edc1457d4c361be2d3e6c1de2b78482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78336328c07b28874e66899dea87c7a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e806edb07d0bd89199e283f8ef00de484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9105157500e5ceed8133fbccbd2adffd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d33521e1043b74a847b35afa924835d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f971ef1330dd7bfdd18396b0d3401475487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71621042c19185dde37dd9f98223ddf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab59c36a77acd0daffeb749f96d9ae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbf20ec153ac52a3620da6d79fba9de490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3252c44b6b25f36486c9ba29e543f8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9676bf334aecf6187e0bb2cf754cbd8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee893b261c6122b8e113eb9b5e946a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df8ca14ea2382c1c6759085590da58494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd37442c61dd95bdc6e968a6988cdc495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e15bed3a5460c37696c09ac9aa7c42496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec2862b36d34ef497bcde8b4ac31b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599023ab9ba73ae3030ce501db83860d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3084f5f7324ea86bb37f3505ce8668499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6a6e6b4455af7547dc4b4f8bbd869500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5648988e9701ed01d3850ad6903b970f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49b74476cc33e4072907b4c696d887502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6c5185b27b44d235f66fa5f24954a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1672f13638fa8be4535dea150b2a0fbf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88392c088f59cf75dc84a69dcc175679505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a03cdf52db172a4690bb89f749e08506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2432d48180a0520d5d8a701d2c5b4313507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89e76be5d0a9d3ef19f2a0ddcd95b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a5e3796ff9342d583462628bad089e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870ce023b3552bf98fbabafe91e1af510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720df010c240e1c8c79c2b663034cc97511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aae644aa21a6b0f952c789850973d6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8761403c5013dedc93e8938d8b768613513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35018c116d9fe55f25dd9283c172ac3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9f76c0fc266f71ec957797513391c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf7934dda2b9e52dd03e1ab591ef5b4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec889b1a146edf6df8520a8dd67c5b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ff8c1d040fc8b30247e8ff064c713c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0821a922333b1e35e7c492560938582519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169e9d37e8b00e5e763d9386d46e2d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92b2024224f08236fb0f84f5a1547d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392352de29443363d5c5e47fd24fdd25522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db968cc9c6925a3887540e4638b4b6b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd758ff2041494ac9a7d796a1c30e15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b21882d3d60374608d5ff87a68f134525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943e59cf94e8cd85663a5353d3d8524526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3133d5bda11618ee6006f19f0bd323f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b1ebb18e18b593c4e43d105e91bf9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d9d0287bff2e81eb95d4574567c840529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf56ec96dbdf87a4b8397342720b8a23530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af57449041b2c7aec92876be16f0b2f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cff03f9ce474c8fbc9c61ee4f38328532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9c1366b62e837a1d3a5ae9c3c59f38533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacea3a13fe651f4e4106792d0e523d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de334c5768f605a6ba15bc5aa2d220f2535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f3b8b830f68186688549d6e20f5de536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97639c57231c5106f739ddd87d7ed72537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a553229128ed0bf72d8b6c48ccd1aa7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac49c5bb0649ea1c34b6f674797bb2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44082a9d25de1f806ef9edcd194b31e7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee9dc1e73775c36e8ae6f26c015599541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7eb8120fc18e8b32cbf7a0ed8d803542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39101acd52539492fb031292495d88f6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bddde66744248e548147a8718d7267544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33738a10a39536033a71c12fae3bf3a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2a35a49c8526c0a0aa273752093ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdb07bfb472965cb883a062ff3a4f21547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d281823b5a1ac6127fa0a2e4c1574aa548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d79916f8fa09d3abaf67562112a51f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea0ce876b55dc7e03196cada47c3af8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f587a1cb26edc9bbd709f7a03e19e60551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d316b35d66ad59f79c6a6ecafe086e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4cbe3ab6b3a39e802d8fcb673bac3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fabeefdaeb4ca09dd268dd69437258554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db25db3899460c5e0f09995d86e8e60555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867a65aad166dba42471aeb9c713204d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee7655d19700e22a56e2b9d0e7019b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90f94bd898758c9d120c2a2e53aa6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0937edc0ca05beb006d46d7ca4781c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbca9ae50bb83edcd0d351d3896e66560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dfe9b7d74515c24f9632cd9be531a6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6121da4d64b8a1369adb18d0aabce562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae97a6260e30545be54cbac0647153563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08972125aca4737db9f9461708c04866564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e553c084517e7d58aac2a2838b373bde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e115b543518f3a36e5e856b0bd2dd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a64a1f81c4dc7c35a269ee77c8cc640567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5f328afdfe8b14258a3c9ae4d4ac64568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdba7d2fc4b598127b2d75a872347a2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98856c03b38f2310b11ee98650b25f4a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941333cacdfe5b526d5dc7f06dd0df6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b494f3f8801c564c80f9a32c42143596572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3740d42f7d38cd42cab6155fd98a500573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673eba6fc4a14c4ae1fe77e13a66f60574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756a9f12cf77e6eaba6ab9acef5afb1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c6a2a0f9ccf19de7a8cbaf2808ce6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2af3f9725cd7895b066a465e689c0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d917a73e4a1ac9afb12a918458f93578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e81956b7b2cbffddd7caff25b7493579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3b797f349206aaabfce6dd3c76846580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eb13ca185a4f3f273a48e6ba8798a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f9494d7c2fd53334908ceef232e94f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db73703ab5c1c5f57b7e62d224787c1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877b9b6bb1349f83ff64aace701613cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d398dd954a3c32188f29097b1f092585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db296b2f4e1327708f6c67a4720f65586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892c8a32324e7e24bf6894a53a33313587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209cda1f3d88f8f0a2b8887dca53b1d4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99fb12512761208756b35bf7517771589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a47433c7284d9493f299b0b2607f02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1452eb46a5abb47f0c9ca3fdf9900591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8175e299eed3faa54f62fb2353a292d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7642cc1a2ffce6661a7d6b0cb1a494e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0e6e59c960e8fb0a740abf79d05c3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9fc9cd4e2e1a5a24bc845f7a12add595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2033d378691c6ab32ed4cd5caf7b64596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835770cc2ea0544d34461d006cf78e8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d3d34a305a26ee1acfac6bf6f3a9d3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb669cd653abc76925a60ca0fc86b477599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdfe7d5bb99254bbb9351637e5f8cef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4e20d1374e198a014125b74e5bed8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4134f1b60084a5a19ea44655a0670b0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d648487102323f39ee6a38b447a7e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e737fe984d2854e7687e2397505cf115604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf081d22f66e8ee28001eec5926046605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997be57e6d9ec54a89f2e6a05d158d1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fedf59e97718e10055dd6be6ad8f051607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec7dd1a2e3a4f86331204db2d5622d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f0d4031c1e7ca27166611a7b5e6e9a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10361339df917e2cc90cf88e81770d7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726358789901593ba22bb4ddbf69dcd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7965ded636a0fefc65810f2fb24a087612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1b5ba053e6116de9ec4380a8305b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb777cfc01b9d9390ec6e795230af1b6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb68437bcb361088bad9d193a236d83615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b68fb5c9b6118fb67bdf58b47d92c89616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fa2365115fca1028a0e76d094b2d10617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e922ee7731a75fe1e815a85fc040b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330752bc8e186de6fc6d9046a59dddbe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f37c7f02b98c461baf30860f419ba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a4ad612ab0b8c7619ed3cb3dc2bbd0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7fb8d18a26fb936f02b4285ad7ebc622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cea8267231908f24e22c745f47e775623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2431646c718ad20d9dab1ed8dbf5ac624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994baf42de008fc22c7f1e67f192725625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87aac52ea6c507562af5930cbcb2406f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d234b39e19ca5384ceceff89e1e7ff8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a316170284c72e79bae3cf37cc4ef03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5021a0333c200f832605e540cc3b0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83267fc567ce784f3f909ca8815e6d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db938a1605a1a894f82aa96858486861631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb5b45980f1f7a91f4141f485884a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab33ccd711d4c7b92365ca1933a016633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e3b0010f94719a1a0c13178cc401d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bc5dda9bbf41d3449920c0e429e0b5635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6914b7297655547b9440a4101a753c46636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243ed287ecede419c95cca619882f65637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4594e25036046aa5b2ec0f6e426f35af638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb22763d5945e0d0065dedfab7a21790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26254a1946552b28d4e2a589647782640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93e011fcd6e2aecc1ab377de75f43a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a53da7298517e1520744ecf7cd795642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e704737c992bf6c60f17d388d01dbc0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b533919ae5ce947befdaa2846e464e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee7009360cdfdbe7ff64580b7cbfeb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06618f874fda31bd2cff2f95da64bbe646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c53197579478dd57a34b6fd6963a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33940c39f101a8a576c5cbf44789009b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5d5e22ef38b0a03fc499fc45324b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f926e63cc3c4b1f6f3fe77049c3a49e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9938d9d64d640897a910d90475fd21d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2caa3649987f30e5d090e14b953e9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def7dcee67a90c6b21a365d21ec8bd8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302ddfd4ef27c41e439367d97bfb03b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c62420c1f9d7763c0797a3b5f105ad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1388ba98c85adc6eed46692a5fc59c30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23388ae3d61490122b463a96868084a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb815156914a93484ae4fa9f7abeff9d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b6eb9a2c5a54df7868a5f852d265a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468d9b55899a207c8128f8d77e507b28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7df625f57e2f40ba4e35a7c52560ff661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc73bf9afe7edcafa84cc485d3de81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45e53f591dfdcd8733a340b25d1c6d3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13f74b2bf367853bd000d06c3e3f74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ccc1011911228aaa968afe20556e7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85e24cea95b90788038ad5724c6dca1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95075f1d8966a8e165940bece89eb0f1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec463b1af7975c458b08ce279282176e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e3dcc67f7eb699f02b3b972ac9792669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4819c8c2150c0fe2b46ee8d55968746670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47fb7b6c3bfcdfdecbaa25102957b5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3aaecf98b8bb2feba4bdf9e0a779a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af58f421d61dbf340d359acd2e0c41673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f712f4b7ab98818328ffba6bb035d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f9cd41571ad269771e12ecbf52b945675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69787e4bd400ddfb0a2a654d7d9db76676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf347abc2ef9bcf7e0c97da255d9619677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f0a5446e68f12b3080b9f9cc2c30f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45951cc3b32ace099414437c2eccbab679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e292c45c7be47029c8447901369df6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cbb667b84e9fef1bfda266e7402cf681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3ea85c6571420ea5f30ca45627864682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a105948522f70bba8c5f4b8588a67b23683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4f36d034d2b89bcc396cf024b3022684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a4f08c6050a5c72d6184216fa490d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5f0f5e248859caba68094a869f9e93686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1160340e7e54ea516428e444e6d55687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783d42de6a9eca30a8eb156ee9162c01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295005d0b8fbe277e8837f916cc0998689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48690a450f125e5a2bee8a6efdd14c1b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167aacba57e4708e605e7e65d3c433b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e003b42db4fa8ae23da6f9bac4f022692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e15556821c889b6e1d7174138627c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8056a57986b38922ca5ac14c03608d7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f8a935937d0b1f3c09442ad87acfcb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755b2748993938fec5e287aa1e7dcb5a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3230295125efc161620877ee790bc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960d39c43af7ed5a6bd5f5ad3fc2914698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8f39236914f293bcec1e96c76e505699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2bdb45340efc76d37664075be8580700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5be0031a64d1312ffef9e8bce39b52701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d16d370f22411d3e9221e0e8e27d0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b89088ca5654dc163dd216ed2a2a5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e983dfb5789965cedc75458053e40704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a494a76e1e8434eb52d6d8472cb76ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fe4d1b32bca1bf4cd585f820408387706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12371819592ed32996edc2578c251c84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe8b3b7da738efa6b602dfca512542708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292bafbb1c8ab9145195f6baa40a0307709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29021954795befd563a1c0b6d4a7bb7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a1ef2f73f2382f6455b40bed75a63a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d9958d14cf56ac6e3cfbedf8f206f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcdfd767e60bf80b7cf0b711bf68c71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53ab3c31683e4500243a05675e64d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e4031ccf205d48636dcb4c14af513.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269d1f4bdf9329929fc720ccf60df8d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f028d8ad3b31058a4c90c97cca93635.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8dc49bb50cf0fa5ad6396d7ea0a1dd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e629b266618a3143e2c69792aa15abf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae82820c5bba3983128dcb8a1d13f38f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fd903f99264fee4c5303ad8c158839.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05920de523cf8a2c687e59c7992ea410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a63362d0f20d958b41f6e61c4f01411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba582997657f6e79bb40c2496b6fae1c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5a444d5b857f0ab43216207d727f313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cf9b634592f0c30e6da85673bd3e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e909b6e25a2121535b941c8921b7e3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979846b7154b2e15a5aa051b49b8ae0916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0973c49cc539352fd3c2436d929fc1517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba73e8631489b52676f56d30e5bba6e618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888bc5b2a34c4f3cdce07ac2d58840d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2deefb3a70f101033c880f2fc561f5b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312b9a0efe4279f695054bb8704da1421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc579280b8276c445de664f0dd82f9f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea8043f35f9ee45e08e2355c8f4459b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb9128ef98aaf16c9b07e63f105041624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d2156c4899bb0e3670234dacdae3b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14201127002a94e05fd37175826628f026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d321f0af1160b1d183a1f34a7a01627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71e846a458eb544f396a578b6e738f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83f59a1b6d608062c9dee80c0b85b029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25768175a6f8f2dbf9b1507b8d1e8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b59d4306f69df89d80c100d66daa8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2046ab656460fd98fdf96b396e9bb16932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f0f08b43e6e2b929a5eda5988731833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289badde9d144ed1ecec6ee4c80a4f4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce3cd53a2d345571efcb4c8cd8593e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a1e49bb63ebf9adbe0016268d47ba536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c31c92042e4088f25c659cc5e3672d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19386bdd5ffea6a9e83e18590dbc2b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6c37189b883a83b504fb7f553289b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19767b8d5b9365d7005372d4ffeefc1540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768c971b7339146aca19996a1bab59341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a997e88f74021ca2c6920aa8c0b8442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a797e42289209e05a564b348ab492643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52330e266320e4e5977b8cc2f8ea540a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce298e56b4c96ab7355a483bf1b56d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0556f719d97814182d24ba6fa386bea46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f296c497b6015e68f71e0aeb04a094f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22644b64a96b89aa620922f63ead51f148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18e6d8eeae8d66f603fbf7ba92c7e449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d015d30dac9adbada88b61170cb9750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b864353138d2b31ccb460405f82c4c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fa184c9af8ea4fe482aaa363c7df652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c87578fb2fba5054642158493fa4853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac17dc8cc578ccc39de87496d2549d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b740934cc684776fd91368c899468df555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91ffaa2b271b048a04c722c523f5ce56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b19ced21283ea7d494ce235661ef9257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9dee18bfd69e042c571fa44a1c05e558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4b66532e757b657c8fdd60f51dfda159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29ab1c1e00b9dae8769f05f04aac7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafc30bfc3af1cded61097b9c979f2a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e835f5f9cedc71b97119b29b9fdd8ba262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68eff17bf0006e18683572384a3fbac63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99050a934c19e806fd962aa1891f0af64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a62443f19453f4b1275c5f903655b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bb6f1859f56c360f3c698b9c87b54966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6061d47bb39fbf650f36149812fe767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0392cbc6cb595dda6280dcbc60abb868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb11c6fca787422ea28e35c7bdce35c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eac985bda0d098a46c88675f27857b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b246688c829b880a8800550cdae371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a26def9f1a8d6ad7eee49c7e06949f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69147053ee9c4daea6050c43d69538e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389039cf4c1ad28812642bb76a67d4d874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad529c35c3bdb2a8af5acf25740dd81775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221326d3e113e6067d9bd548c1d114b576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cc3a083fa87de0428fa1d9a174e9177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdb47e0b8ebb4ee5fb94e520b95d3b178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2610579c4cb522b1058b3a5bd7b59f4179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f5240bd615a2b288ddf1a50d738fb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda39ea9d8e1de1bcb7833ba6e87d02c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384976d983f62d2d75c67d9388adddc082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a09dcd48ccc9a25acf24c6599a8f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd9fe5b9dc3d29039a81de65f6e65484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba8baf04a00642672450b14ecc9ae6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cea4c34d635bd9a66a3aa1bbaec003b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89e4f9ebaa31dc79be967e21f0becd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547bb4574e9ad10751c1ac942c43d9b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aa79e747b416ed1efc1ade1b09d0d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fe424e51b28060285bc8ae6f22273390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2796416f6d26e3ddcc157ea6dda191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f5fafda5fa9951535a5f283817d6bf92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef7f2356922da1ab28c9d90751309393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d860b2e77d697b5b314699102acd8394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735a6517adb11092aa4e81be4f2cdde95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4cfa7fc5efc03222b8a755a28286396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa614bdf50fed564d4ab6b619b86497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e3bd427d55662cdcc606936129d8e398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003db159f1fb01c6b747ba1c1c62bc6999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397fb8618ca6c5c5a6436e7237da6d7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6daf59c37b4c494c90dcad51af3a01ec101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b1f1bec0315e57299751d63b89992102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b547a8420b67dd4580f47281e6247e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd53bcaaff8b6fc9c101f7d32030adb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b27780397876fcc241b3bca598d0da105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59def3a8902f52960c921728ee8511a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f426c7b7c2d778c0d33b59b4ad7859107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd81e72ca37670a0a6325ffa366d40108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6efaa0907daa9f1988019dcc93d2c0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572043c0aae1b21459b1aa354dac8bfd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e56fde09b2ce99a1e785c02333d11111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75745250f3006e5380775bba5becde0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26300208f93b4e759fd3ff2d5fe13f48113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad25adb7d9a7f1fdd465c11d320c86114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ffdcaa38fb85bdd280a172de0fad1115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1052084f84b43814836b826359ab539116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd3940f8a907c390e0e8b177aa68b0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591203d85d3d303f2edec6c098de488b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b761773333b78df08443404b3d5188119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dca61eaa45157dc11adc9856b56e12120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4975ad98d3d3ceb75259e9404a1efcd1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2148ec4596f0b1bf63506964465097122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e146620c217d74f5d67d6fa14b903123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a1f50a7a8ad5d15f937c2a85edf6a5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa52eb39068ebd11780156ada475eb2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40aaf6a9fa80a22d084908fbce54864126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268f843a92456553c311792ada13ba3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164aba8739665644b50a84221229f10128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc720e363d1a3dbb9f759e90126fdde7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0053fccddc82a66b4f3262ebce1f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ab97152faf501ceec86a66f9a22c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816bf9d909d00fbe7e9395e9a301f23132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7cb35d418c1b2c021b3896993c770133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f818c4de155187b17b204092db8e084134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a55fa81e4e0eb4b573ced3af0f99a19135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aff0bf1161fc3e5b4a544ef05727c7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da89f569911de0399aecbda36792f65c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951da8e21308eb960f3a6d314f88bba9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2049a42de6f2adfcc9ecb07bae1416a7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831a63022c8508ece772d95a2186426140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4e661c86cb4134a904b4da1be0ecea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988e62c3a37f4efe215f21c90001977142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6bcfe35aeea1b39d1cfc2b81b8a19e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab43c891015d72cf91e32a3aabe2f5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b959b7e3e704ca41deb7f4687006bba6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72021901c915fa3f5ae47a2515d70c79146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e07da069e7f6eed8bdf994c0d2a59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676789ced55534995478dbe7afd1632148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617800a1f3ed67b65ea1921eadd993cd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434db10a1d518b0d4a00f3d8700541e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ca10e33d0fc058808b6959227dd7da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5157e2c394940745e03b1136429af2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f07ecba967789ea78268a81231912153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18bee8bf9f13096819247bb09b0411154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa683e6bc16252827c487c34c5056143155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd0583fd08732bcd634f1e4c6444fb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cdbf9e8af2d1020108f0bbf4470fe0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023499aae5145c52c778483ba4f52d8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2defc8728235a7cffb01f3f3003cca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91193189f50f7d46dbfc64017a0b72160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0ed3dc7fb5a2944c7c8459d51afa91161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ef4159aba800e5f44b04bb99e1cef162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c059723864aeeba0a6a8897e48350f2a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1737b167d9a846dadb3c54c75ab5f126164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bd3f6864e37bf45e5f2bc686b07a84165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c0e70bf71a25771adb481d731ac8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef27d521ea0a67ad4622446a952e727167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2118bb690a80ce26a154e9f02b8c534168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b094780b1759364eb383c2c217fcb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deb8b91ddfbba5f4c01bed507412666170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc1b86a701fac7449c7d15c9a42730171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fb6cb432a04439446b3a62aa70ef6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89205efb34835d0dc75c7df0934a7e3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7908e81d6cdefd8349e476c946ced174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a294852aac532d5e4429ca1837644c4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac03789d4b8acffc815ff0f46be19dfd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bcddefa5cada2021c5dd9f1b2c2163177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b9da6202fa86c7a33d5d4a4340cd178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a30b94fe162f6c6aa3db4f60c8c0e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5c6e3569b68dc1fe9a3184a18c278180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207d8e2c6a734293e087a3e042b4cfb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89dcca31db7402bc1465c3544a0b944182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58c5ddfe3861d394ea5a9918d1a3d5d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf0352a6046b3450983398795c0ef1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfac1fdb1a06568274d911b64e7fb05185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e191b76a9c45a1792597be0d136218c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a28f637889d35bc26df9d9eb8f13187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fdc5d3dc178da273a062e8f9849065188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605af982ecfd090d577549b367af8c0b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1f140e8996c068c3e10b3f3b61ba8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0765dd22cd6cfe3bb7862747825997191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd072c39404c679d3ac5b5f33dad78192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f811d4ba35848dddaf1ec93f91d2e247193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ae65a10aab7568d4bc94d40cb04646194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2b32c7e02d88055d53016f3a9cedf195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c64926d4755d297c22c80d876c58196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd32c0322228c1aaf3a6a2fd20d266197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e88749bef8affd036dfd60fda56b72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf695045ab6021fd1c0a86cb4c18d65199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bc695b0c4c222c7346cb6146a852d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef41ee661bae13751ea7bf3c507f5208201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c80ec83575a4fb6a0e4f864716cf4d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad38f9c31957bf189d68cddb450d3f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2547decd499c018322855141c0b3d7a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1dd137131fa0650f601c17e9ce16d6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00cb1fd0cf2926d903976f7f02a29f7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51ac8ca3993d446720746dbab4ebcfd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d649380907145ab6d69d2f51f30332e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c29f20fb1632812882e0349c646ea5209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5873d80829f93e65f8c2594f862acb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee79d222f333967b34b89f135d86acf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4168cd10be96a82267a79b09c5245e6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf4e6fe5369efb9046e471e1b2c4e5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92303c4f93ec035549b63c768eab2d0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b148d6848eb850cca61091b1f5f2a72215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723a9080b8cbad213def4ef32cbed922216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898d963ef7e8cb4b5c1de2bfe4fa1d3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0521a26293ed3d1fbbf282172afca218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8df3c217c021387e49fd3baf1e36d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42451c14b2bbec7097e6676518c610220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446ccf631456969f0a81dc99c132754221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8698dc944894a2af4198c77830fa10b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba25a8043078f95e847b5595915615a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbefb04f214b966d98d6eccfc002eba224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa2c608e8b9c11145ed39079b219de225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5ba70c37188019e86c46f47fbf77f8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977db280b97881bea689121658f2615227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e200183f3f1d214a502c39931cfd098228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6453e5f8ada25da49a401a89a599abee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d99ac952b610ad95eea5f56965703230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee7b850b8b2f872875554cc9435a47231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403c74610da203bbccd21f498042dce8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebff9c68fc611261f766637da13c3c8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbb4db06e5215ad3eb17d9973dca135234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf7cc88b1aa3a711552a94b5785cd05235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889786adc0b366449847d7617056fe4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753386d3c94fb31174232c3732a19fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ac106dcd8158152fe17fba2a8a3ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8748d6d6e52164d5a60b2233bfd3efda239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97573d372a3a578817d992628971296240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5590e855ad2a863b86c9249410f94a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb137eb087a778637d06b6d1b51425b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b7b892242f7c484cfd5da526e7db9e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eaf5ce2571d7590b0ed459e2182954244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12455a7ac751952c6f71d40b49c49e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b1102a2f42250c14ff770165dff1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f224689f589435b602e08e996c5c05247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2d713d1b78154452726bfba1d6571c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc13489ec6bb7548a28f5683bfe260249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457716a0de8d200dec9ee751d1f98cb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5408034551ef6fff74593e2e00557251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571c902095dfcafd2f57566d1c34c5f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9e6f5859c71b0bd9c22742434a9c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add057598510e60564e2e832f77911fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689d694fa9ea2e5f0282ede41cf2f5a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27959c7c0d821d223cbcf93c84f2d72256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199717c59f3670456de3c52e68e7427b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7d046ce46bcb704ea0d8f9fbc435c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe940d2d2cba00c83bb630213c04143259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b4db149f7b443346d5bdba5f402ec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea68c1b4ce55e45bd584e9c7e755a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e58575b9ca5b4246ef77f12404aaf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f13d180a7c51fe94cd5c1c798c2d02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039537a103f6b8c26e87be23ca5da752264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d0fd9ac20d78aa024d67da59a4f8d2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff430562aca7fe710e235e5586f892d4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5c05438ce9957ddaa58028bafc7c64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e153aa4606a03d3cfc4cd247bf484a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936ac012cf2ca227a71f61cca71fe87a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e078d6c97fde0a1fa9ab8791cf99f2cd270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fbb8afa0e7ca53f319b8e09910178271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dc713a24b1752baf4533130a3dc0aa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c7ed8661cf798d1e171f9393dc307f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9058d037a478ad5b87734aeaff724f1b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fafa934d0335d9191d74ec581aec7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb240eb46783dc4a090a3f78534d80276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e0630c05e22305a5141df9c1ebf5fa277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d5acad793ad074f3342fee7dd9b5fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea96633d97d2b624c1407c474684b06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383abddac20b2ef81ac5817f0f67aaa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b5a0b85b7917e6c697a9a19272cfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c59a9f704d74946d5a50cba43b4bd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca5a4655c3833b156c8a311c0f2ffc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b94f77f9f589183eb58184ff4a6394284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100a4d536ce5f7c8a2b2a46c881b42f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6634a21c77a67391cc0a0d65d07b17d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8055b48bf7a14aff8e8f2d54103a8b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e7175c0aea1cf888adcc95609e05b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685d2e68b02c6881c931786956f06aa289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa73f358b948b71e9d8ad9f631a3380290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe08b68d7a8afecf41e11fdba9ae87d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a2df4f098d2113d8ae28988938a33292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448a5b808b4f70cd9a4ce166eef7ec7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6436e66ecd8c4ae413c952ea45cd63294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9128494a02c0c9c215bbf975024ccf63295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf3a6b5c2ee758acb1c35ec8fba0fb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c1a2f8f4c683ef8d9c63e3b757edd9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c05046f50631108569d88580b77f991298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555fa1f35ed4b3c012e7315155cf7b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b16f200c323ab9b6847fce2b352036300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d22c81450f5e78c8de9fbdf95bd4d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bcdd1270ccdc4684af23f61e9427a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02667cd04a8602085f164bfe7e0cff6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12af9bf41c976c08ec88b0a979e29af6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c781c0959c55c53cf64864177ec0d7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c92e32643b66168c026333a978784306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca32e68da657aaf689bcadc4a7a2e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92630042775c90bf0cdd0a4ddf5cc9bc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57febb8459849802a8e20edebd0fac89309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc696e243d3eb810fc4717210abe02310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb27d30d3687c450638ee4300e301c53311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a410729d5d4ea826408fbff365a86312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527eb3fbb3e6b5ed0f64a2a77dc7bf30313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23fd0e6b2a75ec5b077e1c806c8392314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0875c59ba23ee5259d41bfb0fa66da53315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c7fc65caccc4cd09868703a6a7db87316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33e8e31493e78278217e2208ceb83a5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d22b409a05b3bccff58f0f40b98709318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23b87f26f74423dbbf61c34560bc5a7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff8ab4f5a4ef06af47fa4f636364bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13be7c765dc23d43c3e53dac29065ae321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda08776c21e55b228e86b597f6a76b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2824d5675822a6327d803a7124f37edb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a7da6ade1c7f976c65dd08563a412b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f7a93408afd088077062921b8c690325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96cf38dc73e17f0565e7feb377c3e73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e1d13e683c8fb73d91b3dc051945d0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159efd1492252e03109b7e3e8a78660a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4df0170bae3a916a48c60f301bebe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211692fc8cf8bef97104ff267c26a578330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f241d0e04b0d5916982d8f4caa8179d2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9735cf722379858903670ab7fb427332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca6c32149c176e19c44110f701615f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9427f7692cc3cd4eae8a1b8d4d0dad334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8960a43928f3936db68f4588135f4396335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9786312a192cf545a3761a330c54cb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec84f3985e9c7de593167c369000aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e877b5739827fdee5b6c55ef8f4e92c4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f9dbea34f6b225e9bbafb4f506f9d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4942b85aee43878671621ec398f00088340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c6e43d51aef5af8553efa45250dd1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a5ad1f010a8f1090fdd77d0ad679c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a2f3702e82b27c5d8ca026e981a38343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165f2d4be9b779814c48cc2b3005b43344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd6f08b78dde9dc52fd296435af800345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adb202cb010bca1e732455e53eec8b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755a15eec8a9642026502912bde2a9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a77f5a7ad8038855479f13bf8a3d105348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12870b56e45206ab20395cb323adaa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bff48bcc583676b105b0eab06f4ac2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e07758ae7ebee7be990e6bcfca8bb351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271b476e828af97b6932f21492b7a978352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb24b6640b7f471c65f8a34273a576353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368ab9e1fbc1b7119a9a7396d6f7870354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef7e2aab948b8a246bac8b614c7cb0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c47337aa1bd2a4ede7528f1e4c62ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159a423dc4b8827416bf8c5269b92e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822871f955ffed8dd9ae8db76b57adf4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5534d2fcb94d9da22421d43d964535359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877122c90fd9a5f4e19991fd3547effd360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad19551e090e6e9f41ab109bfdaeeb4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e86f6cf00d6fc1a034e1311f1ede35362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0baec5a1a875d05934c6a2ee85837c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c7dfcb88af3bff943e83f5b485396364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accbc39945e219f1bd79911219736bd8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8e7c89d7818c035e875b925a00ea0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdae34607b2603f5a5cb5410ebdc010367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7587ff173a81b2b1654db2b4c3c707368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f61f995e5e7da8cc181e0cbec8889b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535ad63f6c305ca70d601e2d72435c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cc1379162ffcac365f9721d023cbd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9b49de870a1fd8e563d79bb606d03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654f2215713c9b2245aaba2148de4ae7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5798e477833fb375e6196398e6fad4d0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420173823d1e8297e418356924e92ea375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c4c7e07f940c91f7739f0399b6eeb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08b22f92e33676bfa6220fe7b9e7709377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5149447281bc9e0f39422860bb8eeaf9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba6450e6c10c9470f01aced4bb1d74379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e676111ac8140e3582e04f71b4a5a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bf286cf322f87c8e0309b9fdbf324381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9fcbd86993615e6aa0da017cca4916382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfce4ecf77b4bfa5428791037763a70383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958d041bda3a77e8dec6923389cbc06384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2475c3880d19c958253499bf36e034385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36292b571678b044ee60ff53835f0a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ca1e766756374d7ac0dc5ae7753f4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5964abb57b8960153e892fc12aec4638388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee596c8b5feb1a8c7129aef74fc074ed389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486566a3748bea0f0d9ec469c557c053390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472b847f5f7f29b55a6e47df996c673391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2dcc5d541a1fb4483cd49467e3f3c2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc788094283939e78cf5dca7250f1f3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fb3e016a9b16de0c08b45f0d441d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1a96aa5f8ff153f7d94ce48d039136395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833b013e2278865cab8e743d1915551b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2963f5116705de2077d885621412cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a1ebaff89aadc145a6d6a86e080090398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81144505f261149d583ca177dbea7610399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb2da053ec8c11f29ae89aac3fa5374400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6879789526f2cfa30a10892895be7534401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbeed94f002ce1480ca8e1d6651af2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5148ad557588421faecfc46f4042bbcb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0f734217e1e46886b74df6cf0dcae1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ff4e95f370354017851170f882698405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df04ffb28fb93041fe6e7a31b4b53647406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6387c5538eafb5377229094a07813959407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcabbf8e02022707c87cfc5385eee7a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba0a90f530b5fdf49812b6a9fd98874409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec9375571f28ad13cd5ebad1dd62dc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084607ee3e2d45c3d48c20543841e18c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335e9bfb541df042f13b8b559924714412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a340c3f3f76bfe7222fff2d75b6503413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237adf2b0db7bbc3a040b51ea9e6c28414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10d1a92768319a18b8a0051c3d9b27415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff793337723983f718ede5e61846b5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80536b065601b4e47530d4b24ca6dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc107d74e860858189e81dae7ec257fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa8562c94e60a46be6552a15240f3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d972f66b51342442a5933a028c51cc7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b325fd3cc3fa486514386a1a1f05b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d84c0919b1dca048d73cdffaedcc68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842194b9ead9a19fff238cdc10f5e91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac53f12f01c1085f7606eecb215a427b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9b9b6c5ffc130ed64016badb0befd2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90f545f947430cde43b99fb86413aa2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661eae229d0447b0dafeb5b8000d8fa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98cdbf0a76633e5f0caa0092db1b124428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45286aeb6e73841b87016cec6723aee7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1b24560ea607870a1d91ca8e2556430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a2f81a70c10ac8064b523788c6f21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09047aa101b733475b80fd81da428860432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d793acc9e848dbe36ef7ada2c38aa8aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbd9c313204053e04516ee78c8f1dea434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95147c8b06549a953befa0cbeabf4ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb28249156adcdd5cefeb13e83ca681436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90390d0046694391a31ebba1b56af546437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4950a08e2a4821d265bd52ddc718b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390658b0a01163508fc953ca564f6ee439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b847ab59ac95a876d66ac81650576440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa27fcaef4b36b7e931942345ee616d1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ed8e6d4c119ec15e39b24b9896976442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc421fadbecd1bd19149fa06a3fb4c00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f4291e3fd1429587952fcf068a51c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f8d81854ded0fe2e3cd9e5bc7d2897445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be650d20217f7c25e1f76b651e9551e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3acfe7f8ee070d6f96ae82a6170a4447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2637d614746e1de8e885ca9a110a0b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3dd175c7af607a65d2f6b5d9a1fa0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1f68e7aabeaf2dfc39124ef6d1fb47450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52ff416381a271726b8a71d41422ef451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5550efc3e6dbc8bb96a0cd41d281c9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc5ae7d314327ef628f2cf0da19d95c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275e22b4b9f4ed09f715e9a777e5cc3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61107557cfac39120497f1a14245d071455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1be1b116d1478cfad41d3a064072a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c70ea58f1224b1396de0523d987e3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a10c76aaa83b7d23ceaff2461eb7a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385863f89e5f56b88c7beb69a6f1db7d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dff9927b192f5aaacf89c1ac5a74b4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963eede8294602a3fc1ed37c17f64f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075612d3e21811d8ee56c9bd53012a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77fbea19eb9635b5c7205e8802dab68463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f439f2e3cadcadc69e984921935104f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14045201dda7c4ecff1a87653f83d1ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c74248ed864160679d52976414ff65c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9941fabb0193098df750d211c12a49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43f5be450e902d5a8d5d29d3ce60ed6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e881c1fdf73713eeef6abb32faf1c53469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6327d185404c0e1e32a27d6bfe7578470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4564e35704483a82c2fb98731823e9d6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e39cd420d23dd4d6b2714416dfbe5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06f563a234a7bf33636b0ee98b4803473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0aa2444817c09e3b86e86ebe934be474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4614907b3732d6204854480659e09e4e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21343ad6a8c644e92e6c3a3fdbb48392476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5151ba4fd724490a314b2ed76b030cb7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b36546e476fd1b5dd078f889a9db3a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176809fa351c643557119195b78f81f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8ca7fff68c5e772d48900c30a79f9e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eaf0e943e62abf08d5122996f17d11481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c59a9df61051781f3abc4e50cb74e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeba21d1579a13e7345543c2d0e30b99483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb6f847b7feb740a02210cdd6c6699484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d63a85ef13a34bb44f1125fc10867f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753f4e3a09f2d85ff75cd0cd50bbdeb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0837636065c6579da60b85c377c76487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe36f55500d69c5c003e15ca849481488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b6ba64da891d745d91e276d65bfdc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22207d6c7373df1009b6efed0d6da0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069bb47a6c6bdd7492b765d7a1cef01491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e21c4984efc4d2b66efb1f0e93332bf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903b343965b832488c7e2b7fe1f62af7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169101458463f4068ae6f01c848b113494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ef69fe966bb795f69a0f40d0c7b8b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3880be62b209166bfe0d9fe8c322926496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0aa25bec53b7be23ab495203061570497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13c0b5fddd628d4c93b216125715ea2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd0c9614bb359065fe209bee3bade1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182c54dd75abdeefd9e703ded561076500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94570db8f67855b4902e230d9c5eb8e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d76cb67ab9fa9c97adcc58de4d434502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48c411266565408322cb621e44551ac503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c887b195850c6723868042c0b7d56a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0112ae2165815818ad799e1a6c5b69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82405265e4f3bc0f6ac4e78b64a33e1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170db1f22ebf7ef5a029e93c352b126507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae8fd4066d3de83acdfac3267e63cc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3279df2ead389d7c29f7348412173ecc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b764a69626873bab8fa1c815d212668510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4f527f1c88f3c7ce726517d775d8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef56576101246bd7293e97c74d48bcd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ab0d9eaa942a4dc6ca988359eef61513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26ac800cb743a6ccb7dd331bbce15d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5fa30623fbcf8993d333ad356c2db515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0093bd56f163cab277d569303e47fb51516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c62910568731c2b63889a072dec4d3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a31eee11dfe23024bdbfe968e75dc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22267148b4ffad79b05f73bd0c9e568e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2722b1815cd0dcb6ea27f0f685e14520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05ef372999a1cabf48d401b1c1ea19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07b68cb11bd5c7eeff819727520c6e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e48a0a23998aa5b11b3a7beff61cee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320454418112fee48a5bbb5ba55b60e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9b23239b1c9539ef63a94b152e3efe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126a7628b5ec2c0e39e1617df4fc72d9526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369872d8cc4a9201aabe54803bd4a04527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf86cddbe3b4593ad81ecbedbd18ed528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e63638bcff912c3266891fa4ba6a448529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6c9d9747eae1bb79f726aba42fa68530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722fff10618d324001f4008874efbfc7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51af21b96b6dd746b178c1c03db1a00532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c50339d1ec6a26c54bd382e81c890c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be1df41a783de69f9e98bf17e4a8f58534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09243dba31ed574bccd2a7063c86fd25535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b82afa64b56906f608096b725da319e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c445ec4f53bdcbcb8e11db7dffc18e4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558083038939d5e0ba6b1a09753a73e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c58694c2a2586ed2d8f0f5de23037539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714d0e9aa18b8e4e7816473363917097540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0a235532b5b3b36f275de1ce2e9aa541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5278d0183829db9a03893bce5d9fb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5f8f6ed900adb59737002fa09efdf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c6fb2a6e80780f99bfbeef3fe2b3b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c580aa221ff1ad12d09bd5eee7aefaf2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f29f59a4b3b93563c3eebd2cea4e5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d469edbfbf5cc6898da60c557bcd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72995b3091bd14e128d44ae28f0816af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b862ef93e0421c9ff07172ebbdb3e2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b246e00494c56527b5c7fef1f6fda6c6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb308eefcbd0b8353b7b1a3e1d5589a1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b7c155682984f0183083fa52874d0b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832662065b4b87d23a2a1a6cb4a289a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049e24fd5c120b7b2377eb28a6dc47b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd7533503c9556605de6cf0e90ee6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed485c81bdf0c4d994d85b822d197f7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f03be72e65248d40ab1c92b993a37e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f930cacc1f326fe12a8c22aaa00b461558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b072a4e8c0eb35c17651b3e9a1de01559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fd59391409a0a536ca413048c1cc6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f738b2581c707c0c98b954b6d836d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551431707bbf98e46057c816c5cd5da9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c8f48f6c369adeebe35fa201676dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9ec973d2e026843f95f0dedfc0ca2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b090474eec7225b7d28bb3ca50b5bde565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac73db9c5e87f174136a6d16bdc1d63566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bac0d53baa48cedd2ae4e3a5f6aad567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1e202384e9d31b360409863f3045568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa71d9d21e216179c745122216161c5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02360a8360e4f53475d184b5e3118de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982f77070384072687cc86769ab21f6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ef0e7f85beec7e856474738e2cf3fa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cfee3f7411ab53a04799cefcad7653573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be1271964c3378d3aa5f1476152a90574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601891413ebf18b78df4828a1bed61b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226dec6d5b8d345c3fe299e02fcb3e24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234ff45808d65dc8a8c761f9eff51fc9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedd74d52c5bc21f41a5272a2b4c1dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4605b270502a8996945635e1e63593d7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e537b5a53b924f7d3fbeebbecb65a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57106c04f2d74f79cced9465636bad0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10200fda3cf21f094a636ac3bd6e040a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46062ef2494fa9ff60c7768c0b878a46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a11d21680503c0a6a710a842ea78584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6ec1a81279e97410fd5c5adcc02757585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3b122fc235365f687691253af5d46f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa12e4d4e1d9fba4b2746a98b60ab7c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a05532011d1904aefd2157675e0f89588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66349a0bb37a8e528e81fd41926d37e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f6c926f7d57cc435877a54aa46e20590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5adcbacc78ed443d38152d58abebe591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41567079493fb82d769fcf592bb858b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2276d9cb9071b6e08851c8deb805078593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb85f02e8c314b0a96dfd39f2f0c27594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6749520b69504cd9b3afa486121b59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b92b5be9a9a9361a5aab84c46df4d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d769daffb3745806344c1090bcb8eab597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a0728c61b28fde99be864c3432846a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15c994fa78b259d7ad82df5e57bcd5a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1050e4a048de99c1c012667094964600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd491c5a8b2d57c9f5335af9383c45601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78fe42606f1065bfc033bca4f8ae2dc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c13a8754d4a90f71bd51a22bb7dd0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f11867cf4220d441e5bd7dca90431e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393db18efe1b0fc929f8df3998621e95605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818746bb2a927b45f4ead17b29614d45606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3518c7fb1b10b5f53784164f8ce074607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b1d06186d0d90d18c576fcf1271e57608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056507943a8bfea8af49a47bbb3dd64609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87ebdf57f0605604f61a70c26b1c52c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eb5d835194be6fa9b22be54c6ed515611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edf57a9fd8782c2e889a696fa8059d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45663338d5282b6bc497a747166aa89613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324049eadcf9a20b1a1843e770038a0d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077770beb381775bae14b09ae7eeb5e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4e1e9885aa85e7e8624f3ef0b6e86616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baae8363c6e987bbd85588b264d5c92617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb88670daa23b5f9706e5d1049745a5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dad249dd562c22a79f53606b86c15f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f3f9d9832a51b0698f3240f0a1baa2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6631fd3435f0d8cd2fb1ccef72cc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6746dd15cd1e5e3bef2ec05cac5ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f387b21a32aba6ff4dfd821b1a8ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7463b0a3a0c01410ce5455d2d7d7eee624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6b5320fa6bf5aa5056628811e3773625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4d5e5557007ae738b49763d62f4be0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa795114f2c33918906fbd5a309e3d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71291e40de3183721558b80cf39035ea628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94259ffd84e806c8905c75157be82ea6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa5ebd9476d917e4446f3d77db07c5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8972a4467380cf1fdd89cb71198b05631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9799a156adb2ce51ed08c81affdf70c4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69372f6d296c8b7ce7ae3f571b5cb5a6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa6a9a2183185fdd80ad26878be8c3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897cfc8ee83be386444517dd6d3ce77a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8649c376382ef3e14ea638dcae52ac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d5180e4ab114bd5f356910533e71c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c69357a6183a15dbfb76998712c95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297ffa895aef12f6600c56beead37cc7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb7bf7a2b571d17038c4afa55c2698640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057942ee7595a53c0686d513a6a81916641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba74f68400d03f1f3432f638934068642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386c8098f5898af657e4ac284f3fb29643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aef3b1efb76e96a8ae9a3d4a79f696644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea15391be5337e1e057f161826918a0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9656d463102b4c5644611b9f3b96436d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e018bd0d73bad4032e540fbff75b11c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e3015bf4a61eee5d79e87de26f05f5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09ff7063baf8d2d9ec7c223ce960aa4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db5cb7abe0f4af0f33c35e5a9e385a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794e1e12fb06c0008adc77dcfdca599651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461cbe3f9b9de060b7d0cca379dc1529652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b0633f15eeb58f9015e1d6163e63653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f6e5d90d338c5e1f5db21923870ea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28369ea1d70dfbbcd2e8cbbf208e8eec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705187c7b82904e117381fca7b421373656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb559dd7b24bacbe7017dc7b82971068657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527a95ee43cf2dccd30a9b76a468438658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed1d8ff54a52be6596403fbf9618bee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c45b2a8731bee53778abe9c0d88487660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c38ac075dc3ae6378f0f461196716661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceedec8ed0568b5375fda5b1ad84893662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a6f967e7df769242a7d857b19b989663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2a59b4a3a014f65b24fd084af68cb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3525bdf3da353093557b558a49836f9e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af23e6e8051f650f7085b105aeda46666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c183b9422e2a5d7a5ccc686b80bed667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ad2cebfd6a5b730ae45a1afc4ae3d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af524af8a1d99c20dd6dc182809ae202669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac0028e1ad306c986c6cad21e57f1d1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356609ae69c5a7594b21c1f9f9fe2629671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11edc9422ba4883d8fd39dcc49b705a1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451be90cbd63efe2227bde363002f11a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4babd9aec903773e96251dccdaa7bae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa7abfaf634b79f4291a11abc4ed711675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ab7581beb5e1a48f6be78d5ef7b5de676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc99d6073aabf9e6cd39c6692122d7e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f9ce2bbee55f257910a56821d9ee7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28867d3a4e9d298c5e81728d73a0a61a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c258433d15cb3202437d9863ef026d96680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.6</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>