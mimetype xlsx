--- v0 (2026-08-22)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1034">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2014,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2317,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2425,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2497,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2722,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2830,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3028,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3091,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3169,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5081e22342cb5251d6c2ffb388b1bd391.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa344e92809da38eb47733f67eebf82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b1867b218e7371b207b1e01d7b673.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cd28cf4f4e2e5734420bc30d0687f84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1396e04fabeb3ab5e3df41228953f615.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd1afca39b9ee2fb96fb8bde8d1fcf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f616e2ca88c174c472b8e1306f50c67b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357a4e64604d96a49dae92884527043c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639290d92874bcd53130821aac25da79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a60a0b5b268bfe4f63f9ac611b9b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626bff85cfd5f1cd5d5ab7b1a243935611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b94eb711c6b704493332428b2a535d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686f305a7197fb9dacd6c59a9d0a491713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee3f10849ea09e1381cef36404986b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bedf53655eb4f7c73ba523ce992f2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0fad4c3ee3e0969c04d005370453f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1393b9ae6a0b70cd636f509e98f255d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90495b8d59b6febc01d13e47d03e1ba18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37fb2584264528322dc5a38995c06219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f92f24b8fe86c5a790e927b9d4ec42920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370e9efdfbe5e1c605c34422dbd3dd921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a37ed68793d8cf5e278d445abe59f1e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce816ffc0b0b58e24017edc7d0c35c6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6c8f25f59be3ea78c2688a8f2e4b424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a900db6ea78fd982d74ef36ff9e7abde25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf6e911cb489262b58fca9684740ff326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e420f2156f65aa3f13c28079f04cca27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d688f2936569457d530cb63864c6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c87eb58bc235316457a0c2adeb68729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809e66c5fc029592fca53176fcf2e4530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5800b071659d1d84804d2b99a0d1473d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55cd546745deb2160934b43550f88632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d91ebfa3b564466cb0d4b7fed9b31633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d49b4bcd77786f651a273a1d78d4af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d327026d5e7c63e31a7cf3bae17c81a735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f729942ccd5d5653f576f1d3226a936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1459aca4c319090eef56c6e4179bac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4df31d7266d943e9761cb88c21c94b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50769d4dd8fa80496f95d4bb822698d639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d01768eeca2b70937b28ac0b0456fd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f691e771fd80f30dfabec919c138b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8042998798b80e1529677d4668431b642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1320fc061cb6f7c11cd3387c7d2b521143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dd3a78bafa821fefe7543f056d5a1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae492c936b41ec15175162e1d88bdb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0bbd90d6dd1a42d7c188074bccd9e346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52303222d9b43e9d56a56b7bad714dbb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffb551df662e7a3a6e549c10ceed7f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a921144477a2a02b71e9dd3f6154a0149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077b13c6054a32190f23a52f196ac5f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cbf8eac43175cf405873f96e552be51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f428dda288442026c68558e1b8de76a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bfd8a101fcf11f46962505732934f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8809d8f84f372afe15c29942d42a9954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91dc48daa26c7a309abe333fa4670755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd39d595fa101339d4a7c7c859da8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20f5a07eba9b08fd13841fa6ffa04057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0bd1e2e9cac40f8c61f217d8cd0f658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c52adffdf7ed60451275b4374e34359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29d3c2cf215a1f976257320425859160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2196ee63cba375104b51ef10fdf9ca961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ce101f56f828e411ce525729be4eef62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a7ec7e8633776ae10f77bd0336032663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c695e7ca8a08dc16131c67c2c72a89664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a505d55e7bdffd29f8c014ff750ad3865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd677f0135acf2e53cee60090c7eddb766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef4e10cf665337992e6ce90b5ce6fa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f3dee644341de65640ee2bb5624a3268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bfa2a2a65d5c2b4e57e3bc70fb45f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc075d419e66aab4317ceae4cd156f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628833df61c2e0b2bafb069a2a35bd0e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024a92f331eb49eee328e3d96958dd6172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c92d2d491dbdd9f76f0f43c348f51073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ea3689b8d16f327e8dc736fc36e5a574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2f933fff61aead3a2412456d960d4975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa12fd3adeaf9e49cc76d062cab9a56e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7389fd279f0ab9e25b2de1cd1d5c8f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbfd509ed90ab9197894d78557c58578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a030b9220b8c9dffa96c93cf855306879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c5b2b803e6d500d2dd8736b2f315480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e52cf72687e79b40425f4ab46feef581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346b9106e2ab026980d02773c6b2b90982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911e56b11b41be043723c82efa0d56db83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806710add70e5b7b5b08a74ba32521d784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9039ea1417d73ea2da9c2f61266158885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e68fac6ffa9d899d4f01491a5040cb86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bcf6c60e5e90ffec52c310e0a3021e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc48cf50225006a5a531bc62c591d5988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc01dfd10d3e2602dcdc75d3b7ca389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eaa87c260bf2dab6b7c3a182566f3090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77174ca343e1372f628c3c315f1ad4b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3383effcd898aa2dd9d5d82097a4850c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b963d092dcfe84a37073e900d649a9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b96a6e6a390911dd8449ce5ca5950d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea9447ec6ce66e7e99c8f482293882795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67bf5ad98985f144b626270c59bbcbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c73a2e86672682bfdc8f522cf65ac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6640d2b7e02c121f0c23ff45e1eb0f0698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940078407abcc5ea2d87cd2c5a7de04299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeae429c80462b744c140565607591a8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b946ae2ad8107af3ec5c5abab7269d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6d9c2e185d914d3f65d9f5fe0b4246102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3055ae7d8bed7b83226a51db2d5d679e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8195c951b13bc8af780570d45bbd30104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00afb29e2cb8bbc8771bf28c4c29545105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3494889bd6f8f65e93961d779a231370106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6dd0c87347c543b8813ffe8545b251107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea5f91c8d49cbfd0cebb40702296e0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8508b7c66ea73c3f07689aa91b01f5f7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41d1b6c7d33fda89e049268ce151dd1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb01b024bb8117c389c3cd7716222b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b535fd62e280dcd64b1230c4a3a6ba112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4cb991d0a7a5c13ed2694ee51a6ec7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafc0c6f54169ef859c9d6fc831477ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1ef191baeaf772f74c40579daf109115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54009c623c23a26f53c3e6f62ca8eda116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46330bc68893811a0f4e17f1c8a6f0ae117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e05005d7c5214351763e4ea86ab82a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13715272d87d8518442f0f7099faf068119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78c4ba6345719b393d4bd7abc175e6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2218f3899660b567d217e620927b491121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895f5cfa9082459adc2845d6e2ac14f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7f095d4e780beb9344bcda3d89214123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b2e4392869d355d1051067f9b60216124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00375cbbda1a9eda04c2a48034a2a5d3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad56fdc60d54d041b088e3ad7ab89fd4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82bf3c10928af74bf0f21d2a347325127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ff9d7592216c621982f9f5b507a69128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e99607f3e4a64c59b6fe4afb3c75c2e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b9ac7bdcc5931b8c39c709190fab29130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36517d4bd5bdc4b5f62e62ee08a456ac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a929a1fc94734eea9f8009c3b81bcdbe132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bdb086a665a77a70bb36befc4a41d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6692035ef29e534a17cb54a4a237b7dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b2e9a4dd4a8150553a00027003cdf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b4a9460c3dad1afbd590cc147e44a4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c7c8e7c347ec1ad1defe9633e36f4e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65436f15c267530f1fe92fec6b6f75138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317881b0d267409d33650bad8bb672f8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1da2b20a733b90cd8864119a7da57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a150fd2f11910b36685f1177ad26898e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d3c1260700086a5a397bb7c3d1011142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f42d9cd4e899d635f39a4133b982d0e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4b9df99cf81be48ac27af171a8950144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc62fcdfabb07391ae68575695e306145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15708c2cb84fc1d8fec6eb52f4a0876d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f629b57e1681b940c01fec2505c04e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a6c5762046490fdd3979530d2a46148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b656e6906781388c885858f664e50822149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6487408eab6af17e853ad3c5140cb2a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbc5e760cdc0d9bad7528cd0c85e937151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad7c8e962f740497a09ac6fd40b7bc8152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1eca2adba0da94fed4a7d5f2937d6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87ace94dd95f02000dce19f7775c7ad154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed5452be358905fac5a29683e392d4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18f19321287720c42e3dee9fcf1fd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ec440cd944a96aa81c5ba009f8aff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be98bb5987c9184b9a232d8671f9d46158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b561d28bd42f8559e81be6e9497da77159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5546b8116693f501d32fc7a6840ecaf9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653628f6db726ef7b4583516790e07c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6425db85cbb82d758b047a97540cdf162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d0ec5ad6ca0c4b0e9743767888411163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0196c96f4c5dd447ade7696ed2f3d692164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0ac0437ff6ecb89900b9ad15946b9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db093d55ee90806d0a2f1a6cc7cd964166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d1d443732ad75b68ea494ef950366167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dcdb84507f52c1367506fb1c88c2f5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2b9cc94ffa94ffda8120ad0c9663d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f1b13a2d12f537a8ad8252d9ae54f3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829bc638f4e80a10a3e1a0302220b019171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6158abaf503922eb4cfb8a31a0964fe3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fdfa0e5b2419c9b9770ee0930e4c30173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be8199c9928fa1c2a405221bca563f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc2e8582b11ae5d6c025a41ae7dd83a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0eb60b6748237007c4ab453b14783d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5a671dc69fbb99155982cd8b6d2a55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabc63eb308191e25f16090bbdebca94178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3b025bac1d5ad463f004ec2c2df52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488b51738908c1faccb55572d44a6be180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f240113b98b2bd9088b3ffd1051b6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc9156a62cd472baa73608a9c55bb6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209b4a81090285f42d74b396c86f8d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6ad99384b207624e9eed56799e567184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01b6f912dde43e5091654a7c838a103185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa994c3668e911f137832c693766f7dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf185f41435022f39f8c23cc4bd999187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f864a3280c66a14fa09d3e7c1edfc77e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bd0487717e660207b761ea6d1f826a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed4b3946527a166f0c70fc3e0f4e51d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bb2169ff0df6d47c1ac9fa7ddc74fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef9c84caa576a0d52aba234cd27305192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bb9ba9ed6d110ed52ea7c260e6e133193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804a82e30606937cb89eae5662932ba194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6edf09edd8181382f856a11e9642f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1711e173212e8240882b77ce1a735196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79939c7afaf3bb12f1a25cbea77f5e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702dfd956ce7e87be4347e6cfee5b874198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b0922554eccd914a84d9a649711f22199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5a39e80ca537940f3d846ef852412200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f0b82f695ae0bc1b0d1cb1d21c5b0e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9d7f4c3d3c3d65a154595b6e5b63202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c7401d3aecb23557f300555aa88e04203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5864f81c541c076b649222da426ee390204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b068027d3cb900047d6a51e489274869205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39077871fb08dda3b468d47b1f34353a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb58398187da79951a8461b8b9249d9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d19557b345787e07a46ef96d8d176dd208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbadd44b3359ab9809e1b87d7581b61209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7715c2fa998338c4aab197f78792ef5b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9094aaf24e0a60a0c246b0a957d7ea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be3ce6bfe2ce0a64417cc2a7d8b073212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe6d0d26e2b6a4e9179cc09da83b1b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3c1ca34dc42898215d6955ef09799214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958b5d1d4d76b959f1afd0a47064f29215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2810b7763ed533387764077fae8abaf6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3443318eb401d3203671ef786f25544a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a805b835db8f5fdb36e4ab4c869286c3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8177e5dfdd36b3b855c457dd876fcc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd373a572a025d0ca8a8afa81c4685e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed1d941e57eb07aac6d0baf511a7ebe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff989470ad700d46df5658ed437ba10a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7af38a3057554975e18cf6966b5147223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b73de9fa039e6e5a529c68274f8e811224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8a5ad8b7e0faf217cce368efc73aa5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00761b11f71a53f8c7446131bf167cb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f81af547c423b4041a89068c7fda9227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3463c7f2a76719e5463f81e0139cf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d4b4b996e8a1d4642fdc4902da952c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea52ea60b3d13872c7a63f84cb92ee4c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc191bef3e083ab103a5b0247f16f6bc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8037b5d3f08f8caf15b1f80ff90c6fe2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a676650897f7cf936ac0392ef63e26233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d31af6cd217bf254c683c94e05f2413234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568866628f45bcca983a1e1f4a6102d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9930cb4a7e1c7aa72b1582b5fffef3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d7362e53ae6a8887ac2a2c0d5ae11237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef2f1aa20ae5fc8677ffcc440f57de4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122aa5dceb57f5e694d03f1c6c7a6e7e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2c9d2047886734b64fc8eddba983c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b777561d6ec127b4daf3b8250a9877241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb6aed8e040062b6ddbf17db39a751242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353537ab113dcf3cd657645acf8bf71243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff82783758613f7721cafc30a9c52c00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545acdd7e53a4de477fa99125ab67f99245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5729248e3cac7827701bdadb288d1b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03974ec1395bc413b8c2b1034f3038c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f40dc7dd2ef6cb54d68bcfa7f45b7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b10ae92a3731e57f3d63f82b8466fc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545af14477acce7dbf320febf96c1b8c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35deedb95fe7c548442dbc85c3f6792251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d662a5e73585c2007f3382644d8da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f62b475205437c3ab0ef271dc2df0ab253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385066ded20e9471a4e81a39912db7fa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181687182edc0af71f8c482859d01de9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ac3759227c2cf69a0c740da683cb3256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f59465c2ba1a9a0e4367e0279499667257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5048cf4864d7d94125057fcef0aa04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c0d625e773676be44e468c076f6a1e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d8575f3d3bff210d11e774573c381260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52e0308f69367b004d30085b4e8e557261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57ec7c4a4beffe3e7a2eb0fe33b5d34262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf97b9c05ebc21ca2ad2385995ed3f5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ecf518e41dc0f08bee5537dd22795264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4928da66b141673ad086bdcabf9020a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622a344750ec0870a407adb668a4b3cd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0d8c3fcbf22acc2ff36e0aed3b8866267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d824a331ffd8983477bd396e483b0da268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d009ad5cbf9561cf2741a78c4a2214269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb45416ffedd50efe02ebfce97cd42270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115c1351faeb246c7fb7e3ce70fc3b8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13daf89ed97a50812f5a25e74a85efb4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8d8eed1eb5634df4d9085d1d87ab3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffb34c7abc0afbe67fc5ab6faa8ff8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a279425d785aaafc076a955a7bc5dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c213018656f315dd5db0ad40d0dc738c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761637f95ed0d66c5b46c4290ffebf96277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d3b4412f05f4f5607f2beae163dc53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92201ddd39d79f9fc4c325ec1d893c0e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea0244596053e1b7aa83338c74b5ee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d561c5f9353c0e020cb4947075e978b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf01e4f0f7cd4979dd1ac4ce30962c0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e430c38a2dcce87442b3510f170ed4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213cb92e22fe5c0fe0bf2d7a62153771284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f5ec1625d0d4786e25c629f6cc939285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2fc7372f2e1e713f23710615b95763286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13532c159827ce4f3da1333668f0cf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2de0699d5ba137e0609ecba1d790713288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b37e08a52c0862784fc37cf8af5078289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05f43f23b1bca8cce5c0b0c92181b5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edef9c195b698bf2e2b3d6baa2be5a6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af7692ba6fa354a3b49191a145d7193292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80c77b427b866415926d55ff9e55b35293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1aa05a33d59eb0c2568869fda20e94294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef2dbb2206ec5ddff4c97627de8832f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67cc9218ee2f99c01bf27b8135e27a9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bec6931f70bd27d94dbf868a3693ac297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b637b349cfa5c30863b0941a9c8f25f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc20e8fb3d989b2e126a2485713b81299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c543df935053b68f6fc8c882e0755512300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359df058213956deeaf03c201b926018301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac49fabeb6e271d10b2d96c53550a0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aaf7329a1c0ed76ac7b8129db7df7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871b1b3b3b7bc9a743ca77b07607f777304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481771e98e8352f3aabcce19024b6fd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae14a1e9a66127dc2e7dbb414bdf7c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fb6d8330012792324a0bf1c448067307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b487dc5a0cfd66623777c9234f8a0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbddb1ff3dd6d7fd5d67ce741c02d4c9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab52c386ffdd0820b75f104b5310065310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc665099c700e78bef04a57cc07fc6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43adc029dec3f6f035b13659418ba3c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49435276a8629ee09c16f44a9342b05313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49d96dc4a48d48df038ef73f9cb137f314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce51c16f65cd2f68e02ac2922466904315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251049590322c764e22360efdfcb99cf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faf81a74048455208268ed9781e4d25317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162337cf125c7c2e296e68935427757318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec55cd3177904476842230dce5593909319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf0ae024ca911480dad816163349f4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c67d319c9156a096394d884d4a3fc96321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526399be7d6c72c4ed19ff38ccd219a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996e0a2feb87469472e18f8ad4ef152323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7b3d3153119723c3719ac0dd600a87324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b31580494ee2a50d4d9705ca226db4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec4bdcea3304cfe634d50861a016a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffaf56c13b3a2e899a1fd4006fe1069327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e7b886da6c57dfb2659bb052b6503328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ac6b5c8c9ad407a0ebaf164b547870329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49513a16425c2bda17a7df069490d715330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081cde87868143618b65e85356de210331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd38790f925736c32400a8c1e44363f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cad2f6d3b03c5f2e3be7c22e89f2b3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c7270edc3b26d52a4d0e91a0d2f0e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c26d0adee03ceba8509326709426f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4680f6619157577285f0076e0b5b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472f50ad7b63a03341f7f5c9bcf81e7337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed85cee07e877ae598eff4857a7adc8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7eb33a1d77b63526c67c66a839a622339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef6d88cde701ea84520ff9ca9e5c5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572c52c990d8bcdfa3fc94f122a06154341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349ce3118d6742a94d8831fc1993a227342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e7acc9453b1dafd4d1808da081ac78343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf62cb16cc518c1488e9f2018e47f90344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a332a8b6459bf3ba447e9402da6bab3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112570373091d46744fc853dd59adcd346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b45c3836d67c4da9b5a30a98e5b963347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f54a974b844e46681dcfef4cbd4fd348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc65cee1d770f133d3d9693ddc0fd49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44059423a663dacd18dd595504668de0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213269d0cf9b7d71c7b94824c3ff4c59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f6983d02af16864a4901e43e9814d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49ffd9ba7e0b225252fe6c386f9d309353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649379d3fd47caf7f902152f20bc291354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb3b925a8ed98ae870af3cfd3831dda355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e34b6b88ba4e79c9d1d210a30698d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19c96134dcf2e74c9e987e45d1a141d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce759f09c73e12f69a203dd12d54ad1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa9869bd0c1162804f4aa3502edcbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca82cf5d9d2968a8054c922974ed9bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56cdc8fce46dfac15d2dfed9f213d7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46160c61381352bd649618f4208d3445362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096f785b3af93c590fc84a3dafce6af363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975126dda6c15e6a0056853ba0331c55364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d191b7da81e7f07f980b432d560972de365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79fb015cd0f30a9a029bad6194daf6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179dfe6b7f1d70c0436a3de920efe200367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e187d9df5919c29663f57d3b21b3d5c4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fb39c2e7becc6c5a30a9fc4a5a850369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb134b596493bf0fcd8af01aefb4b85370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53e80b3ffa3812d49a29804a31d51b8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ddcec9e99bd87142b2363209aa737372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e49ee8b88b182ec111f7b792d9336ec373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9597dee9e719be894763d0269028de374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41032fb5bdbe617df18731bf06eabe56375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f26fb7ef6b308191985904d8d39e47376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234aa31a75bf1bdb9a8f1db014bcf6f4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3806ad8a8066e9f6634601ecaad76f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f088128fcc77c1a639c5381f741cea379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7ecdee5ff20ba90de0e12dd5d6a93380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a69024ec435b2935c5c905d1f1c45b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f887f3fc6fcd12b7406155e57703dae382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49111e498b426c3270faba1a2374761383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78e516ae9801411581edc8bb3f2d6a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f459cb931d2222f0c98ad493d5b60385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19268cf9337b8dc80224304b53c8a81e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55715941339ed41a8dbcbf89591e5b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca14df70303fbcf535a97ecfa3a185388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae219c0f54e24ace32ae844da18770d3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42f6af273829ead60fa1e663122b32390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8040c3b73e5fc8d5c778cb1c12fa34391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f4bad0aec6dcfbb94f5f785798e44a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c221b9308aa0f8cd61ceeecaa61b93393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2618808e27255ad94fee925cf7cdf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff86ad4acd7a58d3ace96bf707ab1e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2039b793bf57ae28f347a33558a82f2d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7e6071852b19dabf8111c868b8d28397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839b276bd43a87089b5c8fc74c0cf14398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125639e1e6892caaa8ba0b350580dd9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad63d5bb4a21769049a8d0c5c048af400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315463334e98abf61d63d0ec4ecb3b41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff23987d74632dfa358c7c36d29d14b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12160ae6044463dc7c2f90474905e605403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2b5510e285995c5de71783ecc99880404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32b02d75046a764cf77712cf03100b2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5bba0a5452fb9832269e854193f7c3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3267d0310ccdcd538bcfa561c1cdbde407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432a625517021e1c0bc123dc6bfed153408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b34497443dadb4ffa004e962f0183e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0138730886f42875755ececaba7879c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e7995a2215cfe7360a424221c46e79411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f431d5daa79e7d93c8bd72ae0e9d2b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0848e3d97a576b67110857e97f1e33413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93eb1a5b2b999975f2d48e22724e68c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d51ba14fa4d264ab5d83fbdc76f175415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964c765ace03149ce3bf6a947d1686c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e586d1678a1b28af9576501d7f576691417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659dc1a17925c61c99be5307922e1fa8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432474c957e4419baae581d97489a00419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997483bd7119040fccfef75108c430c0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc169b9939190d6f501c3722d27b616421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced00146b9d3aa4fb1e677758891f39d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6a3f11077806096d3c6dafb601981423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c947381eb86bd691d542a528d95e0e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e672680331fdb04508367bd5729da4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db6b570c8cc52909170d0ab094e984426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5285139311f7bf3b632d38e72376d93427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb621d26695766871f4ffff1f07ae19e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc35dc0fdf42db4bc4d952ee82fcac429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cfa64a65f34e9ee0d6ec982e7df6c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b887274a2be1bb24cd48b28435fc0fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abde4384ce0345a5f00515c0a87005432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23abbc82fa9dbf13e088bb7b3676ac9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df66b0a8d2a4de89d707f2b96e92b4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb26cf32e767266e03096fbcdfb6374435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8e103624d6e7cac749deb31a806d6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f34a5e6464368f290f467f012ea7b9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61917be25624993b49878097a1fe3f4b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252381849e5f4cca7faf3fe43652b3d1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c2f7fcd81f64eff844b6c65430eec1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a8f41c5abad83518dd4e009ca6205f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529810b8ed1d48946ada9ec4c6d06318442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89a653f0616965fef9cf55c63b605d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9a4d79f908a6a93eec660b47e1c469444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d47db7abf88311d8b36359a3dd48f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed60cc6873b7b6b10e78004592f80c5446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51540144d58109e48d5c79b941c52ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6aaaeb5880edfbf6a63e25da4280df448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411296b4fa638dfdfb1b6b550b49b693449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1804a6d0c2727e26aacd24da7f48391450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b75bbaac57f958927b4206c25c3e4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b15d1fad54b402533bdcf7d860ac725452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a7b0cfd500f6124ab78bb55332b384453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1815cfd2fd958b496f4f241a7a7e32b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eae2840d936a83b83e953ed71b3c2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9a023c6ac1cfe4733160140db44c0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d8f9b3b98e9af4ab518c5431ee4e70457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cf4a71b7f84496795ac544ce1c4ae7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc92574f3c0937a8eacc2e3f9be16a54459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e75db536eaf362d8d838b55e0a9889460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be005cd042c479a468aa6416f153f43461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff9f3b9984238e39c960fc796bf8563462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13340f99d421c4eddd44bbad1eb96a0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a53c6b35e03658d95f23a7260f4ee2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c0afbc5fa33deecab9463cf93ba62465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a90862388d20a9c763fbed468acbe5466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ffc16881c8d56911600dadaf9622a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517299bba148a5f6569f53e55a9cacd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc86d4756984c79ac5a489d5cd0de35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c0ae98351bd795ab1cc398b183327470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf3a70894612538634fc11c3983ff5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9acf7b72231f9d32c2fa12cf3cf2b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ce6a3590d71bc23dcf4e0f6b7a645c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68870db84a56b6eccf01bc05b0fd341474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7056c11ff1045c5b3d6fcb1872a86a45475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b148a7e328928e3381e852d6684f2d0d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b828b1cd90d840619c0c84bec9e20477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e4e713a16b51dfb72b717f828595a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1949e31a38ece5f8a154584c92649d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203669ca38bfa653492b44fabfee3f9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6f4adfceb0573219a2654c3977d16481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52263034b1b3a2a6414e43020471a18482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08421e0d281de1514584b3cb7f0b548483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707ec3a6aa4de16deec0a1f427ce8a51484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06bcd8bf172c6753aa0b39843a84a54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640fc5ed8520c4045144209b43a802b0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d298cacace4d1bd474f0aacfb2379f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913452a295086310a671d8e0da90821c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28650fc4c966d36d4b83fe88170843f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40632b2cd425d2f68186da916caaaaa3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45dbe348caf06213fd861d304e89e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c049803caf12a711d2242188a61fb18492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8bb2238f07a32ee1dff119336ee2dd493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b648a81a38ba49046d3c36d23d7e7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1cd628888f20f91d05986b5b845e06495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aa5f1616bf17ef4caa9ec588079dfc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ceb11b473b405c44d6c37a096704aa497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7155eebe21dd43b1288d88b365d67eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811b3c416156b3c36741a57fc1c34e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a83a9ab91d0814e83d4ee06358734b7500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf05dd257f8178e35449e768118e5748501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89baf15f1a2b4410037f89bec04a669502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ada411cf2a1e3dba5453c36fe40c0ca503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f5bdbdca36bc2618af6d90376aaf40504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e204dd2961ab6e27b44afd042308f254505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d31cfb2033d43af453a93c016e6c56506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b367f2867876e5d15b6eec869098d8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1db65352b5c85038a8cffed5bb381c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be56aa17e5c57c26121af9ea75c2ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab46cc4e477468c8f56a0c3b07b134f0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c44677b99b0d2c09256f83ca82862f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2021e2eb759eae70606e92f84c38e55512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bac0bedbc26169d172b3a1cbe15db9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1ed36d5584a6ef59d7b4eda89f482514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3226c7e78c0f97762b47a2b8ea3a99515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978e30b7b4fabc0b6e8fa0341ff5d4a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef4638e05c9e18583681d20b8582f1e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91f7e329e33819bd42403ff791a6ac0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edfb1dd963c6fc4e6a863596f680df9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0be86650642397d99f98c7da1b6e2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68193998cfc74d735d10348a2940740a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20540b5f2917d82bcb190d2ad65eaf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e3a8d93ed51c3c3944e61863bdb759523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41aa9a7aac508c576a704b74d8743b9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0de5294d7e0e50f2680922ce66e7c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc89df650415eb203eefb0a16364c36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa8ab1ca1bacb374c89af73c526b804527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfec9112fbd5669ea39b1b5a32486a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a06826f0107de5fa17b228d75f540a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ae01407686b7661d1e9a8424dc596530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5dfb1275a89ed594de0b12598022a3531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ee1b699ecf6c8ba5d97c0c680491cb532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5853e5ecd442bf56be58615a644f24e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b94839429cb9f109d13e24fe06c4dd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819430661a2794e4c112ee185f6d3449535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f79dccc7966391996e0d311712d3d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b865f84bb4bae7fc7409eb4d8b73a09537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2113bacdc4a68e25add0691c721a9d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2bcffd44069e5c3ea6722047492a9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f844c1bee840aec011f17a1baffc7b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775166c17c759fce1ee9856e472b41df541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d713eec4d5f7ebfd172ffc5aa8a1ebf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335934e0ccca536a5ff920f320453ae0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562339104628e09cf3828b6d2ca1fae9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f00a201ef0e9c82a5eeb88b66bba9a2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1fe518391f5df4a1c360cfc2e9a85546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9aa920e211e7a9aa489d6835e1748547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6644381ba6d90244c4ef3142678ba231548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947fdd37d459b25a9b760176f11cbfe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58a5d9d2cc580d4316f1ca6de6caa5a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d2927e98d6b791ba474310b716f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a8e53800e9300ae21aa98cdb6d4c5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9541d4ead22b7f33b59af6f05e823553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96bb818b3a16eb074b7544baabd5dc8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dee9d3751316705fd41792ed36e7422555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23a5e4d3c78de1d651bb32f7168316556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125408f3a27d4a31539eef3c8a5131f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5074dbbaba5cf9e5b1d0128c0334cf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485ef8a12d3b2cb0ffd6bd678d1d4dd1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1bccd3ea20b08789420e40e35885e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42cf1d8371f5ac197506414d349a0b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1dbdb6bec3d955cd494c4f2a117998562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86bd4faf9ab2bae8ad792ca252cae7d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3189b0ad2f6b8def135b5ca13e7ca1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62f6813f1d1f2fcb40a4a442428ab4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0233bd3f9d2440651c706eb12a3499566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2698c4a35e3ac37f2daddd6de00b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35655cfd9d485003dcdf8739d1f6c628568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e958c29e593190defc9cf3f3644401569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec8649ccdbd2d4e7917a54a6bf0cb5570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca4786c1b7162af31ddbb29f31216e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95edc3d8fed840de34ba9a19d104de2f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e7315b4bdb102406f72be24a4a5e27573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7040ec41cb7a90e1495e44d65d893707574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b685fb5f70e91f3466676b5d65ea25575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6aa8515ad3617d78ffe26b1abc17e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beb4792dad36e76787028fa10ed62e0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42772baf82ff3249f1ccac9d28c8cfa3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786d30bb4572e1f241299288ac0ec48c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79caa239c31031aad141a9b286102b54580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd53bb411a3ae2aaebd78edb7c7531581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0af96ac4cdb50b8f830a027efffdf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98c1e518724ce2d6848a9fb14b3dbf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32894fa4b226246fe04b4ed8f4cec6c0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41e6d9d92b58e9934aeb39106db3b25585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1335fd6de120249a2757af16307f72c0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138c5568440db500092aa54bc8092825587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a0f179eb3ca4d946222b74730c707588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69de4ddd02dedbcc2ed2c21b27f4436589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876111d717634abdf875c88278bab237590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5aff3139bba8bf7ed25074b75f86e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c254097a15e80bf509f02eedc59854d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf816b58668c756ba784662c5dc7432593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0583f0e9081da2e7db5eac17fe8600594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334da4d83ec5fa523bb26da58b039e27595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7333cbee6a03e2fd18da3f5f2f9f11c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2482a7cfc63e708abe21b951518378d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7c7ba292ced97c79dd5bac0b6d1d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d917ad834e91960d46a75294b954d5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d14d3706477b0bfac7a5209cf742aef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83f2178b48e60e9be12a6327eb35fa3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a222218efbde7e65f073290f467b1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64e5972ba5776ad664eadf18e41a4c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e043db55d8acf4b89267ad734f43f6e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a2d2caf9b78f9c61bbf010431d918a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e24fa3b50cd0ddf9581d4ac7f2a81606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602fe7ce81d84b8505de343e2e4d04f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2727d1def4734610acbdaa11e3958c9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6936de7744683bf8e3677a56b89074d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e4ffa79634b3b71dd396806681eaf610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4a01fb39e358a561ecb80366cb4e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539477c3027ad44299bf6664722f304e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cbe4e290f22fa55b0210914057f306613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a3b5433709c73139319a7a1013eae5614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9922e5a65121654a3649a6476c5e6a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d94250859db69f3b298975082ce3a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2056c6c5cb371757d61eb6a171d8575617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26c2f86ed4a85808b61d24d116ade5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa003acc93a6f81de183071d5727144619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1137fd8a8150acbb07fe0cc19f9b6d1d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7df3ab31371a6f71591f5380d92f4621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b486f17a9312541271ad52f118041cb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54736d36c88cd81b46d846189fb3df07623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb96a1bf8e717e93b1c9007d97e847d6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7245fbd2f002f4184bd1d9e0813ed5cf625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d479db6f98954ff0c77b6a4d7137c6a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17796e91d2cbfc17e90e92b7ac66e722627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220269f97745343a63937a3161a72ab8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e7b1c2bc1f94dbbabe4f6261b6327d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc0ea2341169d8e7f73579799567a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18b44e1334c84405dfa0ab47da4354a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c27857dbaa751860f89fc1da8a0cb4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9349f31b04e8a839968b1192bc7f1f5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5be740665858c7c580751c2a3eb276634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb45d6021c66838548910acd05248fb635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc6bfd84df6107c03066db8be13ca8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bcee4f1b183022ed69b9d0fde02d9d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208eca1034fcfd01ca7384e954d102ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29027d50f510eb228ba3c987374c6f7a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd367dca9aaf7a79b24b8ccad18c4bab640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c35b70f9e976eacf80999b677f60e5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219efe87c36672520c9ecc35cd5d6a2f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f5549e8d19c80d8615b6148a65abe643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fcca1e0ac77c094794c299eeaa1c49644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca15160253c38effc57733b6f54d52a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32983b668773d95507d15c1e6845dc52646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef604f639767333da8b83c12b1867d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d0e1782b56479208bd65a03762624648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4648d0f2ce7c51c938df5df8105cd3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12fc56eeec2377ec7fe9b162b4ef71650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39465e9e762b29af9910480ff222df37651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57234b606748053b1f51f73ff002659e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2382fc070f587ef3cef08efc7189a4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ff5a26f2e827007d17565ddce5d63654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567007e6c664668f6cceafbdc5785d2f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a53a526d2385ae19b69dfc2e221b6a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558f5787c893769bd9201b8be79cb01657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63808bdf4f815f4c26c192edc7f51bb5658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d08b0d2a0f3aa371a1f15e9a239451659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ae3b52f05f2e44803045fa564190d660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0bd87336d4afdfecd0379468a15c3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d2e970f7672cf03fabff76cc1c943662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5556903b858a3e15424dc0eec4de8425663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0febf4d3fa6ccc4f0716ea22a436a30664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5033ca9faf9a00a0319a4a35b5df37a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff3fe856e5309e4539911844f5c483666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2e5d578fb59af36e3ddbd27ed5f8c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779001d68f3f2213df5b81f60971cd75668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab950344c9326b960614faa293e888669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7bbec680747755d62cac140093f31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1173ba14dd1a2afe01095688c7539671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce659c28077d87b768232c461d66094c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f9d4b361a0748053f00992e2122b13673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d92a1f8f031011947e2d3a22706c3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0a06d813260f43190b941fac10977675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c446dd3b87c0788d5032b42240e233676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f469c7ccd1f9a73e9d9b8d2757115ee677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2b4b228be2e6d5991aaa6a204c054678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc332661989566130a0015aeea75a2a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc505d1dbbb60e4cff5e242b5bbd946b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613e9feb977bd7315e2703cac6d0444681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a706b1841840d0cead59a9822be5a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e892c5f21edf8539c3d7d2d1b67471683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57b687835a7fcf04593c20619840c7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7391eab034671880d78ed0f7a69b07d1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98c62bd6b43948f0ddf07701484e89686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f243844982619ab89cc75308fa2e04687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab258a7093cd0a64c73320755976014688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db863be3128b87579a6f882b1762753b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a8fb605503b0a5710beb5fca43813690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509112d78bf42cc80b65be98fd58c7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094312054bee0d234b76b7760364e6bd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11715da05231e041867592432b6d14de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37844da4f77c5b1c052ed127e7854b9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8336d3aff465ce4f37068b066a33e02e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710fac051ab9f3b66cfd058c09ff493696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b52981c882cad247024b8676970033697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d8149b3335bc5c6500415d06bb510698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa45014d22769d02080757c268ebe175699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb840d9e9bd0095f358f5b3e2a0140700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2471d8e90db8fea16819d2ca424ba3f6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1600849d4f68a749180f3b950b450a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1384df6215edcb50c5c8ca56d0e0930703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb76e23ed4be986ba987293269c9d84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365518a0a04828c96b24c1d314b1f10705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97f75c97584c241b685af2073ee648706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3f640991a3b88b44cb787d18a31fb0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12616d2542e9301d7522d3e6a21c027708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2947088c4c9d98e8dea1332642e01bb0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb22f78605eaee9ecf2a108ba8abead710.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bd49ee68008f2b033e84991c1aa16c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4c602a8a696625a30b66f676e43162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726eec498561c2dc7cfe86f93229c5073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be6c9b308fe5d33e1336e6a94c6b64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53bcc135b03362322382f4c016ee3755.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6497ce698fa9b79cd872123a40e3c76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192ed0cd5d7976dba08040accc58acb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3db00c50c540b00209f767fc47c888.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9920fee5b3124355edbc26409733bd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa70ce6727b1eabf0550969a37cec110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df967a480cf8cd7d74a66ce9c337c8c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98c1f777c943ce6026f5f2b8eb2fdfb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6396010c21fecb66c48e5f1d9e6bb2013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decc2bcda9ff522b0ff07aa0d632894d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cc6547f8d16083415d2a0d46f70ef315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46491fc7a966d8bd56db40f3bbc42e016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6d8927fa1b1fc92a32b6a7963f5af217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9df1f36d71c540fe38f92b062d73618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d38331fe3cb9b11905dbd4a6362d99a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa7278357eea4fa365d2874299115f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfea333a2c4833a0b679a39db2decbc21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7582f51eb00c80b37fcc11e917d59d7f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b662556404523be7327ff938827df2423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee84152fdb9b1079ab29c80ce0a6ba724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4a29013be9240fa2eb22097a91d0d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5caaba428ef6ba39f47b4ddda9b9eb226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5da9f24538dee46c2bfaff773975127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c476ac00ac49a347f5274da0c5b6a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d957aba2f8a70a5afa7f5b10a4a089829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb287a8e24379f07c8f3bd02eb8e7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1853f4f78b9c2b77d45e9cd73aa82a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b955a13ba2e4824a7b692b3e319db2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e2bb17d96a68892ffd53e692a686c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02d37d0e45c70093036b9a07dc3c4134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a978a916fcee19544ca29d45013d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19d96efa1936bfac9a920c3039e57bb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91bdb3fae1457acd7422d44caf905a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d8f7250d46ebd8d0939132035feed338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abcf5c081afe1ca830ce7c5e6fecb3b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e87c4836b01a07c5e900cf596a73e440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea70c162ca8acafbe7eeeb34ead77c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e38a245324afa824b0bea86a854cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c17e3bdca3786ffdab23008697e3b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90309b2b6007c11d698ad2eb8de58bc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ee72d01cc376ff418a0a8eba4a3fb345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9d52577857be9e55938ae32d294a946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eba27d00ae3a4017bae12971899c1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e70e5a713785381c08b22c9546103748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f705e58ad83ee5c1b5e4689c629cd1b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6e5ad3205e74a8adeb60c20beffb9850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa6ad0574a036fa304da4534d9e5cb351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a87cff4aba59d6a9dc873dbc07f1f452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee64d10e318f0d042ee8549463b8280853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edb934d2121fff747b4776e49f508154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891bbcebd8565096a3e3e240f4dec54555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589d06c730782b12d984491078a8c0356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92231584ff5509fe64749464970ee4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327f07c0ee36574397c63687b2b10ab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b29c0a2f3537227b90979046a5b8659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f3f01b9be8e49c36cd39aa294f76760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454796da9aa1101672f98a6739b1c75161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617c774323522102e5f2854e8f0d31c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdf4381770188836c572daa72f399e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7765262d6241e9696ac18a107978b30464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363cb02445c194dfa5faf7889def692565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a9ecfedc468af78c653f9839588dc066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710f199aec72d3f93de6f9824e04e0ba67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f18b272a81bd3d694b3ea6db640bee68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a078e9778d835dd52f743ccd75b6e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d105ccfe64dc7c0c764c711c9248585b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2fc7269c0ce51e2b7652b872e8fd471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c70cb3126e48d1bf9c5e174f39e1fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42adf8c511879c6433458a4de02955f073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6867362984f92868e531b643a2a27f774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37540bcb73559d3c00a914203bc9356275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1799b933afeacb1e1236a928bd2ca1ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24154819d0ca4c7f9ba226bf632efd7877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b40e69e6d9f4670c68a08e27c5b830a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafecb534031ec8e0b3ee2d6c27867979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb785dd5bdec30df0cb2a8f8f52c8e9980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3598e87df1c15aec2e87c8d1fbd58a81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d83741dedbe1fc9aae9b1722343273a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeb0234f9ba80598a73249321e6084683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57a4a8c0ae4e5abe834efbed483ce984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e9cca00fd1c78211e05febac8d9a4e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb02d70bfd6827eac1c88a62c5a065686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71199f7891823d29d8c09d7856b210887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dedd66dd1c958b5210aaddae38efdc288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3520ab1a7fefda8dda6f64d346101489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51b26e226a8be130c9022986769f5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042fe123014a21fb57da03df90c9ca2791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2da62be2f6571b7a5dd92aa24f1b2692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933137d015aee12fffaf50d2c0b1a60793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ba8480fce222d2a79ec770e56b24794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae721894bcad8db9add75a6be1671aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dfa8f751a384a54946f1cd4192c2ef96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2b77f79a7e6e2b7eba147a2eec8ab97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc30b8146345d172d5ffb22ed2a718e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bae92c708f461f52d33ae1725bfdba499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c22a82daededdb55fdea33cacb55e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1c94b05f6fb094f30e84de3fafbca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354843efe703be3064e94829892c40d7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a0a4fa093ea3cb261ec155ebff723103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b2349534ce69e9eda65a21e8f1bf17104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44343acad11d5cf8443e6c34abeb5f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab985e546a081b78d4db9038b6fd554106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b213f3c1f0bef023c748b1cf0a9004107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59dd0b68323d31afe8e77028cec00a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89572f1b0d922ec11afc543119e1bf3f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41f8700d8705a318cd8ed78d42a833110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57190f6f3683988b324a3075dd19e60111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e679fcf149fe9635579db89ae49a71bc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67260d3f0702c7ed090b253624a280cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d57eb3eae90d16935f4d76dc6ef678114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a3631ec505f5bddc3b5a086013460115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513fcd3236db90137adf772059e87f59116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72383844ea7fcc946eebf9ddd784395d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc4bc5f698e50af7f363262e588e7b5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53820a79a0a169089ea22fb0a898f713119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b27e7a2178fd11c5e6d7ba281b5ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c612948b66529abc51c1aead927913121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f867a626cfbe65b00aa6b3c63118e155122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1f608de3a732027443f96d42cce61c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900d9e4f3ae13a57b7aa52c03227a01124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde52bcffa6daa2a9b55e1bc5f8ca55125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e7df19f19ef5167ab1dc03c4573fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53ac59d0d2625eefff8971d1cb360c8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583bdd6ebe03fc5df8db1ce54ae7df9e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bee7f00bcd1628e72e46f0ac1927777129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a781da41505e222995c7416c4c6433130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1fc0ee93dce0d81131719c02a736a0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b82fd95c4eceb733e1a351ca1db2de132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db921dced019f11821e54098cb28d42133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5153fa33e1669a24603c60c18ce84380134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d2d4d39311b6faef8c4de5d733ffb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863a7da678d52a38e0de5a5bd5be500b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f893ff71733d811d9a63bb4a41bd1c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34ff2ed39304bcd3d6b7f07b197ef0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fcada282a50c5297152e4c498cfcb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4681e6eb34e9b0539f8830a423081c66140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32945b1152d1683dc5482366230eed141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aa80f08076f1fd654efa221a81edfd142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478ad307142e0e998f17270f9e6b8ee143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ff8008f45804b571c1fc90ab3f6c2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877acbf31799061de3f362d2e280144145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7764e959103e74b3bde752d50b47a4e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd260dab78fb2bc7fefaabfd3579557d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edd56abef3db13c6a9ec521880b655148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcb74228d43319eebee6986902392ef149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f87127af66c1b6f680d1d590668962150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85464deb208a3d2da2cd5ba5c43988da151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecd2e603573779f5fe18a5370f0611152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5707f0c970c7a200d1ce88e55aaf7f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70665b5e19bfd460b977e17e8db190e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f16fa447d3b72fd9b41ca226d32617d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f85b7fb954ece481bb7879a8f20e92156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd7de367078783f69dc159a5343f4d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d0f8f1f37dce5c2208f5922b3f64c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3af5ace9f8cb0104554ffdf4e8f681159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da675b4a46412b8b74d44e8a563de191160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4b58e04c5daaa93e4d85322b15b4fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a5d67e042f1587221855ecb78e9934162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c4ec2d637672f8cddabd7852795579163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1c03f5f428211fcf6366e7fc992ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246fa53872d78aa8152fe447ba3a785165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9681c9dc44c6cd850b269c5fb7d63df9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179b0f07b6e56a69c633bbb902f5b51167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed83169b54fe7ef95230400f45e482168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540255ddec8d384119bd6c4d84bba42f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de35a119cdc02381e18b243e5650111170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7349fbf2725077e969a72d56376018171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73606874a4c6f47bb1b744570c46a35e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad5006dfee6fa5cb7576dd6ea9ad174173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77a6b6993ac31d897d8d0a44ac7a34174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb296419e3c09c2be1efd2e14b0421175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dece6adc00fc393cbbf4924f1202ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1980fd735a8438144b7d4a9257047177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7289af8b988be0a0f4ed50b98801ab7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7807af06b415148141314d3c8130ab18179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af140792df2532a1caf737abae91f50180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a97ec14fe61223765da404baa46a3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a833f2a878aea47999ce30c65bf72ba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e0b8f8d1036eced2cb8f25e09b483183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc479ad1a85ddba601d339683add8309184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009a8c35561ff95deaa9fae55583ad30185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c66cbf521adee1f132864e9f67e6932186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1570a4c126f5c32930fa96b3358d2e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f03b35b3e9cf484e6897f00c28f561d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6380354c8f2b70adb6464576d02adad9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7389ffc0ed080b17658a45effac595c4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13addf82ba1d37a7e4eb111e602f2614191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35528818c29f871f22fcd5aad7adddc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a149d5dff541fb45f87e8e7fae435193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3700f5e5078d1fee79f11bc47605e6a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7d29854bdf1f5cbcb3e243fb59350195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dee07f99fe87f22e02c48b8229d51b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edf34d590b7fd869d35f93b829a7eaa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7362e9982a74742c041521db43a8c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cccff3886384382137c40273fbc7a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c610e46d9af37caae7eeca0392dd10a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9dba1ae6675911eec2e811bd641d2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d294ee5ea9ddda347fa7f15fa59b5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba7eccc250ec16948674306da1bed00203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf9ae5c353d9ad2906deb1da39c7914204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c542956b6278d4ce9b92ec015e305205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90a7ed49d93246566c2a2e516da5e3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36883df95fa272c23aac4562d3a94e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e7a96d9dfe5998a4135814490bb08208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55e0bba0234073a71fa8a2c6d51aa9a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32148424d7b308cd4a81da72aa5558210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208d1a6c196f1a6be71fa8056aded3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dd5f103dc5171833f06da43df90ec5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999fb402646aa911206525b905b549f2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d049007815d7a1aaa33b47c02dffa38a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db7aa5e0e07b113e9f46df9fac966f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9e842fef0c2bac92da22477d13143216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698fa935fe329f2f444dedba86130bbd217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6ccb0218760954eaa97871790804c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c94e760e7248a52e0c9d146af81076219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd85ace7a8c771ec9223d6f3ad6218d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0429da637d58ecb48e426b9eaead3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a407e40187643e50f181c8d770c517e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2df6e219fad8ba7f3aaa306ab73fd5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22110fa9da29b5bd89ffa7a8db0453ce224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51ed66260db06fbedf49143a141852225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d0553f6658fca96dbef8b99b39d1c4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71012807b22721d53fefbdfa85561227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bec6811c3f5e5940611e52a80c74e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b927965a7756f33686db467b478ec87229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4840abb5d4e3e270a44cff32efe74f0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a5fb8dccd87cd8c0261f39b91e3ef6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8d4e4f7d8bf0aa88fb5bea9ea283d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23832e95e879f8dbcc8c477d71be5635233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced62e5fdd5315d51bfd68f3addf4ab4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628587a62d75dc48e1ef309d119928b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a1725bffcf0a4e4486f5c07d8f313236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64182cfe4e120d04ffb268334fcf2da5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e28d4ccfec7c47f71a50a5369b6f83f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a964f8dd20368f88e1edae7ebf434e46239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63a5d1fc5d4761cc4b9c06d72812c8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a80e2ddcc0458b2621bcb03e047cb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33db52e65197f5831f4c98d123eb928242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308d53eb59a48e2b1237492fd73582f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64434556406aadf9e8827ffaf1b157a6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee25ee4239938b770ad6b8001e9c18d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79037193756ebb649688299005bc7ed246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599f2e1ca48562aeb1b56668a3212f7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcb949a8db4773cf578238fa0cf037248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dec250be68f360d7a6113ddb7cd734249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525db95c3b5554266d3b73e754f88be7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d879291ef5d16ed8ceac1ade4e312b09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93604ae4772a9b7cee4edb43d7cc262252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0dc7c6ca8145fd0e32d980dca010b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35375761fb4db1908be3f33a37d8d15d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238750bb05a024a78629798f03536274255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c846737c74b8f488d41c811263533ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f16704232f3d53b30e8d652bd5b50fa257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd15d143a7f53d040c25dbf64b3a81e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ccc32cdd49c02f6721bd39f2b1f17259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db657f5300e5e2ef5b0f199d6028909260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e090addbc27bd5c65494bed1449f3cc8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d463b7ddcf3e2530fdedccd2c86d7f50262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c536725745ed0c3220788779a4b3893263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898c17e8468b1e1661ac61118c0232bb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649192e70f79dcf376a2e1abd676315265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5ebe42afe3d5467b1b59c5faf8e06f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2959ca78df4cd8e4e9a60280c9447267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d7a779f2e5df1d05264ddbe9acd72e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c7348e6ca046c58945fcc4175d11d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ffd986b7e588e47142e5d099a2625270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544eca285e461abea144235ea99a1d2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c79f1db81f47c279cb1a56d1e494ae272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f840dceaf0f140a5b094e2ba1e7b6d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2581ac7d6f01638366b86423de584274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ef2021941813378c854a322352ec7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b289d3d56660c2ea9ca4022d99a65c8d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b29e1927f9aef7c2d0c94b51d8f600b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f54d942f308463609248f51ce8e323278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7711e0d04ad0813c38b3b5d72d01bcc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cffed387346b1c801e417bc25f7eb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947510c20e013a9e35921e1e159b805281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52db5ba5a736e12f8d275062b380ac282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369456ab333505f169b1bebd371a96bf283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a560e913cd661736d92b69632ab10284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b86b6a960fe81272abcbec6f2f2c2c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b125bbd8b8f3acb832fb923437b97100286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17922e08884b8bd6255abe65d8fbea19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189617a4b85c2d1be0e7e217d1952abd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40706602adbc31fb0a88791068ff682e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62408c8c52c50961199eb7641389a6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d31ff2711292cd62852c93e928d4f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaa3f875060d32affcd9d7fe56721c8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821e72a08a3160b665a1f5c8906a4e9d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b3f3d5c7b5c0bdfd47820593e152b4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38608cd6e97c85c0d6f9e504187d1906295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caafa8e603ab15b417b8d857851b6ea7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c92913d7639aa13ef11835e44e571297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544efd56dab70a2cb7eb37a71e6404c6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde666e88182a8eedfb18bacc9cf02a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da33f01139139754894355e17dde0c7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d41e3b5d6cbef4d939aea109f1bce301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf236aed2de09e0ecb3fbdad5f9d912302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4949772c12291f0b27ce765f01664b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41daa69222392e93803b7f375aaabcdb304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea5b95461699ea9c852797bab938901305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f52a0acb15858d8a6e576c9db99ada306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ad167c955b60936ea4ae9429c6732a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34f2ef88c07668f31388058ccc700b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c8a107876b120bfab409ed1fe3fd7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024bcf243155a44db593d7a06b6cb4e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc73168a6621b1f0b80d72590b0ee311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d1588257a83b22960e8a9c0e1a16f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbddb71c9c827d17c719bea9a0bdc5bc313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b7cdbcd0197c00540bd3a25c26447314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c9fb4e40cfbe93622ac0d597a72ff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33994b908fd275d53775ebb04d66a633316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a17a69cac5ef1dafe299615dae951e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c466cffbb7f2eff512edba1ae8690318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97eef80c07226ec9e1c3a60846224c1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eaf3caac3cc413912687df533b1999320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe9d3d0c4089e6888bc77edf102f8d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd004982a5f4734809c73d18342205322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1142880b6b5d1b26d5314d7cef7044bc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9639304b1aad5bdb03020c156178718f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e8546598a5210ee8f2382b27c7ca8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c62d970e72c02c4c2d0190ae746c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57086235919d382a80bb8b68e093ccfa327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f4c821ab52bd792ffb8b3c7091ac8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02ab7ecba76782d49fe4727e015e77329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913ace4288cf49528824e3878eb162d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee136e13c5df26f34e063f527641916331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819171ef70150cd107662f85bb3926ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d99abb7132925ed8dcd9ecf82b4d4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0602901ed1c22b2f6ee6d28fbeb66e37334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23926610cf2bc1167535340bdf5bd27335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d9241eeb6c9adf21cd6c63ba7dfbaa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2082399c7ce5f85e5eeeb2a8013e5f8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36dfd898c571308399d6984f85cd59338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7c7a25bc27748e87d7c0cc42093253339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d2d0e9aed06c61c6ac6f310228ba13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1af3bbe00dac22a36554e6682a3b80341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d8bf2b62a9ddbbe1bcf4b66b392d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb1690b24933a81721bf6cccc3f342b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae093189f5875f5779dfc6d8f377fa38344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bf8eb8f12642d7fc420d4c2b6d6cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdcf69e4ec0d5af63e427afebe7d1e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69dab8415dd30e3143863495c29d0f80347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729a688a5b25b159832c08d42a9286a7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00d5967c8e500ad14ee27bad66ff4c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655161c0bd0791e00d1b380600a19fb9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe0bb60760bbbfe08428a1549280a6c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b8838a81d3f6025f1cb626640c382352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c615efab324fbb859b6cb15ed42236353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd90d599fb7d75fe041aeeb93bf939354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ce00939fa9e9f80186fb7ee0d00ab6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2eaa61084f162205836bf343e2e9c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c72793e80122ed927c5c074eab09a9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa5efcb97cc84fa72a3e57651a3259358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051a7591b1c51985bacc7f290683e02359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237a45e4efb244378cb175bb8a4a09f0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e9c59ecf960489d88c453c4190223361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4c90cd4a9780d52f0f1612b3da1aca362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb944e8fc90130712a4745101d3605b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6312d5e17fc5d19b5e7b7a2dc8b780364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59617bfb7d72bbfdebdb66fe8ebd3762365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a03ef2d7a2dcd1a5d1987b2263d173366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271cb36e972ae7ec7e505495d7814d4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a750517995cce71b17971b9dcc5e329368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316a94774f1e0077a4dc7cd47b132c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa519f9ec81812b737f49663237bb9f9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d2cb1a8aaf0dfa677283d33a71657371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736b8a3a6657b7f1946c991033cffe7b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c899d3930db3cfe04d54b9c8e9d577373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc1ef7a3cf7d917b91fc9780701bf4f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcbd925b996e492512243a9aeea517375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570287bb4af932666198d06149ab09a3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad32010a9ca473c7f0bb7a6c6aff79c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f209fe032ab67078b78ece6d6c50422378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4a3dea38724521754b8f5d8826e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69499613d519b1c4e731e3c931e8a8c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c3b102b6814f428c8104fbd2cf7026381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e11a68fca536f43cb98aee0a8f050e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8105f42c7d2e02b82a20b47ae78d3383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1cd1d4694e739646501f9c6117b454384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85e48baa72ebd2b630cff126210d29b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48265f6d052d1bef76e188ec7d62727d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03378942065aa5fb4ad33d3badca8289387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38bba68a1dfd8cbf9d3f2228e84d6c6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28cfe0f4f9799a212bbaa615b8c566c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1767abe49cca5578cbff3362698af2b8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65c1b9a65e85d0599e6746f9f11874d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb33556db0c58897c7f98490eefab8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b04acb92bcc2b5c638a5133ce6094393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd63d48044878d06ec91f2e3c6a3a35f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205fecee71b5c55535de837a608d8186395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c5aeb546571cb229d9175ef249935396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f773e5a5e81fcc0c5a85acf8be7e4f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a0099ded4fbc41247a42407bb32f2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5836ea4120fb807aaf3a9f100ef72e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d669c8356cbad32a75f94aeb5e0010400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956da0fc4fff383da7f5104d07c5c77401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb7d2c2f13062cc61d2b4fc1f8b77402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52836b7709cb9feeb77fa182e9ed5557403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a53cb30e7b2725464d8e877512146404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35889a281fc5c7bb8b5a1fef0608ce1e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4471975c7a17f4c13087e587a0fe69406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7568371b4617c77c0c85eaacabe06ca6407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87401b28000e81b0cef770071ac8670408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd300b80d2a2b8f1b68c4b1f9a1082f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c98cc8827270798b69c0b82ba3a4003410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270c6d8bba96d170ef38343ca9603c8e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea6f33aa1c7e178e24ff64b4ffcbe00412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c92e3328ee05ce6fff5932ae8c9c3a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd04d5c43ab74d0fdebab97450ddb5a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d2e6b872dcd5a144f9b6b1ed62f04415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adcf8a9b92077525a123cb9ddb7642416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d69eab8494d7705018187f0b935daa417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86dbca0a21904efe85e12b72235c587418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b075038bc09dfec40ab4f11a6932b29419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a7aa677ead5b71b6165dd88256f773420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3672634fdfd2fad5722c9d7104299f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0449957ea8e7bc50db7a5ff6fa9fd5422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe31c23a06a1d277b6af7b81ee1e0a2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89c5481fbba79b48fd2d5662e6f8852424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138385aa4df1986d185d09b746d0b3e6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05086681e94760bbb50f9e34f6e6e962426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d257deb08af3d3d412ae37635c5b1a9e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f271fa784277761d6014eeeee4f723428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a30d88fd7e14cb222afabf04f3aa2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc01714c42d350548411eb0e83ddb20430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e4eba5d3bbeff7b3b1aba2e53c1ef431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f5c29df23c124a48cc3977d1c64f14432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370d64e414f1f7b6e30d8069a98ca71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7e29706ab1c1c28d29c2b107e2697434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b0ac868c753f3a96cfe94c0d3db438435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377bbe16dccdf566d5fd31b57eabb53436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fda0aa2eceedb2062cc9a25ddfac38437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49464818b44e45bc6d3150984b37c732438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadfafc6cb49d083d6a2ef478572d0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498df5da19273cd4ace85f103c911f9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2336e0d18f00c9801404086c48e892441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96dc1ad43097f82254e8cfee1da3f75442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30ff1f89099959134f8f087f42c73db443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4f01c5ae66f5e2c38dbdef60d0aa2e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468364016542c645a20a32ee0a25e5b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75e223d67df39ff2a120afab4022a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9bea35925418d294d916e17dca659447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d33fcc403d060ff8f3c97881ac10a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb70749576307d92f05320a52e69b5d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93662031d6b341d91ca0b6bea2f3ba3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade949b08a498fb22dcb240c57b05acf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfdf58b7130b9d4e05f00727b60ae1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488a63ea43220a9c7d1b7487071ad1a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a39dbbd0f5a8918dcca3dbd65c44e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde92948c4d2f7f9308b631d7e646c0f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0c662d34acff594c684daae405930456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b21a5c8dc37c3f899c9691fe932718457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379d2f66b0ea11368267744e8cddeed9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822eef548498a2a1fcaeb8c882635ee8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03378fafa0db48e3c60288d5cafa0945460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4361a8619918995aa0bfd3f4f96ee4ba461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bc8767d76d1f1339ba219ebbf868fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91081bb7f6e4f3d774b985abfc41869e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e366cd5498696fefe4ee9a50981494d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd79b48fc14f751c596f1b89f0df80465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdf1ad9226ed94e0b73ea21edcd18c7466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbeb0825530330d75e08b6f2df32324467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f5ecc9505c3e3c2c5b0d984d12e309468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c45a82050b05d128a05e6810af7605469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c358c29f0ebf8dc03bcfd6ae940bfa30470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9ff843255ef8c1e7079253cd81434471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c1958eee4d497c1a96528a6c398834472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614003b06e1e123740cfc574b9b8c3b9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785188625e7d1073a64d5257c014cb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01240b286239950770b27ca054da9d7b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad99b8840814e84318061b7bbeedf84476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a677cc0c3e91f1c0ebd8f7d37797e8f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63061da5a57b57ddd4fafab67dcb2f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66aafe06bbbf9517e6850e35aee6079479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad767a32a0cfd2051de66ea6e0689548480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7602583d54ff6751bb34d10ebda3fc481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669405f6883284af33b70ac06549128482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df46fa7e78402340e4f5ec2d0365f1f5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c96ecaaf950de477261862f522435f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd10b9af46d6cd0f9aed8210db500a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829009614a31d38274014599776741a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ab29d13311529484b1d4418ec936e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f963c5fb85c3e20e4b3fcc96e85325488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485e283d53373d77e0bc621073bfd104489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3cb48374dfe8eaad072c704d566140490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9532b6ae090c4ca6c48b5a7fa2fc4b3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71447e7509cf461ece00441cef92e0ec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad77e9311f5543dcaa8dfe5bf02bddc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431ed7c705d08c5129d1bf7a91079b09494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529d756b1c779349ab4ae7b23ce43ee495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bfc9d442deea7e083c5f3eeb3d2db7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e7890105afaaa0d442351a4dc8ea2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b623143c1850acb2d29f025c1d5508498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91933b6404c759b92d4207d83efd2709499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c4947c338b6fe6936f503dcd255b2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06d1b8810fff4354e702bd976496c9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6bdceb234bdcb14966aaf37cbf919502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ad2b6d7238d95f515b0c5518ff1003503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec235697674e7dd8ed84c37c09205a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6b4b0331750c88934d9c57a07d0d2d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1881cff158b7689567e5f277a109e96506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d6e37e8637acb2ef8bd323acb2e8f9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2a2a91d172c04063b6c647bc5221e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6dd94abca7d884f7e173b4e4fdd9cc509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e80ef0bcdc4f0693f164acb2492d8b0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cb326d8f8292f68f810277be88cf2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19712f33ee7a332ab4b8d517d289215512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53a3cb732ac886ee2f7b2295408b48513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1762fd5035d64065709eb853c5e348a4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7107e7870f4e52964c1a2a70eb21b4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ca216efab4a2d3363a3e294f1ecdb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee84054f910457bf82047e2ac38a925517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63142b3f657beabba886a92e3c5f43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b963d5d5db7ab180279a9599546fc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80b35d97eb3a66b8446e83363685fb4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480aa5e47af9a207a8473e7f5cf268c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92ff044afa5649fe4a794574197baf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b8a04ad1b7ba729ad93ea1495226e4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c268888244cc70960d4ba9feb5756524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8574992230a372747564f7a023c53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5056f3e46d8e2cd8ec0f5c6cffb31526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e2d80d3db1c9ba905d3d2cc9b9ab8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4032d940e5340e8053a9a24d3a271528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de6e5713a6543c1ec62c2f1a19f1108529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4e5bba9d01c987db63a70d1f3ffbd3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9023382c9a036b752b97578ee92b7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb16c49acb5d5c15c6874421b23b686e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ca098b09f1b3f4c271ec440af731533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112b05dac20a9e0f123be05318e9f7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2703b07e6f3956c3e132f67a438327535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41a46f55e72d2f3b8e528dbdfb9463536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8673d8f134a0b14912eab56549773e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e6504c60110bebb92962805254cf05538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5803e3c1be409cc51096cfec7833dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d54fe9ac76a9d4a68aca5b1f218232540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc07a16b8755e965540e2ed546fe49a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c65b83eaee200fe8e80270a87fd6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0669b1a3448a6787639af84efade60543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bbed958fa3a32fc4d923f75f3b627e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af1848e046188547284bc68c56aa27545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78350de9df2b44a8db94cf207db9618a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60975b1006dc479fe71f98e3bd2cda9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb470bf6bb17085c1e7d963bec4ec548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a9b211445b850355f3504d25db9fb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4543424a99dfd8e045102be2eadbfb8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc354ff214f199a2d2f4926311f4732b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3752d29d912ebadca4f0c753ab5d8dd8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d03ebcdc9c72e2391bfb9bb2f951da553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938b4b62e01b839bff66e6d868ee5a8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce22424bec8afb26dc9d1e1ab03aeb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843795543325939d1924e5903ba053e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf3b99aa199ffcf85409c15977fd98e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0de638e895d05233dc0d87395bfeb4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62b57122fa5193dff5df73990ff4ac559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c30191af0fa46819bcf28df5dc316560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e4f258ba1940b9eef75ab777a475f2561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e808550460ea5971bf8198f6cb11ec3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f9d6a9e4d4314afdc471bba8637cea563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1aa024fe4a168a3fb32fbf7e926bc5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6f7b7fb2581de2c0dc2cdebce9b16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be993bd4ba9675cb5557b42413dfd84e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08858a7ea0b6acf18db639a6a1f291567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0939962c2bb1ab9046dd8aee92d510b5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c74d74258f6edf0a17871795cba70c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f156a8e37ab9c56dc772435d67483a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f68d12f8287bb1f8c233494149e5f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04079c94b95a1851ee7270d8ad6d7e0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9db5f1f24e242e062f2c514eabf78573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3034b466f3e2786cfd3df49f399512574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8973f56d7772403706f8ef69a020e0ab575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8edb7a70acd57a18776dcb6f91735576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331e79fbc6e137464bd3a7f6cf9d6918577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa8c3ad6b54f78deac08e81a84f7bcc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77877251bbe43bed526a8754475de2d5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd58b9b5ed6b86f1836be4405d30f3580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91297869399935f5073194f872609b53581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbaad3d411abb842b79c168f3ba4546582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56c98880811fb285575a827b4f6225e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f6c4a00b8ddd9f93f1ce3e68f03ea3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4548d900621d0f7c6090fb4496e503585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dc5b6287eb906235cfbbd3ad1deee2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15efcf34ddbdc11454920184e7e04234587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef660ad579834b2b1f24e1e7f11af17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadcdaf183c6a828a6fb405e5d1b76ba589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012c76e0032384608d6a817d69a0010590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd48b3b6382eb339e51be04014d8734c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c76a5b383dd870921d08e762c39f1b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1411d8d6b1451190e184fe330e5c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a27151f3d79064e6507b2a71469f7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9c657bd5d61f9391468f5c8233c244595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370a244ed60eae089d448b748d58cef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f08788be9a4fc5e4a09f0c0f2285ff3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf4024f184a600b39cc871c8edb2b5598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408e0443cfcf3b0b25a8f45dc1c771bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8f52b7d232338a543edf521d0a50f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a899908a31572cee6bce78d64e21a3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7170c4e91bdccb4b6970982b0c963bb6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cae436647bde7721f2ccdfac2eeee603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb643002018b86bb64efe68381239f6a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be377b56f0abacd55d9e0c4084244d3c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c02186135cc74ee8d9f8322734957f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7acdf7c86b7fe083effc10f8ad54dd607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad3b0fa5ea8c8d819a080d195b0360608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d265a4141858389a8fc57464940100609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33f17cf40b75937f672516fe180dad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949fcadae012cf213f6087c17d20b035611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8916336651d87d3980717913ae956c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140997ce77f586c121b79761d99aa6f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e403afa152e5f40d00d519638c5be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9982293aa17e7f608259ac3d5a6f4b1615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8164acfff142d6067883a43a22a2bb93616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87c3ccb83549c1bda3405d6dab4fede617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ad8172046938152dacf8912e9f925c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68da757b64fb4a31fb808c1e3556ecb5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b4efe1d5306e03346d239a1c45650b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc158cd629b0551b82af7f17a4e464621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10c0f257b76b73e3bedc79441f3a9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c323bbeee79f64bcdbdc0ff5022634623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8e9d925e38bd5963956e5d536a1b2f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09147d6aaf7a1921fc0ed53c27c61522625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4d2b7e47a32964d9882c5523ce7cb8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3190725bc9b6831e2d0f6f3089ee0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f35e6b0592816629448f5903d123b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e0ad7ea68ffa04096adaadae686c4e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a1476c58b89654f4aed5030d8f31bd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42cbbdc448cea0e2ea75258e5ae232d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1550d03da9f8f9149a14b8afa4a98408632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c426d8941643739431cb3d888ce21633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f03a53ed03960228b216d7a737d7bf1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfa471131188dba0b2ecd16680dd5d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df60a4a41b3c26456af6ce93bd7e9e09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab221e23efb81b343045e33d7bbc0b87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db69344b2035838cf44bb5791a55dc0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbed9d44ff5c33673cfe6e5c23e063f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119f55b3e8e8541c133866d26293dbd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fa97176dd23ba686c561e45335b9c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4557080d59c6fd08723298be3926fa0e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b0081228264e85bfc913c8d570fa0d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5fff0537c3a5d890c903038c36e884644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af62639293ba71454534bf132c4331645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b3c1aaaccb0fede18fbfa944a97f2646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41ff7d4217d03e4d725a58a588c6dc3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231082f711a7344d37ba141eafaa6a5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90558ec293aff432b56f3c723f3b5e39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50946a4acf4100b99bbac997ceeec42650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3542234358f3b7f17769bedad97035e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6552c62c4142e0ce5fb6693c62dd1137652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3778cc206abda23a89b659b0d81a3118653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fb9011c6a1a4ba636431b70ea8fa0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560a51b3e7d63023f349776823a9de3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99512202f4bde1b4031f3b5dada7e469656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23548cafb586b56362942888b23dc5c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088ae1626e446ab208e6f79056c303a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55287c0b7e2a63e659bf9df8bc497ca3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7fd0a1ec035e97f2639d8fcc4526660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0fc909c4d7a13aea7f52cb2659836661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936862345156c02b5d5a04cf8e3a6c4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818b946f9d46391aaf6911074bed76da663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfd906dcfb6a9f678630e14a386ecd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff57ade302ea9ba9ec9ea63d6a6b47d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ac53696fcec579b5b08b19792de70666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d55ad20b00e3271b2cded060c96f3d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d42b5be8604fc600ac2adfafd9a55668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60f8b422fa47ade8a94b6428a46919669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e3792d01676bc0d7ef4797f948a083670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18c6f2607cc908c878d047b915a1e2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7060cb3b2225ff8171e55b276024bc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47abd44ca3a8ee986e89b2ec81bb5bc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64625a8d9bdc0a4c8e6d016a254bb12674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce45e8b46ec708000434dd1118cfb109675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7f24cf9e26f17983399051cd407336676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f07633a75aa4cb3c58991d19bc011677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d2b35c6e6e58fe4186cf0ed4e545c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d83af5163d117af83500780ab5738679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d16bae63f5b458b4325cec3685922680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4411,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4471,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6446,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7531,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7591,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7711,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7771,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8371,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8431,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8491,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8551,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8611,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8671,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8731,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8791,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8851,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8911,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23561,950 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...898 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId710"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24771,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J362"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25047,8832 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24133</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>2.92</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24134</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>3.42</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24136</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>4.01</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24137</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>652</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>3.61</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>653</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>654</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24138</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>4.31</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24140</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.11</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24183</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>9.33</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
+        <v>662</v>
+      </c>
+      <c r="F239" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G239" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I239" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="J239" s="0" t="s">
         <v>663</v>
-      </c>
-[...10 lines deleted...]
-        <v>664</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24185</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>666</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>667</v>
+        <v>665</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I240" s="0">
-        <v>3.31</v>
+        <v>7.26</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>668</v>
+        <v>666</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>667</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I241" s="0">
+        <v>10.48</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>669</v>
-      </c>
-[...13 lines deleted...]
-        <v>668</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24217</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>670</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>671</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I242" s="0">
-        <v>7.77</v>
+        <v>16.28</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>672</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24218</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>10.44</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24219</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>8.85</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24220</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>11.18</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24221</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>13.42</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24224</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>53.97</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24225</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>5.13</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24226</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>6.73</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24228</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>9.17</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24233</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>7.26</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24234</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>10.48</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24235</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>16.28</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24238</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>1.81</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24239</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>2.71</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24240</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.44</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24242</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>1.2</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24243</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.62</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24244</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.46</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24245</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.62</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24246</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>0.98</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24247</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>708</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>1.38</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24248</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.28</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24249</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.38</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24250</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>25.99</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24251</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>1.2</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24252</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24253</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.46</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24254</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.54</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24255</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.23</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24256</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.75</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24257</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.6</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24258</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>708</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.75</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24266</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.44</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24267</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.25</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24268</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.35</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24269</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>0.97</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24270</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>2.28</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24271</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.5</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24273</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.83</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24274</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>3.18</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24275</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>2.28</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24278</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>1.58</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24279</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>2.18</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24280</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.22</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24281</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.64</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24282</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>3.77</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24283</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>4.14</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24285</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>3.47</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24287</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>8.09</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24288</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>9.83</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24290</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>2.3</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24291</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.8</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24292</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>3.91</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24296</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>1.85</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24297</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>2.06</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24299</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>1.56</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24300</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.99</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24301</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>2.06</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24298</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>5.57</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24305</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.08</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24314</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>3.8</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24315</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.28</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24317</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.55</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24321</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.49</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24322</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.01</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24323</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.79</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24324</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.29</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24325</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>5.57</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24326</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.08</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24327</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>1.4</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24362</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>8.68</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24363</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>11.37</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24364</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>14.85</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24366</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>11.28</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24374</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>2.49</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24375</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>4.57</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24377</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.74</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24378</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>5.97</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24380</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>2.18</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24381</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.59</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24382</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.28</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24383</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.4</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24384</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>3.22</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24385</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>0.96</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24386</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>1.35</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24387</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.46</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24388</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.81</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24389</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.49</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24390</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.99</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24392</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>2.53</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24393</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>3.03</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24395</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>13.4</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24409</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>7.06</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24410</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>6.54</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24422</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>4.45</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24427</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.2</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24428</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.71</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24429</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.4</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24431</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>8.279999999999999</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24466</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>421</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>7.76</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24469</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>5.22</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24470</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>6.14</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24471</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>7.34</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24472</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>9.619999999999999</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24486</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>3.74</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24487</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...373 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>