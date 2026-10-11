--- v0 (2026-08-19)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="986">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,104 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012300</t>
-[...16 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2866,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2947,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3025,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe971b358503c0b93696a5f7cec08f321.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10b39eaf8f119f715900c73f3e5eca2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be2e6a6767119efe1aeede65857bc153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541e81244174972247bc5eaddbae0efb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468762b7f8c3326259629a4e7bb728f45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb353dc382ae10418b39aa0e07c0d356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa765130b836332ba0ea8212d4e2d2127.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f34c4f0ec3667a6e3fbb16859a4cf48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722c4473dd3e6c789f7432ed42e618e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2def1a387cb2cc3278575f81ca10b4410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0764c997b0590aa5d5033dc9a2dd9f6e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b1545dcef4faa2c2387bfece507c1612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8f5b8f1c0fbb85ca96259e260c660413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db108a25f1c07def5e32842af4894cd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e8ef622b0d9d26b1bb821dd3c728515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eb7386f8c25470a5d8abe2adbaab2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d559c553cef99f5cb140dfe9757658617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4298bacd251e18258ea7260554b4f718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24626ebe1126f5eba7e0be0efe9dc1a319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8c036cab6caf794ba1cebed2b846020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac199670cc8ed843826f87ff5eb93c7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9cfd4f5688fb52562c292b2a635f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae8783931c8ca015faac15f28237023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539d232d34a671e5f482cb235c40f8124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680368306f54ab90c9b11bfc606c207225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040bd1dc7f21f8c8602a6aeefa86dcd426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d593e85a80e0a9b132b1c9bb7b7f3ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de271a1bc263a3042fa8deaac8295ab28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ee57663bf0f93d5719e3ac480398a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0bdb2b2c9444fb595882e8946d64330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d911b20174b90cdd24bb425e2fed0631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ce61cdc4a3a3aca8ff4ca9682202d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf4eb253b29ec02ef0e012ae2eb961233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381531b302285219ebce4de7cb8f83834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168042b173f1b8041885042b2653e26835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc90f8780e668971fa53d47a5c8e87536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc1c0b02518e840bfcae119eb91423637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8584bf92fd5afa877ac5d55226d895e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df7c54a1482227f397fc81b035017539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dbe71583953c9dbcd8de65a740c47f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e0320b8392fcd58e71892bc4c3c2aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bd56011ac1c48952434723ab7a75642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4380852d34344491d7b58e282e3e30143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813087583a5bee4c1666416b654a243644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d418754af5666a21e47fd0fcee3ca45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c8edd7dd8952428dc02dd933d5a2e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4e44fad0d28014e5181983e4fe18447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c65803e08c401069024b8399cf01948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce66404bd2586c8f0c3cc8d3f1a565849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6179a510eee6c3d5b84f8d5e57eb6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe0f436b09b409473b424ef9e740a7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bacb5accca7ae8f0e403c4352819752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9601426707baa874b677cb138359d453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3982af7bbffafec93e2e7b8412223fe54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e179f09be9780a601d62d3a4e3dfd855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009ddbf43d1aeafd4208e110cf2a98a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db8361e4e7d5712e299c14722d6ac457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709573f19e98f41eca7576703407db258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51afd144ea94bda75d7967b372357359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10d70c0c8b598404c7ff04de6f53a6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cb2cf363b35869b93e824e645400561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39c79610cb6cf7ddc5ea9d7b958dc9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12620e96424b10eead1ab151fa1f371163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb75f162e7b1ef365407433639633cf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d8c589b942c04eb4b71bbe499f61865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158c4218eec05fb63629f811e83a5b2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca6e8fdd219ade0e9e9dd412f796ce67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2bf4af2a197b253eb55f5192dd845868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abea46f3747c8e0d9a82140b8cd9d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a8392e883d1b140fd03b4af6fc803870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b57b843e2c80e0d251d436f0c336e271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e43391fa74b0de889d2106cbab3dae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01045523f1c3740131b6c3e920587ee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5d699b3cbe625ba8e0d8af1995b4bf74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4cc412a539c3011ed83caab7a53ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b68dc990b402e5949ab218a2b43027576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8379abfdc12a9b6519df9573da9ba01077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7835164dcb4906c732567dd92704c578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bacaa8d6a182e6c03421dd6f2dae4a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17028dd63eb30480b9ad750d6448f1df80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3953448af390f7b3d0c1f02006f7817181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff0b16e527bd25ac8f7b58a56ea8a5a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f63700a9a2ca350cf99385fb7756ea583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645cce665894e0fa22517d6d64d6aff884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac525938a7289f6119354400f83f93b585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e622df43d5b2f757fc1022a97e5f7d4286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f830ab47a2281116a4c602d79ab96687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc8a26d3ca7c93b998ebc3ce72963ae88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851582e1f87ea2d080c76eb6808d254089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c79df58b27e7eaa7ec4e5f8e4b64da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fb6707ac61e7975834785011c5df1a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cb22655050b31fb89c58d57096084092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06cd46307e677c37fa668515500cbce93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6949426e66704ddaea8ffd62bd33f5a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10231b6672b023cc33b38850e8dfde5595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3256c143fcdd2b3aef1eba59314c8396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac710f0c5ca3bfbb182c9e3593b9c1e597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81d45b33b436d8c6946ea75cce180d798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e31e6f8eeb6136c1091a313262baf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3ba28119a4e6d3766926385680b937100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84414df959db841a02a776f7f9db2e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de867fd02fd2bf5e72f242c30e2af05102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbb7798a3dba2eb18be766ca01c66d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed931ddd1575334fc12c7842188ca91104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c228d08d812a94f6b2d2fab66091df89105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f3c1868fe91235a5586ecb8d966d5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728c8255af3fb90a8edf626209cef61107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d256744321401aa6a0338393e89c4f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a006111d6a153b25dd71d7ecd13fc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc0b7da77c9fc3e551203b467087bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41543203efc3f30cc2bf54efd01303f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd88a6293ce50bcf7e598dddbc97c74112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001fa8beead70d6de2414f7a255d2782113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ddd12215260fb39b54c51fba474c6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60227d75106250a1dfa962cce6c9fd28115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e370637917df6e3090cef8eee3f5d1d5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a986dc169bc22a6db14b30f746860fc6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1501d2815cc03ee500f158232c14bd6f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9553baefb7b6fab04560afce845f6da119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0992dce5686000c0788a0cab0c19c06e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1aed3817a92162fb96834ff84fd4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3064fd5a58ddb61ebcb032c26d9c30f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d8a16245a87c1bd6ab13146acf841123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2a18d79037aacf1761bae600f9557b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c49276d49e9e7a8564ea343338131125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83342f5315bb24585c0de81d32589101126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43f34da43ae7a48bb512a8b7db542127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da004a2b6999b4277c376c6fd29ee5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6fc5d514b6bdc77ada4e892a26779129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701c8238fb12ae380225f71348bea6d8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7daee63a6250f7f11ce55ec2f2ef97131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050101f7df323f1abcc710bd3e4caec2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67435b3728262e1827b493a51b0dd0e6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b644383d38505cb96b2f4d59ad3ea7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1504222170798a68eb836c8bb7e465135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b936a792584e052ce845170af46cbff136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d356080935e1dcae8a42e51badeb4a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bfd8033928882271998d62ee353454138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c1aae14049565719b2161ddcfc9fa0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ca92a7fdd556cb8c43ec5d13e19a2f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f8f6ad59cf8b6e7c0f9029cb2d8de141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486d8bb73d76efb036c2f96220f3a260142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975a072c68bee2c7a587d3f424e6b41143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927b1818d87c554efa3f423b433ac54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8393ae4a340e8d7bc8e5511e71751aef145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4504cf90664f9d18801a0e6548cc1ca6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33bc0156b9bd721a533733aadc4ed7a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675dddf1a042337280a970a92de6be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97c00714d56a9aecb639f12853ad55149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed28587a8ff20c5bf55556a1f7e77c1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6568b1d61b4399e5671b148dd10998e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f8581c0c445b4c4caffd9e44681f1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76ca242f015e37f6c3d7a941f9d7c7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61672dcd375b513e98469675cdab7c86154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ef3d1f2e5267e84325d63bf195590a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc484f0f45477b8ebb0b2a9672958855156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe953c8344cdf823179d7d4d04df8c6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7590161b14017b89080c9f66cad56d76158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500fc10444baab00bc1e16eff2c14da2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d52d54d85e66569496b3b766679353160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4407b5999e2b8c7fba74a4c1025c634f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f003981e5adccf6271ce0ca3624e2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ab7f0fbfeb973fb6acf337bdf122e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002af9007b31b64f67715c0502eb748a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32da7c4114faf72d5e1a33158fb465a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5df663b73804e9e7619ec4a06c02259166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652ad97c8fcc72c8e22ef6a43a3bb54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2341826bc6228d16d8b3dca4c278bc2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ab39a56fb3dae15c97a9f968a91f2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cc13682976c0a7d393f37d76b26a35170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac2992c8caba73d42d3fd19a031dc7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb452ab5428e1066aad01662daa453d4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2991d464bbff49fd86d280c8051fbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246bf700382234543865710c805b104174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14df763c78baca19825ce58747e806a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4411ba0c3aa858fd816ec09a8feb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e189ef5da4205074960cbed5ffd3cee177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb15cb259a0f54336c260ec980284f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805634838c2450862e66a4f7dd4ea12e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42093d5cae27e65778dcb37e24b676180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd09d3af3bfc97028e10a9dcf5efb572181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26067867d79a6df603dc7a3b537ab57c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d1d08dd9941b5087e746cc286faefc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af2a1a9012352af75dc3a280a42b04d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab2e57aa852e6cf23640e662d3f5c1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3e289ad79f05ea710520e7fcb5c18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a91577d9174877d9eba7725199ce154187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7af5a02f903a00c7c496afbd4eac3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a57f12466d20e43731f44b4fff74f8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e99ef338f1bc2c53214d6428e0ddb0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504850bbd79afd94a5683b787f98923b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc296083a7bdf16a30c00dfda2a1b5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f24096cb8752a06e20671229610f7b3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560d7d44ff36b920d5b61c44269658b5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ae6363f9968cfc55e1d54856f6508195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9418110fc431022b3fd722543751e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763eb83b2f17ba918555fc98f1132b66197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f73be59a0ac7c66fc3de5e82c1417198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba205eac8c86251aa0cf778b90cc72199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab774424e57229dde0d23a2801b8c9b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f04dd14305249e2e75f84d42f9d8d7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be10fbfa8f9c7898f48c7dc3e39c4c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2addfe93b4c3872117a37bea2277eb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faee90c29afa43c261b655948e7b634204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7762ac06eaba7ee6bda9d87ade48763d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f62654e4a06d8a66e68438b02eb92206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05933341aaeb15b97563ca8dc8ba0c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96399c714dac00620ec686436f008dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04a7f243fd720b2954f63c7d3fbe45209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a01563b3fadac604f022eff951855af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390e4d96e75fe01fe7fe34d7ca04358211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c370c010b35d5c3363741e659f728212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b3cccaa9218ed052c6601dedcc34c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df7ace4cabaa36588ae678338906232214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092c162628bc4c3ab23fc08418b8cb9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64d057b20117c243f1313020f5f8aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307a6fdc1df1177da81c7b84117430b9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a496ad2fcda0b84c1422243d5badf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe6eaa12d811223bd5c3dfda93f6a2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea70df75bfe087e16b6c25dc3e4b527220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040556eb88b4a428474a9cfa8f6a8d2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0823c315e4bd050587e663022eb18222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b1cef4c08c2ada5e628bd35485063223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867701668a6f35dc1040089c70a5da9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeccb24e28aae07d912835441fd974e3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186cb794e0480666839f86fcee9efd4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d92c007d061ad080774b98bc041cea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764a8ab2f7aefa800cf92e06aaed6827228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb396ab18295e2317774236a0e1411f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ec0ba6c705c71976677d536539227230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7189d5b4405a673a5ba1e3fe2231d9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a585ce09f5eface52123d4b4e73cf095232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5ad74998f67a10459aed554f4e025233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702402acaa17b5b00aabab4509c10456234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891c806e9ab2c135d5535b9daa5198d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dae04e28e0c5f6b4950d7570c0c1a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc7ab452f1c923a21240e17e7f4dcc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344960fe260b605e86b31a85b3cacee3238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3d661a197f51b30a971f9c1d76039c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f48d94e0954853d91f0624fe175c91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788196acbb273ec3fbf5164e6cffe8c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3c39aa3be4ae1019f42f24193b7755242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496e119010efabf13a7abf9413219a8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fe232ed43ee1fe569bce147b4f0a6b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe51c6b54d35001f1d8c2c84540467e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c11133199e44cc352fb9bf2c232386246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001c126cbb01ba167fd6e3cf799a9c2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9e094130343d7f65a6c4495b84d31248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a729fb393457d26b0bfd8f261d5ae29c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c1380e4f76ba4198aa14c49de0b5b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06d7f1b82b3a75abbb239af5d77ad1a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd4cde78994d12d4e350620d5aea1e252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b42d0991b7df6854f822af40f457253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6a4af880652ad32d25ee01f602ccf6254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e16c14b0f9b7d2f94f26030e5da189255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1653e8bb64027c42a0b37d6b34d1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f43dbb95f9eedd741930e4e3ce1c2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a6c3d888d2f14a37b26098f88b9a12258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589ed2311d44c8c6ed17873b8f2d527259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44159eb0edec8efb5bb7667c4aa75fd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd7ffe6e7dd93d62d343925389b50e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a048d0d660aa075d8918e222b2572262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591b074522bb2a080cbd6d897fb1452263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d4a03636bf4223761f5d97c8cd122264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c169617bbd63b8b017ba35abba7f44ab265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c1f5a99849b027d0b0218bbff8ba2f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3654cd35b03f139b554f67c9767126267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af63affd2c49f7465b5ef0c295c082268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8e31343203cf1ed96c6c8ee9e3a62d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36682d446022684a021724a0f9199a41270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39de9fe2eb41b175f0b9095bbe7b3757271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4128072dcfca6b3a7392acd69e8d98e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef411d747cebf94527c5a0503b5f989e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa96c40a91bb13f862f7e6c4181d666274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729940cf1b94b36e5d87733dc08b41275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d53ec4683aeddfec49f7e4b4fd57d8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9526700a6c5ae251625a5de432bb0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d18960cb808e5147b41f9bd7f37bfb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fe4719bf8de3870c2072c5ffe630c7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe747ee4f1ab16378004207f87aa1ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456ad3fe9d57a6ca99ba59dfd0b3e1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f936d129b804d6b5481457341dd684e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c964258851f7f2e13f17ef842207f0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b972eaa79ae2b8f32c5aaaa13ec3323284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc64a7a8444cdcaab79bbf9c6b09350285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b722d5e24befe626d18dd2c6db812286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e7c415e6fea3cf2b0176b831e32b1a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4db0416671e25d7dc5b2b27fafa762288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50876e4badddac3828f0982b58bb2d7c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5598ddb08fd80490623cd1e34a6fdc6d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4215c23a23619c52cd3f9c956999be20291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4e4d97e392eda9811b3bd6744670c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22706ce410b4e4818681cac18b2b2a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c74b3529ed945c54bd748a8ade7834f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d569d9825537c7b6fe17b1680f29f7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b6680fe20451e5d8bc0cc9b7398c74296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9b89d72ebc2c0f67523fff5a3b684d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab855f0de7c10dc98301153b1e184931298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd13503a8a02970875afd9d496ff1fa299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d438c515aae40c48f59ce9bb41a90300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13f473048bc968c266a4e2400e091d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46881a51f38f0607201d6cedc32ffdea302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116131fa6261ce6ae210d36d733e9959303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc347f2ffb033a5cf1cabcdb4a69372304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf26e4404b91189a908941aedf15b1a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0039e0fd2257e1c850d97dd0166d46b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d19a57c1358405b8e9e8c0bc2a0ec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f822de537d86ec742729fab700dd63c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dea0ea7fe23503a9f5a033acab83d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404e04c01281e4d1d57d4c63cc68b076310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2b7faae8c180cf508e3f54cf6efa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff00582bfc7e8f5615b3344a1279a90a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61edf93421900c97e596fd9e351a2d9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3085672ab05328cedc243e0a0d2f7770314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8634e136cefd56fe6fb0e4ac3773969315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73b3ddda70ace10dc9751cd39800673316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917abbf85b87cbaffab7323b895fdf3d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0688429e0635b4aad43f14c1c79abad0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474820884cee831aac3fd5f14cd0923319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06686d1bf3600f906a7301f77abd47e8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970606b13415aa1a5adaf9cac2e027a8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a1277b45c9fbaaff48dbb097f7b1d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b55039ae6cf2b05500cefeddad7eb323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19055fc38fdd23360c6d5adb7c7b2fd5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e1ad8ab8f9cce47fad586fb1c94e0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d32c88ef28a653dff0a27e86a52fe326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ffa011ae185ad500ea42da244dbac0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6334dbf71e1d5ad2b2efc3745475a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338af8d1fd6303919fa2eb5fbf0d092329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0645a590160d44d6c5281efbbc49a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d412fe5e689debdbc3db1686111dee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a156a75bfce7161f9f391c0e1db90af9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775bdd341497326a5535b00e90191e9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bec5deeea0fb52b19f2c5f24d8269334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef060c046a6d06e78d2d6b17956aef7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16a0cb589a8471e595310cb730b569336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2468d0b08f6c35a7a98b23685e28d1a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09234b3dff28050d0f6b1b3b37b889b2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb927f6e9868b4776e8b459a6e9e73339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e081949d478daeb9fcfdb0118edb0950340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c7857a6402980bf1b17de37239edc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb49bc3bc2a65f88afdf48ef1eb43e35342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec6062407c5a344b59494933d4a01e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753751cc22b9559b4f88af262aec99aa344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45778037124f5fad903cf4516cf5cdee345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceeb4a12b8fe6fc3d0c7eb2e3871cf89346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da427c8f1707474706bfcd062351e37347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721a2148def1e56671f123a0503f203348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9834094625daa741bedb2975ba3289349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5519ab04bbff5ac1f201d4c5dc753f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d53d84096b403956de02b07a5d247351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f396d4a03ab5ce3dd475beea764eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5b6cf83cdfcd54e2058d4dfa33cb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41ca8792afab7f756385a059556ab99354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52509ed789f2ca356b71a41cabe83599355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e85cb0f5d36dce93ff2ed4c18b729356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae3b070fd53cbb3bec8b4535000c9bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93221e6d18e132c7ad7ee28e4dda6848358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199eb495c7cfd65cf534b588fe16335359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e11e6179686d4ff249de7c8e4d721360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f12a933ac228efc4df4007b5b1a691361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ec10a2fb85389afabdfa315651a81362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75347f9deee312ec1f85440ec2a7a09363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274334928bfa59f3f373c44c7be69eb9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d78ef3523dfcbb4729dca622b59534365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe108be7d329f07cc164066e6b8a0d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63db9ead709b3692c2d5186cc5a605367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9a6152e9463c0964db36942be35db368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d37b2fd35ee46b5a18b6b650bc3c9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0743a3d8489cc24a42aa137f5f8961d4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e6b1df86da0c250a76b42518145d7371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ec342f6a0cb4e0c271c6ba47b9f140372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4525e4252ea48d38a672fe5cf9d1f0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec017b51c11669b797aaa05518fe408b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eba657e5f8d38d8ede42d4ba6cfaf7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9aec58a6daa3fa473af7d4c6a4169e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1c27ac6f523771282c7d40611855a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831e97b5092f7c25985cb597041f12e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd218b7e29e33f5ee43493d16b366da3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718cab9c1257dffb0b078ede64e5427380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052e62ce78f4dc3ae3cf572d76fe103a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44291e8c330275624a67000ea9d6a2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fa9c51413302d8cdb439e6ef6237b6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e937773bbec35335ff83917cb7374e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3410edd5a494b8579227b7cace77f401385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5223b57806e3a7dc93c5d8f5afe5e8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12084b577953631d5f6d9e6c3e90dd6e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac86bca9d09d6d221c4c92a69a088fda388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863add78efd1c238ec5d6aa7323c2c86389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227badb4dec7a6ab044b472cb06a88de390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718fcc12732456a61c06cddf5db6e3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792c74272aa8684fe2f7b183028fb03392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957bd2aabf80a7173724310272aeaec393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a4a2825a12663578367889c4ec69a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7805616683358a3da6d4b3e76227b094395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4c29e67b6fd38555307a08ae7c957d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa0b39dbffe2cf9b444c23702a0e91397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ebb93aba09a4b89fd99a6a6372413398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354f7b1c4c935b39c6b58328c94e0b21399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a853e7286e4a7d45c8816e75fe28a6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4bea68230f8f30a31228325b31fdf6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0efe69a60cddb3de6ff309f1ce0ada402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e179fbfa75df31de4eb7af6336d638ea403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4568a0a9711427118f71696d7b34268404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b415dc926a00ff4397bdb0c2be67755405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c398cbe8079550cf8520598156342c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ca2e49dbe1d878fa826b74115034407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd264cdbeb6f8ec5bb9f34cfef4125f2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14770914b30b45b8ae01a774ad2b1c5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157d32e8458778bee52fc1c99c4da9cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a3d91ee4241465a76ee977b47ec1e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64628b3afff72139c7ad663668514d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e6ef5801130f4513daae3d2ad9f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c88d85193c351790f980b7df184979d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca6ce3943e38ddd4769521921e278a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4105993b686a0ebb906a2703769501416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283dc11a2a3589ff5bed465612ff2c04417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d477df40a674deede920ca4483246138418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876c4c69e5b3b1b8c9222ed470d537ab419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5533c6ac759d0fb6a6b31afa9e0c8462420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff44912289771083640b580870491ea421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60a0511ff6dba1c1a8924269dcaf0b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68fcb4979e505f5b436ea004c1d1324423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5cc301a4c70b34f9f12f205d9879f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791bbec8a4bb17334e121c341346ca0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b486f23a8e0d65ea3a4a879cc8ee8af8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7604df0689215c48a507ab34df2d0f3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a0d9637c99198b536367836969ffc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4adb1b22ac497d76433396bd0cef2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9788c4cb8e0c9f1587eb11c927f4744430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f431ad1fd03b387d61d556226b394cce431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2dc2111fae39123c90c76d51788177432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a4baf753e9227395f550a68a372460433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2533008ddf5e717e3ed17cc0b1f804434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9e4631f4ea2004399f2276fff0ffe435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7cebb8637376d7ec56a92dda504b93436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1956872c0cf73523d130a34758e23794437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78083e60ac5dc439880e98d55550ee7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2f6db562e2d28eda9edf67626ae755439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c63b0967b0056e4d812c526b9caec440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5575f5b584daf30f47eaaf1e540e9345441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb32e267fbf4f066fecf0abe0d2a8dc442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d812bc6a2fce90baca80af216bfb49443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdeb078a37f11118e5fcf5377fa4e11444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ebb41cb5ef5f6f4f5a6c12627a99d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb79472f4a49f484c345d7c2c0a49c0d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025a30b69a46d9d989738e284c5539447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ae8165d6e2d3a32f6632fb2ec1f61448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858aeb5090e4c60c328f6a9b308ead28449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb774736ff7417f012822bc4a3b70f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6b78732f5e31213af733508804bb0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db84a82c10a0fb4e3f2e3f4e586260452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca16482b0023a4181101b550b6db66b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd3efe2fc36f50819bbbb5bc23f4b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b6c06552af56765f9f0858c923dce3455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9829648d6b1d66fc93350cc5f3a8c30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d1067b29164a63552ae5d24d0c66cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37033e01cc2facc26fb6235c1696f892458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e2dd7c8a98a7beb9e47a162a7d507459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abf46cd5bf6fc8fc5e97f1ff285668460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b25852396b41cd96f211320b62546a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc94b6511b83fbad8f09b73ca5135ef462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffccd99fdafeadf56aabe8d2a4a2c2b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e120cae44c05344b8e5eb3b7b7812a5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adca8a44b89d218fc5177a61e597a07b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aada0b4022fb58b15ca588f0d6edc3e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247bdd937b23bb4cb2149535555a744467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee47597cb3647675f713d902c9e96b65468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5a6ead4aaf3be354079ae527b13a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5537deeb9de419f9c0688d9a5f9ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bfa1bd7ac3812c2509c82d8170fdc5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e796e837435ee0c51c1c153bb7b2982d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3083863936b23106b444b84bf6df6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304c08ce37287ee81ccb98b10dc02510474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04061e25b4a415b6fc037ec0efb1e05475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889ceb1dc92abef13a9c782957d5654476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc91d9ac2a9b066df472f6b86bac14477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429405109139af43ad06ec170df687f1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951c1d0858cfda6568474dcb0db71c7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23cad5e21734012c4283f46f869d1ad480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff04c480339f0520c699e202386b738481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42d0f5c5bb87cef8da3ba8b06e78e61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4193e13f828ab0a256bc1580112cd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8750aba4b4df789e0d5d6354757646a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92cccb916ddd3827fd6e167a35f424485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd270d0546df3ef5f50434c83f541d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f267fbfc92cda51f7e18f98eb5211f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ca29186dcd25354bb07140e014b7c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9044d22b34e2c331aa651bfadabe2d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4037b966dd1c2844929809985547d114490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a440d20be0b2a0fe953e882d597a9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6ddf4341a8bde4c4279ac9a3428ef492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a6475d6913f276ff714d2e5d1e14d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d0ef7a36c7576ee6459fc0d63add2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15e728c2d5f8e42c7d0b1fae6ff1226495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68472f4643fa9c7239a1d7901bd61653496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f639fc7d3de7c66d397fe8e3bb3b60497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfe4079f569dc9153aca80a6678fac498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23170becd300f74c846a4ab139a90e99499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf696838d5acf6c7ee5dbb398095e5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5db136a0a653d5a93823681e69426501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dbb230a2c08a44dc4b6f2d0464c78d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6086771cd5267e0e69bc5a8327ce1d25503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e01606e4a12328a121474caa13a36504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf040a82cc8142d43657d4dd66c5561505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e725f8fe3341c9b0e53f6e9e39bb8b4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b00e536e13fd4a037cabf2cf16f5b8e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d697d911246a6cd6cd5e9e3b5d953961508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19687b5a35abbc87d51cb81f00ae25509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542ef3a0859d077139bf860030103d3d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e4462a72ba341bbf5294cb60ebd283511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d77c66a2519ac975f83dec12b3b8d1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a4cb11affda6cc143d49b057b3693513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de5578888e96c6dc8ab9e720241e62514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f04f60d1b5ee634f1e35c8940743bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2126ff36e8f2bd405aa7eaf8755315516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0a0942c07284375b848f2b810ac8d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9f8f59e642863efc9a30ae43803cf1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbd2dce491daba7ea6589862be3a73519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad22aa1674e7d4fefc3da8eafb0e3f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f6e07aff4d85e49b14b3e946b7445521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cbadecab5b63b059b6e7c83b76d40522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31e5441220eb0dfe78dd64fe5fbbf04523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3319b2bd06a090419da1225745efc7f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef38546014c6ad9f9af48ff6b8436231525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a5f9a55faadc36df6db49837eefb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467499a0b48c9dc78f779c74d1a2a00527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867eef38dc32b221f09f4e911b10d4b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be209bfa658bb33df768eb64277fb1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0201cbf3cc3d9580e7f12e37f137fe530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6310e37b3b6e046a3d24f7ecd644c8e6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22413b88a04b2d839a90692b7e15d7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f293d7a1e5f607c5558671100fc8d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd0d7a3bfedd06d4ec4548bbefd97aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b48a8dd8c3bd48e22d1062fc7009fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f1c5d8299beeabf38f12b3b50b518e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af8559eb68020e367824b6560d92fc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46db97485f0f845e70a73ecba6c54b59538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff8628345d26f3ee92fda6b466a15f2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80dcc8e7767436fff7718f234cf97e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c06e9a5a074011e06f74b729cbf117541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd728e432276f9c56bd3af2217ceb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562a52230df3a745042b8f656c0c8538543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fdeffd1b28d273523942c39ed269a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f030327c4f28c85a3078160e5f67df545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9c48069c42566d82830878544f258546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c490d264eeeb459e1690eecb3b9f212d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5b3074bfb7f78373f83f16b9ab18c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da332389f5125cfd16660c4e216a730549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a71864137ae207742836756d62a6f7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ebf4d1066c02d17625f6763af56b44551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1c7429bdb5c9f6e477c0699e75b231552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540df39417891001d40d95ed075ddcf553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0e589c166128b3f72cbb30d929bee554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d0fb317d74d1e75adb81c47591884555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69409a1326928966e17112e0cd7567e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc35e6f0bb2c58e85442f86a0c87831557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5dc63f940da95b11b813c32a6fe1ba558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8d038f0cbf8b4101293651b7e8ddbc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877525721322fae075e0889e2dbe177560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584cb4c217cb15fb481bbed8ce5b1443561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5752431657f4a2879fad283f1f77b46562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1af83ab479eaacac5313b000b7dbaa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ab2ad26ace8b1d924f78d0a0c8ce8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce59f5722e9931c7b28b954b2414a0ce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1b7cee86e102d611422187e7e77c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1db11f2876b2b591fbaa6d39f21cc8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3a8a805e725e4323da05e5d6deeeb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611eda9cd8f1675fa2effa8bcfb17a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b16113057fb48d81f2b8923e282b62570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5bce5542c77a70927e32249950231571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e472a77581a9b1e6dfa4a2a67663891e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbb173eb244b9e4c405f540eba35e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac7d18f9077e3850672ed4b8242adfa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58373fd479e38ff0a3019f39d048702575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0ef66205703ab18669502291ba632e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa910abc007532170e3bb155f32f8678577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fdc4adb7a8a2f50f77a1e7feaa92b2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d30646e5120a12bed9275de6c9b680579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bbd9d2fdee523ab99c9dd82a3b2a97580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3b30f4e5bd64d5f559939e7c915284581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af99b0ca6bcd1d827e637106442853ed582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74388d73a24bfd4a3dc169373712c28d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990ba6bde91abddc67671129868ceea584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ea7d1a6680a782a3e446063c219de585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b10f4d45985395cfa392aca0fb8c3a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ac6c47079c64c2862cc7a1af0094b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feff780c4ae94292e267fb5207f0f2a9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c33ea28815812774184c702e44494589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f5ccf6d3d2a8c480ccc7699bfcd003590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05dd7405882c68cdb56313aa793b459591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3bef46725b0e005ee0e4a1979f3c34592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43818df0b142d61115cd3af7a081b297593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff800b74c566e66396807773cf8270e3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a14e33881420d17fb4bee17a89f9b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13212b9a6b649aae8f59c0523b96edfb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83543790014a783be32cd48b4353eb1e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8bd2f7e424e31ddd0e50d91396a37598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874ab72aa3a236208ff158cb025cf0a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a48a524fee9f82b1d8491ab0a78256600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3355a15a65f596786bbe8ae832ab5757601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9eec9d475b16f82d3a3b25aa36037e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4133c8ad765c30b22daa5dcf5bc743c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb72b3b0be3c99b4e542d8c3523ac28604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6810d16fbead291c7faaea5aa9761a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5924953f6d1d6f038a27fa9739e6a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011bb82be4f83c47886c47e3f1674d09607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669962d029da9eb776e82ebbf9ec504608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e81baff1d500b0083c73d1435cb86a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365fc2d2e581ac6e9a9eb960fc88eb1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa10e8277bfe0efdf1a109a823a0df611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e42a6a25f505a81b4af24224af915612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524d27adec9dc800f355c932689e4b5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81821ee8b112c9ad7385b227334c3f45614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06869ea0aa54e581630876bd0acdcdb7615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5615f492bf86f29b4180df6d2caec7f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95fe43d545535612dcb27dca03134b4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161d04b3c045557fe986b62d7c19efaf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5209d5a178425be0b3a4a3ac16a29b92619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3ed2738a8b00dd694c209e53bc59e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a12e1e6d3b8f5c7c46d7eb866b2ea621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528cd22ce49a2a65f234c5c6f36dc44d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911fc6180488b61b5cc474cc7d621df0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8b8a82d1d8cf74d94069f374994309624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118d690814f3d947e0197e4ede888fb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274ac159abd5b3207ef4db6b4de0ea1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7c8f2b1f3330aa6cf71fbb52d21fe627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f6071c45f91bdf5ee9b3102f5c861628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70afb5bf9b383b62143c270981e2363b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd51a0431d931afc79967a0eac9c6c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0ad48b49fa15c341235e377873471631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea87397ab17a753f59c61857f8f7cda632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e25f7fa1b16a07360508f4e3630aa633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492a6460f424baa9ef589963a2d00d09634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c988aa2c47c9b05572d44beb920ed8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd2ca3837375d015a28a9aebabe474636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f81df8e7e4c2a9ff04267c2fee8f40f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8ff8dc9472c32c606d0389dd2dc4b9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1f9c2a9daebc4570ad00788f997e57639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d765a3f47bac9f53eee4556cb7db96640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c1d567fc180f2c6d14dcfac2cee3c4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd51d5e8e620b022d2ee9e1139c720642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58838c710ffa97b0e7ce37fefadf2aff643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466876e5c4c85f36e2d658b6565d2b2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ac1764d4880617778f4b4e3b14bd1f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84ad4611d077e1bf92f26d0f87758ce646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee625d3d051b29de3b817d06c5a4b9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33a911f4e89beeb80daf4b23d020fcd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40f37d1d41a1c9a3e9d19acbb303615649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec375fce588c49ee5e3a2b8e4f977e8f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282afd831b95de1fd356aa33087dd004651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64abc89732e1b1e67d4de713da504652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385dac83366bdb38a9fd099292e0f1b6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86758889eb5dadb7d058fbc227a4cb9f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f64e9f245e1f16be23ba72441bcb0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7bcf72e716cae7b2faa05c0287f7a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f148785ac29448476d29b7dc0ba5c9657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b62fff750c1415189455a4fa907c32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2cb18a23cc77ee79152520ab87589659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26d0e55a76d1cfd048099a6510384c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271a710e55add2219836654a0ad191f4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a34a7d869fe2a21d5b54d2fb65a693662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4442cb60faf9d4e079e96e4ce77cc5d6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6f781e0352ac36cec5eabe9959cdd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878fe1381092c3a91b4f2414d594730665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8efc10ca52823eed264a4a2af45331666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b534dd73ee6b7181a6a60066511a33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb962cdd4305f6101096af8b3fdea2c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39e0af3c752bb7f8e8c41a4442e331669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d472c8873a5186e0a047cbebb637649670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929860a63e020c9764d9e727e00c5a3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc0f8589d650343e307af82c0a6447c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd8e7816e22b9731cb6715af6e8419673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb44896a92402c774cc57bb89b3240b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fa9848a6e17f21541b4151f35c71de675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3346473ff856c56920119d697db13d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e604a6a4bec6d5e22361df71724c23d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5f33c1a60d18566696f032a930455678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d267f5413d64764a8067880b4b35db679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4308844b551822de6d672f30d7613a6680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d01c0c4b3232c4a9a3f2986331af33681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee2d8862d91e750cc786b88f7a7b5a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daac0bb9b525c3b54d39c90a8bee51b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cf0424fff45910f123d3c565b5e24b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bcf0b5626fff7c9669b73a6f93cac0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1a316a226b36adc0be2800f5570c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c08288a9a0bd3339a481e3c668c0fa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3f7c9d67747deecfcf938995bf00af688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa850827903e73fdeb4d6aa6b73f94c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e0acc8d5806cf7ffea38caef7b338a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f418b34fdc8e4edfdf40c5e5a92c60691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b7db8ea1ef97c89dc0cc06ae0810f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096abc59527137894cc07a25bad957c0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d9b4b42356fbd6780b2e3212725cc9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efac6ae0a5a646eed55c1ef12893e7a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e650574a4e08b69b19ba4bd6985bd7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eff8285930c0dcd6847dccf2469b6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9de646a71a1e305de17ca4122d6d6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ddaf0a5c4a634aa45217a7d17432de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0301df9fc4d10529c95668b6417deef7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5de0ebf89f689804970cf4f19eaea95701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbdf1bac0cc814fa03f6331cc45a77702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2a47e372e228df140eb0541f3839f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb347372771885863f5d52da4b0c8049704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f22bd1329ff79fc564f8fc9e5503d1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2182749312838018763f634e5aaa78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653282c323a22fc60e3535b13a580c68707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253530734aba193ce958461f03920694708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000e5dd18af1f457fbd35cce385025a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77dd2a3d51cd172c2d1531762188bbd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7049ba93578123e1ebface8352cef7e8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb858a9f7592066dbbeba15cbd9403f712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd30be4707aef849a095e9a0709f2b41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a717ff02a400c687f96a56f3ba38b82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a068b9bcc2e35787fb30ce7aa4c9aeb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454c98bfddf4522d671b923e765779f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a50b7c0c32be46152723b48a46d3815.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a330c767b6922278f3726063255be06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5830c679e0ab8d133a80bf9cebe96c97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd347962848e476b3d9509964699c78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659b95a38e9f6cb00d9bf44650529dc39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71399c526e3877e30144c287d67ac8f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c18cf34af1abbef599aa2c92f3311a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11256923d069061d6441792ff74d0712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a6f71c7a5a9ad10db61c90c0b1ed013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917187b80e499476e0429cf99df5c42c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c8ba8708ff177cb7125fe2d985814715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab8b02c0a1ee236c78ec59c7d18f8216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bcd91ab28e278dba27d549b990eaba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2bf19e7a7ed627b4137b5056aeec7918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101ec9dd75771a803f3675d59b31b7519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d7f46d706beed5a78535c13e6fb6bf20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cad9c979d7d53f3ccf4abfb87ab64221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec3d74bcfa651a075f6b2f33fb8f4b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f9df25f2c77b0c0ebba9009082799423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926c0fefb262b15b56821cbabd74b2224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3a93438380d3a230036fb0b2d252025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c59799c5963ae3054c23b07135568b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452c30633b7fde38073519bc25f21e627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dfaf43a25b2ab48b3d9b8192d559f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728d15cf2f50440964526545020b7f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f40ae05c6f29d17a36bc0dec6e7f2330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2eb317e7b35f4a7b2f287f88eab482e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4902848514572a2d5fffdcd5f553e132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9903e8082e5d9072e83c5283175c07c233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15229aab5f3e94e1c7336feae657c49d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03474c9e07d7d6bc8bb791ff215cb04735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9634d84171942753c01018b6fb55f55136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0da1355eb9327bdf8800fd40b0a31d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a22f485d4631b63a18db028f3b209138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db902e9fcca9ed05090c4b47a38c8939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b0cee6b44126060253bae7357bd9440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766bef9343fd4cf9da78226f9b03ced341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f8246d50958ec26db2d513f8f6b77542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b34fdb141b4c91f763bafe0f2bb00c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b539cbc9c0fcbe62d5766717deba7dc944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18439dc092e9ccad40f0e9f793774bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4add9230442fb2c71f061da6226eda46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc54f9787a3504e3247beb4ab0fa20dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ec5e15c5ab74aafe576e99993cfdd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8f24c8def0005de2c8d991a965bc349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a9a4840a066a5450c741c73d7b0ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e695479b6f7003ee1b720b308958b80a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e1dbae34329e769230ab9312b59af252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976115dde436d7f638f623a65aa1302c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c354b0397d679b17fabd7f738413e3154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1221f291ee5ce3d0aaa0e59f18954655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916e65e4a46ca3e1545329bf217afff56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc941aa8d7670404c8ca4a9341235257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42aa389845dae21f1484224ed870ca958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70faa822d62878d2e9c3851ac2368b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9776ecac532887cf2aa108ebc4aff5ab60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c50f741203345b03ddc29988fe320c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b3800fa11f39588f9cce4d67663d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a16faee50a11f23f8ef64aed1e2c763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc23f3b5d6205a64ef1b708b83954fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06844c379ba27f9b2d3e272c10e9aea065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e4d5b6f5259accdb2526fc6c1a59a066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeda7367708e0bb4de9a5b657db70dc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50dd240baef8a2453f03ffca8c2e42968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8749f32dd95dac35cff7d10e4388f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f08e19dfb9be14687599e5b29b6fd970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9dd554751caa7847054b8e28ab20c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eafa61c2f0f2f0220d8c3a2c6f226b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592c3f7e55bc23a25f00ab1711bb687a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918cbcdd37c28647ea827a55e762b2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd118e35ac0253c2da20070b61e9f1775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd575203988fc2e047763e1bbbaa4176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fff48e3a1aa13dd1ff0ddab341fb7c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b001396a28a4192d5248bdd97c85c8d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f53a4fdb62ffc2fb941f2a963e31179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd8cf35b5da2705a00e2350746b9d4680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90edb55cb234f712abac36c68f3c57e381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3833da87a8b6f530f90a7989d090e90782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e297f982cdf1e7d9a1675e548b4f67a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b794e4551b79e3825ed0204ace72fa3284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13b4d9887e574a62429fbb1735eac5f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0af7febafc9e27ac75e650e2d65d386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e8ef5b45042db3f7ee4a2f71e76a287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5fb1344cac9202d3046305627cb5788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8bcc5be535fd78876ea8c6fd4770ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdcba5b7efe5d778fff9afa4e680e790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5143b99c3255e2fab5bcca7ba606091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd93fb40ff15aeba306ae5592eec29592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d466f2f19013e1e89e320392632da993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c1222bad50bf875b854bd535e141394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50537c0200ca7a38a9787f7dc0969f8e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42acd26898af126f109f6636f0ef1a9196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a968f29338d6f358a85d9db8a520f59597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95429f0b940dc767c475c7293fdc90b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a411faca7e7955ac274f9fc6bfd66999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efeed46b8e28fe18124b20078ba9391100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d792b488e2f15480884681627855da80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198247b23901179046d66aaa4f993070102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911e30ac904a42aa57dee438631568c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38827920caeb0d11d570884eaff8de46104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e145d262d674da41f0e8b442a7958531105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a84a1e480ebdd3df82d655ca9f08aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ce460dad3e2aab740ffb9c1c9233a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17654d4f82946a0267eebae27ae75d1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5f9273832837aab75a5aa9b00bbd0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d979d5e16bacb5dacca16c6a6de3a758110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2eead31bd66f9b3d5859719882272111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa809be6c74dbdf008dc5d2a0ab004f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875f4de92995d5dc0336e294ae96c0f5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c54f4bfe8456c039f68f1b45261ad114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4753f085a605db56618c0d449880469f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e256a159a693a65f33dfdfcc8a3e78116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a076b61b597d8a198e79467069962814117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0f568db80ebb0f1bd3fb60c2ecbda7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dff920728e35d5bdc286b715d545a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb8a4655437ad596c0be0873ffb1f0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a956efd47bbec37ebf485ec21d7176d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31188888cc498c44d2352caedbec2a1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072c6bf41505dd2743d8aed39c72d51123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9654d7a35c2672a8ebde9f60335a61d6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50db40a4c97895feb46f0b829445e3125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21c66ec2fc868e4240ab82d6269aaa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b70fd03f54919be80ea6f2ef36219127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099654de95bd159d2d0d9ad4236bfb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af264aea524c984c674ffcb35924ff84129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9ee3808408fe96720363ee9ef854f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de62ede0cc1386579331ce00a9c773e1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb52a30387928eae0b6d29a52a7163132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1669746bbfa83c24c289b7eccaa465133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8ff6d2905ead6279dd021fcd1d7e6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87d8865ed906a6f470103b7b8db6a4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193b650c4c3ba73acf38d28e4d6c23bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dbb189c9dfac534eb6dd8f695d9bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4eb7d2be257db7801f7cef36d7e66138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380e8b964333490f0572a2885264c14139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddafcd9e6b06d8dbdb20e9eeaece553140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ec3f5f176f9ae3277d5889461ce9d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c4ce58d27cb04f86b2ffa759bae7bc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f5935f39234c3c94858bf981c999aa143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb644825b32bf7a7118f82a89cde89e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae72d54e7adcafc1df658032b8b233145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e366e825ecbd755efafb411c307336146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f3f35c2fe24bea667b821109579b4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbd2b06bf58789a4786c2be456ba61b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9a6b7ebc3502b7c8b80ac05dc619b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51106d4e96374fd80d281a7a468fcb8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e13986af69c4a9d56c190904a9998d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9378a1636836ffe6ca543e224eabf7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a18dc63d36e0dbd85c7f2f31ff80e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2172a6f537b0b5b074984fc5180a1d0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25875ac7ce2fdab590fc3eb253f514155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42cc9dc0f5a8f045c3e7406517084c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ccffa84501f6a79391b79d60fe92eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fce57ef1d72d1e93162bf3b5dc5150158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e12fb4009b71dc1214fcf40435d027159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf6c44dcaec55475ae213ec84d23e1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d0c0575b7d3178ba32e393467bf42161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad73c076ea46dc1cf47a63173aa900e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d822976d8bb012d1be16941d77701e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8daf223e0de7358d5844cb6451deec164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523bdb53bbe266501a60bf667b21398165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d97323049df9ae9db8c7bcc08fc8a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5e1e6e414db3613e4c4c8c3f123d86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc30b5b2168a364dcffee266a438f55a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25100ba40fa5e51eb51bac6614354a40169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bd1e8613c6c5ae281bc0b0bc729e71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0e64aa5c4f8282df1fbec809ad8e3f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8887a2b3cabf2a8921160671bbfba53172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757f90615e33fd26e88bb722b16d12f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc95d60962679310de4ff1802c5ddc8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4b45978c20898a5cf9e3751e5d94a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf09f532a0b5f87773fed8177062753176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5aa2a56238baa065e8dc8c3088ab0b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180cba48a5b2222870264d5a54f2447178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f4e47b263f80333555aba8b40cb85179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd81b9ea2d6c15b3bde9bbc60a4a17e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2301e2d4c31ea84384558ed72aacfd2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb5c971ad6ec5509ea4c9be8780c2a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b7b9e0cb722ae00f61fc839a65ad5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2897f8c423fd27335a11abea4e669d3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e95dec7489cd9cd1be9b645f8652bc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f8e5bf7b3a2f04ef032ca9f5c56914186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c6774f645321647c34dee6c720874187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaaceb254eb6ab456aff07dc367deb3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d9ebfc2e69df3c547cea1ac59f811189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed1dd03bff541896b4972a8c776c6d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0d5934836eba5735be25ab3f1838e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22402344ad2ee6c56d4a183a65c1c1f2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51caa2163c0df21ab0cbc3641e7a69e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d9a0f7b8a1191b002e5435f69c13f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78978f564da61b360ad294c204664157195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72deb2f3b160f850c398805a7f2cb2c8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43602dde7852844a5e660ec246b2754c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0960ea79e5e23deee26d0bb7bf771b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6b77ba9264494024e329543aaa39e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba69f5c4e27b12eecc8bde7060779a2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4520e570be9c82822a1c8776e331cce8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badcde0d2d44e412382dca351f1b5d25202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6acb6998224ebf08915c7dc13fa67e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8563d4c180f1df91d9f0f69f3cbef974204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34fa9d7da3181d3a5114a84c3dac1f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99ea25f4a173690b6163b7e7e55602f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49f57db6cf405121c409a8e6225d12207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2be302104328af10ea90545bc8353208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656ffdc244724794dd712d6d9fe5362209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9aff201f691af9db2db2f10006dae0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331f7357fc761368007f427c398e2ac8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b4bb8f78abd391a68a54e131f6a7d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e998b3d752100cad567405b6f0ec1e47213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68385a8dc362bbbe0b221a8ec0a5f9fd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfcfd7b0d8b79adaa33314637163eb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a333432545dfd319da089e1126bc542216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58a432337226e07e1d8a34062049920217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec7ccdcee87e71dbef0e58f5abd50ec218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f759a7e91f89e398da923418de24497219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14cdcd749b9f1a382ea026013d8a41a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be558f92dd999accb0b7fac92b7bcc41221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b549668eebce4a5b72ad39d265c781e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea89c1195f92783a90b5fc20f383d6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cb6b3f6b2606c63264ff9e0f746cae224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e871d73c4b7f5f440b7c965162d3b97225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ea69f05f03af7f87fbddcd8f22820226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda661aaa60a5fbb9be147963224b9c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bbc7fa8dc03d689f3ef3200d202cad228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17059abc1ee23a4b3758a5b9067741d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6942a5757620bd90df50b86c62b98e20230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2848b350693064e61c1fc488c71bc4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed950636dcb9395859d4127f8837f85232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963580a80b56286d1c2a213251cd838f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53814177826dd6d4026d3c1c9f0311b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73acf71a5ba4abee91964cd2e33a4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893fda5d5adf4590b9760692ef114f0f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2248896168ae866a539afdcb488715237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b22ac2827a61b62dd57ed5dba600da4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c502919dcc0924e5ebfb29c2bb7bd60239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7bc1cc777e4fa85ea012196946b4d1240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c710c053dfbee6360ba69720bf0bd58241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f53c727cd46b893e18392ade28623e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d213df3b141cc41129fda6b44d955b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2661bf47b56026761204f7aae9e5050244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04211693ca02a3f75904555583b33128245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10587348d56fd2e89f9b2fe2e29fc4ad246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b28e9abef3dc8d4084639ffaf9d4a2c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa518bfc924ebba5ff6931d047111a4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f094bec473d1c5ea11b31a9fa3ba3250249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce744c614876f7dd6b503871579efe45250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243ff5cda667e0bb84cced2f2f946fd0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4600c350ac4d3240652f145f900629d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e72c562f96fab7743abaea2914ff834253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a5180b2f964486b5c92a56e7ab076254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7eb860d86e61c7d0f34bea5e350f6b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1095e53d0b6bf8b00975a3bc5c3896256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089329b35fa94f091e6db06cffefd0f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33391bb6a9b0b1e7ada6ceb705f8c866258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c095282ae5086332f51f248495164fc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc82fb7198e42b4a362f4db8b19f309260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e47c26a8f051a77e4785329ed6cb1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de496b3489e58b9779002d6d0be84ae5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d060ffaaa6eba32475e95d4185e490263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62831275b028935fbb29981e48a284c1264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d9185265229e5341ffa0f7c12c1a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdbe21f24d9ba3ae7fb36fa797ba88b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e703b9d7e9cf5163c5e9cea16f1fc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1951a7d533a50f7c775d747b11f42cfb268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6517803cac96fd2abc6ef4a73f5a59d5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc669deedeec42c7688b64d83c40ab71270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b789fbd555213cf3d78a4ef62bf88831271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff109915ec4afd7c644cdf25f06338ef272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e98947825c5bdc1b38c73ee22aa42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddca8bda1e8cb5d9fca242d8f998b46274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e374102e03ffc8f8629d9a2991559275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe09df820764763ff6ca6c3fdbbe0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701e87d9c098440c960c6c3abbf208bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322e5b0e572a376e03cf04884b3d51a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804e27894998833363447bdda67177be279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a4e1c1222ca487b74249cb5dfa4f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345eff4acd93f6220b2564b6f97b8a5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00252dfe30473f331afba7040dc47587282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038300949e91e621512c45054acc6ac283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7fd3af4ce700d7239fe7c5832b96c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25dc76d41109c39b9e4f948dce12ca285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d32db8b9195e5028e9709f824e536286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3208700624be49ef6e08c835211f99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbf1b7cbb79cc510419c3e121760439288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0495e279f2f00e437bffc839ad86000289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d398b5f6ce0b258cbaee5bcf4e2eaa8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8fc471515b872aa1eb1406a93718cb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1677e7592ef8b1addcb3567f4ef058292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3fad54926af05d87764660b379faa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2016d647a363dd650844737a40dd9b9294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e62be46f922dc96c39f5fc7d52857295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619016f4ad84f8e748319a07d6f3b44c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f84460687026fc1e11794c31f0934e3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd970a0cc174e20f0b6c87b229a3de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67899bcfae2a7c87464db961ad5ac6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa5450247850457c00ef44e60a036e2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496359976075520b77789aec1cda4b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c77b0ed969576f8573bd1293c841cdf302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1bbe213ee7f9dab7e7babf9db14b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b55c60d85d97bbcf058339755c07a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7b7a39e07f151f3bae8391babfeb44305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ad6d7e269b8c4f705bcb0fc566d2e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfeeb22fc6c50ea5c02fddc5790fc09307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08945c1f0f7ac5d89025fc9c674e3b0f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b432edefc94bc84a6cc7c3a5bd47b780309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645624dc170e5aa7c0ec1c81de0a7a4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb679c7bb12f856bf6fdf436c802bf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc017d26902ea2388d3d5183640fa8e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecb38eb7cc09d4576f9993f987a5358313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bfaeafb15d23ddac2cfe3ffa115e63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee34824569761325beeab1cf0b86def315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2dd367fd867ec81dc879b2a8b43f6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44815eb61a74810356b00f6e00016d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a707fb3b9694f6338dee66a5a9cc56e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878587ea6e22766f55560794a5a25626319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d43a430a95f7c52c6a7d273692758320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7a0d0401f69d6523224a2b79696b5e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a580cf5d5666115dc6d1bf665152cf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7adcdbde299c9bab32a6f311e56bd5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a839bffc84ae62d08a7ee8555622858b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253331dd41d66ff44238b676aac72d85325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e9a5eff23e486b50a2b681d576b650326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649918a3ade6059d8c60db2c70cf8b2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6937c7be277153b7640bdd8812003f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766a9193a923d3504b55632c48c757e4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d108a2877844d92b53f960320da4e190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f082b088010bc1b2d18500f7dc2a7cb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf58ead605c7032625eaef7bb317b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8c3b394d06adfbf45e82f8b1e8c6d8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9742ca103c138cd67e47e538c9e13334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a083dcffbc5b7c4ce6e940cd2e1d341335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef21ab45f8928691e43247dbc9b1bef336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20523848c7230cd1130712047c1321b2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b6d35ca91ba7fec1ac87abc5ed032e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174e8d48051b022b67745bf13d7b3c98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95deee7e8589c8a48fc1052314a3c14340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db64206bd04dc55368fd70632566c3ef341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8045ad84466e425f98be0a69a3bd61aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c23859e7cbd6c265387c72c000132a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee43652a042c02a3f3d55776f63696a2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a203cbceee22f415201a0d422132af7e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f18012ca3526e75a555d58ef297d7346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93a4fca911ddf79f939a9b2e8921e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d695a60a2f434d6960de62bfafd616d5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adaa07019fb4d1300111784a975b29d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981cd59e521f787a48825d2b06e883d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793c94a948757a878c308f4400d8d6b8351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc7731142a8b613b0eb0fef308d74c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc9a285f3c4eac087e3e90d2eff36353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e29905e05c664093b555f7bb701b40354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23404441677d38e8d50b809860973228355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a23da9149e0bf24b51961c59a6af40356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ee4d248d206b2a26eb16727c283c93357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9bc52ef54b61e33a6d56dd42b085c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97212fd376a8aa6d4f5460a13d916e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f77c6990634b9a07c9891b51724b8c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083491658dcab4766d6d1ff3cd8502ae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32922d81249aa719fe88577a2e72057362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61ddeaa3e682a5e9c3f1a7627718c16363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc0c8996f1bfe30086b82f23317b05364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495eceaa92d7d668cc18d2b69c75d302365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b013ab3d382bc1971ca8a75ca55380d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee176bb0eb1063c93a1f281a139cbc6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f7f89ebe849e7a85e2789f429ef4c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328cb26d149ec4ea8c7d2023e6522248369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2224108aad5d5989deab137c35014370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8687ca6a7c1901fb243d6b9adda44cd371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015d5927723065c83646d1928049d07372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4eab1d8af3c479254c1e4c81471766373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226ed6d206fe11b3b72b1e52d8e0677374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c16d5e220d5fa97ef1e66f188b681375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3f57855fb9fbfd4ad79fdc94e87a64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23fa747b6f0c4ed40feaf7f117fb0d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c181e8bcf3b6b7a29b883f7136120dd8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae31c6ad6538ec8e2707515561a243b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b20b6217f71c8795704c6ae8eaec5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef1e081e0e2a6c886fc2d57e895258381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654b503abe18b190c7b2e485b7c92f26382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e470e0f9d4d0f8821fbac78dd8855f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79d6832807444043737f45b9ef0e330384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cffad240ef1a332391da90a2427c817385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1493ae062c15e71520fe69027835be386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6011d206edd9a0a313d88e54122a672d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ee17fb9b3961687bb9f7f23a1fc6e9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab496049310dde1485e9006649c0301389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ef6d9068f57c7fa7c4f0b11c277408390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480565def82a51de99a4fb15e5edbd39391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff474c84203e4c3ca17426007909128392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e016c54eea312f1cc15ba79b03c938d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0f9549cdeb648cf706edc016a8c2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9c3e1d3d3f9fb82005dfbfb6def63b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a18dcb32c39ee778d16acf40479da4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbb9b325bcb52aaf100e215dfc1a29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9039fffa04a8dd279303a53a1bce52398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4504376fcc6e4e446a05cdc505a23399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901078c2de1b7c7aa394519f1ac122e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b97dd4c1911992bf22b04bca33c3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5f0a4e3750335bbfa84c01a6833105402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95860a8c6915ea1be8eb1e7ab4c1ba403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d672738660db05c469876bb78714479404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aeca2c42ba6bebcb7f3aaedd8c14a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f2e43fbff4443cfd3b54888d9fecb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241eece1fcabbd9e243b2ba975694202407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe2604fbc1f3d3fc95038b5ba0cfb20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398deb385e7b5291ab4478a31b4d7d16409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dd251af62fde4af8a04cef6de06592410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423bffd11789b9f490971321953940b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7640fab5d011452d906d97af5d73c70412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da41ff3d406a3f011a0a27a07c27feb0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855b583c1a0b4c8b9c2b8d872d530233414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d46aeeafef6338a99a0d38535a28f9d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe584e98783e14a0f7f12baa3655075416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4dfe5779e170a7545e0d11ab82b087417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf903be9d6b0f52428ad9b35b729f31418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e6e5b166381864be137ee16d4c5795419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087281c84e51f9867c91da7043e338a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c16d4225ccb3308ee6f28f0ed7e1d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edc35188cd7f56e92fd567254830822422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb20ffdf952687f24a103d6f5e33644423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11146cb2dc64a0dc495659b124b05052424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdd10dbceec75f16e98bf4f79926d37425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f96e1d5b1ad4fae4922723f778ea8e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b62d5eb2ef22618b784993ad483bb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b805616efcf906ab6c18f9c2e454279f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836c0a23923a467e9130350cc256772d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d7a53784b687bfe7506a0182c385a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791d2117bd2644f8fa9dde71e63e02431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98393197d48ccff88535b5bc24fac4db432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13042dbb8eb8a88eed75bff2e82a842433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc969b463d1431b1f96ae096f4cec9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555f331f3b7d8434e5af01fa1d97828435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06972de68e4d92dbc38983bfde5785b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672b9d92d8e0a3f9540d31e25270d2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31000a13f7e2667f001a5aabf6eb3462438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396dd6f27ce883358383e708c36a4ab8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be79feddb436b75d9595ecae73c2719440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d8f3147bac84e02a4643d217cccbf9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49e97bd6fda1113b7b05e63bd772a3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b24492627ca46b1f364f874f62ca35443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8409b20107a4b819e376134c128560f0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29052d35783fe7b421194d313e8d9ae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ce1b5b595d9770c4db7499d717793446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e61a9bb80978096e28b5da199b4f105447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8e48d002e3802530de6d1797b7e416448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd4bce734e1e667399af5796216a442449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915076dd7076c4da4bbd6048d2a8191f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145d1e48154c71960328847c3a8359fe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec5731654cfdf99f03aa107eca45dc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060e42a2fd7e80ba3aba17e3aef101f6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf63f83f1a4ec71164fd0e44bf7e34454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a43e0ba6665cd35baf0dc629aa97df455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606183724a7637c84e2e7910c64d51e9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62f611b236b4e1f14568fd0659db01b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56d15d0de54121aa8d0ae62d013418a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f1e45918ed587a61566ba6f7356d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0769d9025813baf566eba222c1678b7c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce05b02989537cfc133e1cf1ff2dd57461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8118a63401a83ec7053220445d1491462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab1bdb2c405959aefd467324157bb5f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38603ee0e9e5b29025315f3542249c7c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e1ad8a33bf2b0fd6e4a9602d0dcae465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fb12132aa99b767629816d8e2726fb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc30d774fee43b09a93ca43db6b471a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f0c0701a5705345af6e53fbb5f213468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f02e63f83e7e8189663ba06d259a8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e798a9ad69cb3e9eabeab457194a2d84470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ea4bb82bd6188f12e41959b60c5a49471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f254645f8f3555891dd35aacc7cf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8e810e8eaf03abaae42a181c7c7c6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddf94b0e8d2b4751808730e0c5f8be8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac2f9b0f0ee38b23c9f25669bb693c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca1eb67eb6145a5da599e6cd1f5df2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c79f13e2ac75fcf48396aa318cc1c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bf1a8acc63e6be45bdafebb3aa20f0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77107fc1f0452b1de742d40584d6a044479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd8da2c2b493baded60811839dcaab9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192079b2cd881a68921f244aa190857e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3f9fdc8364a18de354ff6dd0bfd60e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665084888bb9286c37b6e9b859711dd4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbecb7eaced7dcb9d68202df10fc3abb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c97b637eab63308d8d82a2ea1a23ff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308dfad075e88874e70491f38a6aa5a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423d5b229f999be5295c1b4dbe89db1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c827db4af4f55959c44d25b698d707488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a3057bc57a7104b1ffeb68fba0ae9c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b495933aed37b890b1d947fa87d2fe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7edfe06ab02dd5bce0f3bc887b46f491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f089e8bd21a7721b2c9e014dd176d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3eea2a150ab81eea34e8b4c5fbcc38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c26dbba0ea6c2d391218620ba304a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac7fd54dfb75cfdaabbee3b985f8ce495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70a649f333e5089599922935646a0a5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0de29ddd46039d32ba65cc2fc9553497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fffc01e067ce90e1eb89606cecf683498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17edda2d379f0b033c106517a0cee5a8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f71593d2a1a906e4111ff5891578c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce894df5910fd6fdaa87f5462757ecb7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff186e2cb5e77de084306a7c363106502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9d96c4ff75603970cbf39a634cacc503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6329370ccdf8a6aa7c24d1f967efbbf1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5b631db5220ad57a0c1e278a0f893d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b535d297e10fa76efc54d95ec776101f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7aa25562ddd0f9a8e5fecbcf0e017507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f9915beebaab56f5bf9ebb9174623508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad13c19babb9a88d427a2c91f1874fb1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2da699e5d5c240388c602fbbc2c0c4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49e87619f33999b7e12395270a6b09e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a23b7886d8672e7c2765e7f08cb757512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6dc46fa24ac7db4cf8b592d39a9ab513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7938514a15f61cfb8db6d972f0778cf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0597626b963c11428b0332e910aabd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc653188e30575347bd2e9a0ad4e33516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4c037007c800353f97a52ffcfe43c8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fdd5122be1bf0f3ee9db24bb9558a3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509e565da5ffe6f6debf052b0df1695519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3c05151f300092c3b1864d296e127520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a17059def958216fe323b7f9a6da4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a703877ae41cb9b2e351994b7bbcb96522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67da2a4fa76831e06a0072163a62dc1d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8708c51c037cf6409ecea82ca9c8d8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d613e0ed48098d07e9df1a667b83d257525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf24b02844d53018740ae1e0bd543d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274a43f76cec3d2d3c326d0cc467090527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef71949a64b6f7ee9de958b3340971e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49a3ddb5cb366210bca558bf63eaa3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c49d13305e46e94346b7cc10920b15530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441905e3e6a79152606d90ef6f507c0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ec41753b7b24370f150d13a49eee7b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe21ad58874a8c3cf6d4a1b60affa66d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93041bcc5e8c2ba83d40cfc7876ef76534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2798b1854672b37f26a0247ee45b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d4d1dc9f56a8b7588e417814291bb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e83e6c3dede68f7143cfa6654e863537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89af9c3938d028caaa1b96d10b83b0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb89c21b0de6584a61e481690fa4e3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9072211bf6c10723182df41eddede305540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa2a83015bf0efd1abf90ea75950357541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d57c26cf71e89669517ed0ef82f5e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61812ea9d40b53af6c1776cde59e64b9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a41f87eb7237fbcd33f0f2c9726ce4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542d2570a7b83556f25ec8798bc79e92545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0279e92f73c728e520f57f50660d019546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ec96c5413236235f92c35cef7cdc9c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6669c02c4b5d9fda0221fff1cd2d43a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d1c46e3ae7baef254a606dc2e83d1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f2004beb967136ae66676b15b16084550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e91ceed26a5140b0a95b04f6fd061b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d48400df25768964fc0bb2469d0a8fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c64808ef97da821e8e52faa940eea2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0838c04b7b99cdf40539452446346ee7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34a68f1b17faba7ab8139ec8a076e1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f206fe29a3736285f00c097fe8e195556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8dc7a491ab44908de75ed3870ba4c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c87f6e36d8cea4c8c64eaf1c62131558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb04a5c609415aedc13a10c941ead04559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f59bf3da8ab646824264586fbcb4f0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e0d15b148e4704407ae26a302516c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4ea8cefa55cc246a8b3c8d192624b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e0d6e9a249e061268bfde7ae4419e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588bcad7426c59edd87203d26fbcc6c2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff8cc12991fcc829707deade8a2dde8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af842470aeb7ff3bfef25949a2043e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb226356222b08d46df568c192b219e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b1e99a046a140427a0ac3d8277091568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae831b1ac92531eb5c582cdcc14b7aab569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18729a76ba88faf6bd04d39de3bd9453570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5f10cc26609f31dba4e3a26b76f0ba571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0651c7e6a44fb6a2e289f6d4c738a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c588fcedf7f59ffe3fb088dc25ad15c5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc1d92426e76795e172c456e66c2c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f567a56c4327d94cca56b4358344c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48184327893bd9a8b9fe0a81a4e56f75576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa0fb44fde2890dd7169a094e7175577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d3a51a7fb42e4860825378f94d94d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f40d8f7c59ea1dfa4cb74351078985c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1329d1160672d0e40c1892261868df580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ae545b683683fa4c307ab40f2a770581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705e4e38a3f71594853dfcf0883b83f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a730d72a325d74852d41ec37487e4c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2f22ae2ab1ddb9660308b4f5054c4b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913fc998031620bc0fed71b820ae9e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f13d8ef85c2b5716d13436d7858f4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0c96f8ced8cc656f624551f42bcb7b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd9f96fef749310f43e755646244a6b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e300e85d959a3847ca75b45d3a92d765589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b911b53c506ee1971f44b3916bfb5b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a51065c956974f89ebcdfaeba07e42591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97366c1e393209a560b13b416355fdaf592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e793dc248f86e82bbaccdf739e4e8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73223b26b2651ae7f7165694af5847e8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abc67bc5f89714c2c167634bd7f2e2a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cc580ada51f141b57ffc9b5f1cc800596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa308e98c1f04a35efd8b43557f94d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badfd3e391a20a3086347e33c90e2a89598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424659cc215598d5cb255ee68d9d2466599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371c60982745c77b33de9090aa0f5e7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0521b044a034873fb77059674ea72518601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e003faa062da282926a240560aa6223a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076377037d4f3e9df1cd48ac6466b9c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c6407899a49b74b01ed18d2415ab6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741cd8d171ab385297730506f97208f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acdc76b5686dcb52c7ede6510c1dadb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302993c2fec6df90498a59e7e6f3791607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73716d3ab1425c6596c8e19e2c6619da608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b06ef9a19729a3f32bd9acb90715854609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd9f6e90736e9d3eecd81dea3a229d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c3f45a64bf30f0cd4d101009fb712611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97cf756967e7b9d3fd82d3f3a4d2bc4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1a681be883f83ae9ba18c5c90cb1c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a2b62a47089ffaf98b4b6ab16ea1c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b51c17f2dcbd920e582b083e1ba42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80921c8b03471f7d344766f223c3b5c9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b074ca0e8af329631a03081ef88aaa48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d74f8a12a08c693c9b257f5c089547618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7e928bd1c7404d10db11f79cc7f4c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea818536e3b1e5ed3e06c89b8c323ab620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf654d87add066456f2f2561a0f4b6bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b14f05342e74771634670ea0fba2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13058c168e1d503cb6789e450200fb7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169660a6518aec0c4ebff04c752a758624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb3244530f2d978ce35e5c75fe9bf2c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2567b6981eb9754c7e707642cd596da5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34196291b6a07241b4cef2c1421d72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5c3e6b1a9c763ad17cd9ed9e17fb26628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d041ff06fc640f32e50716001b81af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a0a6dc018913d338eabd0a091615a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a1eac7ec9269dd0fcedc21268b2077631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1856ccc1440d22da174745f3cd61eaf632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b79dabb7cb772ed09aaf2b0fa15c8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ae95e9e37c509677857a885ddccc2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79772dc76274d850c2bb13758f4cb041635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774d37d238294b56c4bee6d9f365466636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29f6e300364b96f8383f51e5245492637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b551aaf68f7f496a7bb34e0fd83cc62638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b97b1b6822c68f81db0348f029b6b9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5ead71668b7784410be7f7f0961b8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd626d500b33273789d1bfb300423bb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4a67f5f6870f2fdc7d04c2ad3e0be642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96eee54dfc55fc51ef0662e7c41210643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9b3b193c7d0d9a6b13336a0510ce98644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612bea5492d634329e111b68a7ee0e28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d6ace0dfcdd19f9884de8bda22e9e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e583fd8d8ec13515bec469561d76647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146df05b07571850f1c134b1cc44780d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b403b85126f70b2beabfeeb3b3a7e605649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5047f590733a6fbbb103ace2ab7846b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77cb0ed2babb86eccf244627a9935af651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfaea3ba97bf57b432222005ee7962652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56013433121db9f87ef85add898757aa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c3943a3711203ba6c19b9117bbd6af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ba1656275330155b080221733cd51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c75040f4caee33c7c5d72e0bdd0532656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143ffc2dabc077f737f9fc40d1429ff657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd076d80f925589a616eaf6e6cf265c0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc0bc6b0f65d7251e3a6dfb58bc3e08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d23a6cdaf676a575af639aa0a18e1a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065e04237188b3dd95839a7b85c06fba661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8043c6f7fece481eeb8b857b48898911662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e598e46371420eba95a4d459a071bba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc1eab45c6640a209ba4aaa1e4abe4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e018e02aabb741cb050f51434b5190665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e130a664ead535081f90d0f8df4ea35666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e35393f223d1267570aee822af74b1b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e558d8102a077461e064b64dc1e3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766d82813a348c5b49b321c916075dc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab15b57b2ce62b58935436ac2021e20670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9ec44c7fd3c63be25fe26180997eee671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797802e13aedf7220a9745c71bbb84a3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4e85bb3d4ea710f931b99030da278673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014da4983b9eccdc3c4c2861f804c74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5816e762a0bc5db3b189f6ab69774675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d335595bf96bbcfe3380107cf60798bd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf76c63a38256c1cd8b5a23296df2a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c600d4767943b826233360f26357f6cd678.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4267,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4327,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6302,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7387,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7447,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7567,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7627,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8227,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8287,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8347,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8407,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8467,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8527,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8587,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8647,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8707,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8767,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23510,1070 +23357,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="678" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId678"/>
-        <a:stretch>
-[...1018 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J346"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +23943,8432 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.7</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.7</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.52</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.72</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.22</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.41</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24410</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>6.54</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24422</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>4.45</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24427</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.2</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24429</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24431</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24466</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>7.76</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24469</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>5.22</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24470</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>6.14</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24471</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>7.34</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24472</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.26</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24486</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>3.74</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24487</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24502</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>31.61</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24504</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>9.98</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24505</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24506</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>13.79</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24507</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>65.36</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24519</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>6.94</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24520</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.41</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24535</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>5</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24539</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>8.18</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24554</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>5.81</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24558</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>40.21</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24565</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>4.15</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24564</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>3.94</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24566</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>2.49</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24569</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>3.22</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24573</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>7.99</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24574</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.35</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
-      </c>
-[...423 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>