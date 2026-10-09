--- v0 (2026-08-20)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1037">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="989">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -133,59 +133,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
@@ -295,59 +286,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -604,59 +586,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -757,98 +730,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -997,59 +952,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1072,59 +1018,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -1273,65 +1210,62 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>AceFast</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -1354,59 +1288,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -1636,59 +1561,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -1735,59 +1666,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -1810,77 +1732,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -1918,59 +1840,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2023,116 +1936,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -2326,104 +2218,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -2434,59 +2326,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -2506,113 +2389,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -2731,59 +2587,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -2839,122 +2686,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3037,50 +2875,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -3100,75 +2956,75 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3178,51 +3034,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d14c52b259d514835949697b0751471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545ecf84b5bb8cab632c3fc9956dc0f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711be8591c213fea58374dc4a2bddf013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2559358cd46a163326b54b6a0b0394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0fa65f816f679f930aea7e57eb9115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e15f081f4197e5020d3826e267098c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc653060a878c2a8919901d50011caa07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc1503d026a07067300a7960ab36478.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bf96b943db9359dd01f37e6f9b9fb9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086033c70177e271250eba0c55a3554c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f1f78f4093e5e673277de7ca449b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31b0fb9136e111db40bc9045b5086312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95d8c149663f46e4edb2bbd86fb2c9713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c6cfdc9f504fdba47220f7b01916a714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e8647c3af207a1f46ecc6ce18d0acf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16c49d8f785040aec0a90ddfa2901216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71de4a51b9ad5da8b623d64bf948f1b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3f3dc026b0557e00a4a87cfc1eb94c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c23b1e1361fd307ef9919c94d857819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930afcb6e1d6b1febb8028a8e8eda07020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f953e039c2d13db29afb5170cb1a86bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979a0db6ff183a382b26ab0bfa17d3722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3113d54da01d08ce285e88df5c5ca23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5883d00360f7acd54e48f89a67c9724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ebaaa6f44c93f3b41ba1ff408863d825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e004145702156e2abe9b61095970b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cfbb8f56660a0b60795b89914649d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c1a85645ed21e8450e09053d7a6fe528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c151545f3f54d24fa321fc6cfed52329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390161b417d28e8d5c1c2802b6bc12130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b1f1a7a4500672771b2b898ef16fcc31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74495a39685b0b12106da5bdd8f21dd532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8ff132d5a7f6a0e6384b3c493cab233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095b3abd66def54f2b495c269dd95a3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab78c50e8ca816945c0ffe1dceff1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45817a28e495cdcd464c8d20c71d469f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc7243704bb0fadd8d66a9940075cd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3b20748232be5dac20f2d9f80479138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c0b9de72a1696edd4b250ab6a15bd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae7b1d6646631cd037fb559e066f4d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202a9f1b03627fbe1787e89a840afcf41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9d3edb95715ddec1b01bcf0f68bf3842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bc3b5a70606a62f5d3908e7763412943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65e9354339e2af79ad84086832010ca44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e95670d71d50a38b381275c36f21045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c52145b40a18f8e140fdd8d9a8808146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3984dbf47348b61ddb04dd2be24f147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7066e1a7b2ffba50053c03b5f8d7e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3765aa3197cf5e14d1159d1a8832befb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1e0d03a6b8d328ccb58ad4a27bc71e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c81d4277c82d29424e7c19d067f3151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263613c61b9d10fdb38fbd78cb837bd252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366aa961c77e476da4fafc87dc2fe2d253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fce338c467fc26b7f986dfe11452354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d404aa84092ebeee8ffd9694c50a29a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac8621f5a640c605e204a405393787656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598d69ca0a33a3c7f849027d1337af857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0df065e09db3b2f648ca9d5272864b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e7f335ec6f84936d34046664ac06859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32053f5aacbe1a33ddae93bd039de460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437fc2543268af7e419080387e4d62061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8333923170dff2450880b7b9a7da0af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015214247ce47ea9b205432f529a61ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbee5b231f5914611d3a20cd6aea946164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aec27dce03404ec359b92e0588754165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477db7e62a9104bf9ae97bee212c68f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a9153b14960f3df37e536a1bff5c6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690d4195edb17e903b799311ac1ec9468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ba45928b2ec9d29b2bbb2daae2c2d669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64142f4511498db2e2c2f711ec858f4d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a639e87532a4d8589f3a48e43d41a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f509a44690b5b2e478281e25fbfe98a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f93f65429d49f6a015121f8bc3d90b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92005f3a4e3dab7a4c78c6d287801b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff61d95cc6706268c32efb2d905cf975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97400d6053dfec394e73beafe05470a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971929617221c4b3f232cd86842f8ed77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44b11108815038d48ffbfe424cc27278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373cb4a4ec41d91a0a29a8c127c267f879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f4d4c13a3b4e1ad7925c63f818312f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849fed96452e2ad96c1ee6cb4ec12bce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f92fbd4eba6c6887453463fb1933182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe678680772aa512e864e8f1236c0983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6805c124bd79aa2a242917880c00c9784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcea83bc0594f71745f6ce42b7aea7385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90283643d679765e0aa11ec4788d4b2386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464dc4603439fa80219832ba001be1187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54579a05e8e82c03a76ed8ac10a85d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1584973934a90c67b6624ad05f36e6d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba52c518e1006adb4a9e68466168b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d529c498af8326c45def7a48808e164791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39739e19031a0da132e8d533c9cc3c192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664aef408ea293440f90e1aae4d7d4d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40baad86e72e9a129e5857968f326e794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaed48814647f079c99ea623d0153baa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d577692f5cb3f9a24c3664fbce361a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291b0912b3fc70f488c30bf5991e3be397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b489126f1510086a0f0bf9af7ca209c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df625f6fadde53af3cb7733ebb0e85cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ab286ca6edcb5a3da5d76da842885100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0bc7ad5bc5da6bbccd419cd8a02b2f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8774e6fb7f48ce80aea63f31b34a9ac9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec594f5aaf1eb5a161ab9808050b412f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c343f28b59ee2f216762c2daebc80e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a717638bca8d001df8f1b37e30a8048105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f86ef2883027009df325735c5016e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9673b647ec3bd5ccd19ed7d5f340f107107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2569fedf0f2026f81ed20a9ac1554c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510eb59f5360f82370edf072c8f1000109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2f63d26b61c4ef2d0b48303a28463e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc4d2f80eac6f2c49b8f42f724f71ec111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5cc31862845f1eecbb6c85bfd2ed1e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10641e5702921dddc09999484eb096ff113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c59c9dc4f9be9f20c2f29c9323fcf3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d8555ae639b5b02d4b2b6b4de4345115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67553ac4a36bfbd8ac789ee8eac2a01a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c48362e804b234a0740338b7937e5b3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dfe41ef83faa72158983857fd9caa6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e41712b3cf747c16583d6983650f7bb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475e154b8686b8e6a5d2f5267937b0f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2fc7dffefea7c9536a54c5de80cd9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a21ae8aab3b853f2279103d83a094e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a358d61836b2f35e7ebf093695ffc6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e808f3a20d384c4211ac1b2450a5fd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ddff1c60a7dc02d163372c2673369e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50959800ddf3678612eba556ba433cfc126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2013e3539788818d1e8848f9250b275a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ddfaf7f8aa626355f9f4670a06436128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a9812091cdeaea6b5f93e7fcf26d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cd82f5694870f024aa8ec443d86f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f944347205991e581e69d793ef43ccf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9012aad84635c9c10eae2d4e52c6e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abe079a41ba98b9800bd77e1549efc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af18228f58f1b8f8a29d4f855560b7f4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ef2d4678e043b06d1ba978e9ff74de135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aba3cc347c5eca6f467429617c09a77136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c6070fac769e5619bdbf4b648e3371137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01891c551ab5e1fc001ad1bf9a9c69f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2410c645f9d3fa731ac621148b1b912d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ade12138f72bf61e4eeff8635fe3e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35c4da45beb14ff73ca0fba3ec62af2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2030912ca446d0b733d0da584b7527142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b173b3eab44df93064601ea88c8209143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ccfe8d4d3db5db97d53308ebb953e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365d699db7e1fa14119a1d586d89d850145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6afed4cdfa053cceff1014339b1088146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c35c6f99e5e1aa9c9c83ece87a753147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13e66e068fa73e914034d6b822b72d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceb9bdbff1b9c4dd8111738be7cd3c9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0e8291915bd5b5603b5cfe518fd298150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a779dc3acc436f9f125cec7661e5a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d10bfc2e3c01fe578029f249c94bff3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a25daef7271fe86fdcb855b1b8301d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b9a0735becdbb0bec14171fad24a1f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc2f3faf34ff39e5f6cd46291ee969b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a942a5e3aebe82ef3aae179c8cb145156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab4298449a3026e3a65a4fe4b8ed820157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7b3526b4752c1b2418d0e273e6fa0f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae693829b06b9f5feafc4b19b630f3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843205042bd3e1307b771a3b45566010160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbade8828652d443bce7a945d0fa6e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e13de00ccfeb67cfb1095a43195941162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1693739add5c0904a18e41e05fb6851a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918deb6e3d69df335f482b985bd4a850164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821129480e9f914969fe059f37880de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207935188459d23dbac7313883fc0c9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2765e603f06ec3eb26a507dcf7731167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1acb04e454559585c4ecdf0e579d726168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173bc8e4cc0e5d224996f3d145d51d60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4457019c32bdd83f849c92c1a7d2e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2af4bde4a6d9fe4837fde2bc69905171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3f5b570a2b43e15babb48b6900df3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ba4148a010b69612eee4348c8e3a7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6662f994818c339ebb6f9d9cc4f7e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19f1fac4b8f11a7c39c8c7e25b8fc92175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca7c4087c827554e654e949d0ef4e2c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018cef44f99dddc11fbb898a2a28d142177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0557129ce18a4d44d5f7a290e4091d2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bcb84edbb5bbc342cc9eb103c0fe48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b04c9aa141c41a6170e18077882547180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03483c86d28629db7d6ced3409641d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fb75796c0b0be6cde5816a945a9028182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd9c337d55500e0dac683a4bdc8dd6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f29846151e403e05cca5b1631fa77b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960773ce370380b7c003d09d65dd879a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778963685895b97c5be88cab4ebd0e1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42b5ef8db6e27d977dda056ff44f567187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f6bd3fc20016b81ec4e0ad4c1e98c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910459d5919f58678aedcf8eebd1e71c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c57044bb394c8ee9a1c726911f9b35b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1332cefd8e395d52ab2c0123b9d0c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab76f9c8c4a03eb3e65cc587b0e523f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d42c3de5a9fe33c60fa82e4169d98193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8ae124bc99a37acdce2a26781938a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4bc467c076841a0b50b2ea41891240195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c25e0957bb7045fc2ef97c8ccf1b94196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e013fcc570b09e994cce5bc340eda0b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b08ec46a734048311fbaab5f3de38b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9d513150015ac1fce14b01f7b2d034199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00964c933cbf294e8f772cf37808fe54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3931398e78b7f946f9421bf5d55f3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d6aaa24288c68878d75f8686b227d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612e6343798f6946118c570101a39806203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598e5b3cd5898045884bce8e1376ff26204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2823f342eb3a1a71e201fd31dd9edc8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d82c64cf1a94110c4a1f4ae4ba1fb4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdd5550c019aca8870721aa88c48e30207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be3138a788a4cbdaebc8ac435f3d98208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86642ec7721e8cf0b78cc5b405dfa8b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1eb389a2f92bfb513a562cb45c62c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27276172ca80937597a51d20316da587211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f589c77067179e6e2784701b9d5ddff4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb3c76a85a9de5ee29ffb39ad71c51213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196bc9e752aacf231dbd251a3030286d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6734e400cb3440cfa31608b38dfcbf30215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26358fed69b78f4e8795d7b775646366216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90d226900ed9a8262b58f7f0fdb4e2c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546b01776eaadbd4f9207b84fe8c0936218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1dfd0da0afd0fd6fd28517fc6af0f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6d3d4ac737a4fd1d36954a3b3875e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bbabaa466316d0da93c0edd1cba3e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d390f72600e5748b5296702f0af00222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9fc45f794206d97e2da4ffee813ff0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8aa6178e159aef04aef5024e162004224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ac1cf805fe2c828a76c931c8d3a116225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca747fe6c2c0096fb3c79ca5efbec9e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433b6d87467e0e457ba76e87ce8067d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d0d67baae93f3f5bc9b811cb382f4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2f79e95069fb388b079cc3720b58f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17739ff2142f017041b1f957699eefb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755170e1bd8d8c615a01a6edeb4433c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909c0171a5662ff38c46fb1240dec37232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3ee2f097b79006372b7df36c79393e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0b5dc4c09b7a9dd538fea4376a02a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96579501bbcdda08b89dec05592b70235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4c8c62ba3d75c5b039aab74062cdb7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1343748977dc93368d30ecd2ee3ef5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e57fd3cb79e00d66fe445de37ce6454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7ed3823b3b4783176947e4172e92e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddb1e3e334e30f205100143f390785240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c267293853090546f7abb18f6f334d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d240fafdefdb36957754f67672762d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a82ce1236d8b8c434dad914c5fbee3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db20463f88517cb19ad8a62d46667b02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f1f1870bdec219931ba36017b7fae2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa2e4f386b3d48f24379fa1e947695b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784c1bcd02c5208cc4e1de7ddcc7c1b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d13808da823b95a2a0cf25233a248248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb48e6f5de8706d328ceabe7c6601a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c3f6748bfbdd0c789f5772146ef3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb37ae03c41b09f8bc1be1a80848a1c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e95c195be76727067aecf6e025d2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317d7c640325454f6f9e13e733ef5d9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e67d84cae6293f38b5b77271a8346254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91beb341d1f9fcc9231b69d42b98a8fe255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a535e7df57a4a4dfafd596cbb8b1e5e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53ee51d22c355a4dfba3a1aeadc86b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c74b84e75e4b46449afc7bcbda2970d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09862614d06da1bf5c681cdb36282d1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b53098b2c55fc2c001a67c51b7b122260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8b20457f5019d43109311cf716549261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1770136ed9cfb5e234d0a742763464262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79201a281f8f3be91f6a83a49d909a65263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3927279687f3f808f27385da2936cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100284a8ae17e3e4115e6d1099ebd3b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e96ec2d9ef46ea608a4720750669be266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b4a8d500ddb2902b369d8dabaf187267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5175867e7c9199fe50d9ae3ac770268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2f4439339d5252b5dbad8db7d1aecd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b99148c7d2f767369f311352e12d7270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a1c4fd93a1af776025a6c5703ef389271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5bb1729a9a196b30ed128a80fe9d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf48e0281d6fdd70063df08407d7d0273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60869016352f48370c87bb45fd39f7b6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9156238e755743d403ca0af67ed9dee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd99984cd3340a435ac48c29437e4b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea3da4ade16a7c20bf17e9a05e1effe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944cd9363b7565e41d949195b7548e35278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6895bf15b72f467584a1ab1a2ca8c0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc41854fae80203282652f208c74d0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda50c8c21d7c71faa7c38fee62dbf8e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094960a6ce767d0d52e051125c01ff0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1db41a0ddb534f1c2a425fa3b78c4f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d829565db0f05e18ec3c24aad55466284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f10c698024c32ed61c552408993e1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecc543718e1a3c96658f1ccdf05b2b6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55c0d20bc65d29323e8c08a8b4f945a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbd83587b472d996dbadc23656c100288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bd888b82c7e0d5c99ec89c2454342d289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3148c7d9ee3c3294e3d262515490bbe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645f9a67ade97959607aa1e39d7c16d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a8471e0d4b2157ddb3ef864c40778d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58836e7304aec3762d16502fa3b4162b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffa9675c03f3ce07ca33c3489a13ae294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92777022acaaa023241b58986376cbb0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ba9daa2393e8674a44237bda234a1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fbc076e7e35386b5e948ce38ddf59297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01e4547d339ffcb34d0b415936dd8a9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa33a426cd96f82dae9cf178c3fe312299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05220a4c7978d45f09b5d9cf9dfc3c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb8f6a233d397fe11c6dbe06b72407f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8457895660e59de692696f4369f2c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07d4f8c5b7672cb85ce43279e7787c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3edd26c26c1a615114936707dd52f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576cdab03d5a6cd618e4ed771762bf8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b786095077a49c375eacb1516c6f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee51928e04235d3855c4d3174005c58307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58cfbfb8f7d39e0306f7e8033d6f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff3c73dc66e1b93743b179854bde46b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0957a8eb2f442e1e9c3699d592eda1d9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cea9f7e20a70cad2a50cb4801e8c5d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900b03886d323c6b4d9e417dda9ffb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50210f81a56d911cf22bfd2127f97a87313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578d734397eeb3ef719f9c7b247da8c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bb2ba1e2c68bb5183cef0592cff761315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a2238574df350590b00e23a2bf5875316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f15e78d26b7e3a21c1c0a7adff33b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d30108f89d6d0f1ac3f77a42e8393318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be1cbc61918be20d7920b227ff2c16a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beede3a415b61554c118832ac317d28320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b625ad9715b6f36f99c7a9ca434038b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5f2520abf0f5367327ca90c530efe1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d971bcdc8fa42e2e19d2431a6f8b4f5d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d232cac8dfd1a1c1b08ee73a6540f13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f1a64a6b1f0f8c74cafcf98fb3554325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aa1098e26b3440cabb1f1f9e4882a1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f9cd1003c23aa2b166752933022d42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95e54d92c33b4caf7cbccd2dc47d24d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9767cd66c08305f288d33003202554329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda5a161a443879450b1c44664e193eb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac313d987e1a9015fb0ad7f06c1445331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4dc259eac444bbabf3d81a2413e79332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32541f2e7f3d67fb1080ea02fd3f8b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db154e37bbe6d9582dcc2d86fc99ef3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed581733caae515418515687bddb7f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16f55574520a391c04f09158b1d1992336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9285c1c624a4505ca9e450c3379a2c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb48f5032e7203813afe808714b276338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875bb65a8dc1a4f5b825546d3edbbc6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149adac3d88ba5c1605867161e704e9f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f684b478ba5a8bdce89f165adf44e21341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e2f40aec99649eec83aed83da90c0b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae83f93ce3f0d78cc7ea3341805475343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53044e3e390c3b7eb0546cd9b8a5ae344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a549de462d8af7319e4c7f9c8aa3ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6255a4ad22f8a85269e472e655844346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61e3c030e4c8df67575872b21705cc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2999ffdd334514ce755d0e48371c35e1348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f612ab394e3625d77a637677404b20a6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0ea2cc3a0191e63ba15b80a59e53d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147a0ee94c3df68331c020550c33b03351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941187229c2a41971493ea6b3d734931352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d593d938059cb753b49ba3d8fa86f47353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29221645e4205f954b1cee62c62b5286354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7992288ec78abdbae7827010e58b9c0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cdb2c370f7229433c564741a45fadb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc131795f2bab834d7265cde63dfa6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc62d72bb86bddb0e4de1a39ee4cb6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef897038c47cedc16f64a429d9531ca359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5f1056b96c302b0f4eb606756320f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9317fa8211499dad97cc0e446461854361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402d5a5a2ea59f21224c31713c15b1f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc28cd7d3f25399e543fd3d535aaebc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb69b5704924bacfe9bb863a49a64a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09119e56f67f8df0d284447770b2a953365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c831c7602b6685a442282710f93eb366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932631de1d6c344a030175000867548367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b4efdb2deb23579a0087a72eade32368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a197125168f983e0dbab20f4dd2a63369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552a632dd937bfdcf8f6806e6e36545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fff680134883da90c58087fb4fc1b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfb1f3557a8a9a850269e6eec819950372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001f3105b3190dcd025a07a6de9d6ba8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d30b607f5e91f42da0d0954af3aa83374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead4add7183fdd4d18d1fef4e36d3340375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12111250e1183dd73dc57a235e565337376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e1b399c259dec395053b42db45d3e4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b986fd750b1e239c655ad2407516813378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3e9cfb6b042b483b5ba83dda61f41379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2840b49a36e610a99b838b0fc7084519380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9f603d366e0f10a66c3f635bb1ea4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a994b7211d4518aed5d644e354765902382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604b3f262eccfb978975d88648931a43383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f233920f688958db6a1abea7f3a5b70384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf0e46b07d06ee66c761a063a00f4f9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2036d6891acab1c5146c111699d08676386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f80cde7fad7ba20b43c08a9d01c294387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684997534a718919ea8801b8eafb4da8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee086f0a2ee11a0ac843ed29f64f8974389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98f280befd9d95754066781b6aedd390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde05be8e6753ee1fc553df2a1f0768391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5dcfd135f3f894e6d5652a7ddf4020392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea0f6b466e8807d0251d9d73657165393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1047ba47e6e748ecdf38d11e64c1f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213474575cba724d9b5014e100b7358b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d4f76fdba14ec92819ff443232586f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336e1986a0523ff2edc147958984096397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978b65b582b5e019467cc71ab23e88e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4dbfbeee9dd8b0dd3fc7b5b5ce68e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fbab88cf5419f668f7e5da835a4bc8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f3e85bb04df3fada552b1a89b44b40401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4795db74f5e8d71356b53e16f6162577402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3017ec1b0e841f8b9d46ca6457c5563403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97df3eeb9d036ebfcbdeb7dc91dc4727404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0de91db097b4ff9d49140d0f822d0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787930554d63188109f77bac3041a9b1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff212b3493c4faa4eba8772f0fef48407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c130c2780f25ce9241ccf2dc698e968408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c440f3348b57f1e19194d242ec7dc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59253cbab4dca412e8e9fa8e820ac10410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16203bd5c0123110ecfd786de3763761411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a0c192168635dc1a2e7befd985b5aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff81c1be093ec0295fd6a39b5ccc3f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f06066e5ed45d4a43fb40b1190ddb4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef751de8667f79d9ed5542f8cdba1f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e96c5533924bd9a3f5149b83a17ede416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45049ab53ddad1457156f48219fb95ae417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c69a260234a803060f085b70fed8cb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939530b971ca5ad987ddb3c62746ee8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1b52347564e89dc9bb9f19e9ac50bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152428a8e827a39cb9171bf528bdcdd0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af6d2ecc410cefa50febd4a36c5def2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d23e16c5de02b729d96b42b8726ff423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cc4e4595204c7cd1c11db45aa2093f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0711151c57372fdcea28245b6f6d7b8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b937f5d192fc3bd6d2adfb816816eb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2762b7d59e70e00cc08624077441db427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b4a4db7462ffd744e3e501f00b6a6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2b6110ebd97bb8c64030b6b851b7f2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9ef9ccaf09334b74142ab04898f86430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219f2832f8c6c274e027cce81a054b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9d86a2740478f942355bd3a1123149432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e6da13b79f9c0ddffec335e664329433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2871cea30a32c789acbf36cbe4d0a7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb5ec7e0c1814cb316cc846ff168d46435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d41949254fe6c31f6e4eca2c591d8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b3c989a88cc732690fa0f7a2775f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae891cb4b9243101648be73238f46e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d042801dc085ccc4a1ed3dbe3679190c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438a9d3b2e8b338acde342023edf041440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071da27ca82e0ef466f1f9a33ebebfa1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe8e8eeac188a7d7c56e441cc9f542442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836b6a1c0f95cf53a9331ca6257b909443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9141cd0289f05390d0a6e428766c00444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f9625b5dd855474365a06bad19099445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948d4c0cb6311b261edb14ece9d7609e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a30e8943d5d188e9891a6f6e9fb47a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e1b8215ac3d0ae1169cd8a0a5fb36f448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963db717a08deda791fa3eaa7534100449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce355147bf60953ab04536564411f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36713bba5330c6d8ab9bc3aed3c01826451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce46cb45774b3977771d04ae48a3cc7452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f144a09eb91642c501de68a4ee7480453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0ef64a8a938a60b2705de080b6f3b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f2a92b50ca2f839eca42850ab7977455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7ed7ebc7ce5a209c563b4d3eb56706456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2927df5fa5150af7c78d1e5a53dcfdc2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3b6a073d086316ab94c7e31d3cf6e4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a572ad69ace47a961e328783c490d5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03d2308a4999cdd7c9e5b4f34d50fff460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353f9d329c3e16e3543f2e0354dff0f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29493c570f5b415f32e9dcef5ea17286462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc52c28db263a392203c870f83c1b5c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84cf53029fc555c5794761cf3247a2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace1ebd9c7c73b64c10194c977bdaa6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325e5c3fdccfe17f9fbb3c70908e846466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d60e16307e0934ce86e28eecf082831467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407b63ae04616be43079fbda1c3e40f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74dfd5c15c368cbedb873189b855b6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a074714de13dcaff5efce020efdab3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535faade8969c9083c47035d6d425b3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b78e473ab0f4cddc44cb5817bfda17472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66adebc35175fca48ce920393507c9c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111c52f3ed1e993e5e8fd546446d329474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfd2ab1f0dd29c98259fd329bf9ee0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32e328f464fcc07d5b1d1bf28b35e8476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a812187b91ccedffac43e38c244975ac477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc78f59ed1e97091c6573e04e099f19478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec435d46c5153ecf007891314de6a96d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cafc83ce94cbb09e56608cd29253b8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d5fa1f22759988ee351de6701feea481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2452e00c74d9569299350253dcdedf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f73d4e41ea2ebfe7b9db4fab26fa387483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97042a34eec0c09d9ac43a432adfc8c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a867b28a16679f9574750e4d32aeecff485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b4b4fd3e6130a22d0f6c8b5bc58dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e04494e8b22058230d30ca7cdcdc81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d72f926e1fa450e05629534c137cf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693582894749b35d8d62a8f585aff6d3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a0368210501cb06c4d0647f7057f60490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f968623de76399306a1c8172cc616a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b640e64600b9a4b23b7cb7ef57c187f5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff783e75bd881a5a023a78c4f7eaf37c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e62b95dd1a8a60cdfac9e01d58819494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75cc5ea67c45747b7c4e869f6b4b9f7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd72a7e8c69a89e1818fd1c3eaca86496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b57ea482afe1bef6ae8c27be471391497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78d2d8fa1798f1ea985dd020f12af8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b23e9bb3b079fca112b8145641c79499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4db57c5dff9752c47dcdda69ab7fea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926277f7cca85fb402f2dffdc606c25501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ceee29f5c8d3fa53e9baeee21dc761502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3f45208d126373351ede1cc4aa5882503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128442633005f0f34242c4c4e658e463504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb34b70baeb8b19d603ce2f60fc2ff93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efbc852d2a6d648263f8063df38f1ec506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f038b8e77ca14357e866b4d5471cfa507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e791de3c36b11483e10a87dc83739508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489328851ce76f4eef93ed58913d0cb6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b023f0d6309cb9431685e37eff655f0f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29dc26f434dc90e2a2c4788a51e6ad511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d8bdcb32dff1dda01d0098a3e015d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6df8b844683c30a36e9db3ff84bc2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549a9eb24251481da2ef62774ca1361514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3807fed44e970ddf3efee66283948198515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44022e5cc1e70f25061be044a31f7a36516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834eb75fdeea865be1088f53f489a259517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9aad82822d70a26d2ad7533a706d1d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851706ece679e516a749217d23df92e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088d210835f0a1572629ea01c7f17e89520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac9290ba58a88fdfaf30682a94b30e9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed4715b152e2dfed1dba71c9182bc5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1e36551d4e1c3c3e9ff5499669df7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab37b36a96f31830fe71486a84c65f7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fd4ae77c0b5a9247e280aec688c725525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0951a11f5fcb428886e7117acf76612d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9493a8fa7e3e2eb33d268061e0b34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e761b4a00ec18746945ea9a8f9fc650528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5463c370ccdebefda27a9b4dd4eb2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1617e5ff1b9765485ea11bc44d6d957530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a383f7a984a91155ba9ad7c370c106531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd75da6f443fdb9d1ac0463664af2af532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71190ede6f7c0bf207faed1ce8051380533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb253efd9b75c36e67cb4bb1e17261e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b79427996824593f2ea57aec6a1cb4f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f70b729d1557c1e005349a421ea8266536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4bbe64c536d17cba5fd6e3544b46537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505d645a6187b4dab16309b937e234a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebeefd1a344f9669228538960078feb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2979d0d79b5dd47b5fa3a51a22b91ce2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7ffbe144c56ced2e9295e26d3bd6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e225437c4987c813f4642dbecbd9197d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7d57a2c5e9956b819ba8fc4864128543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f4c62d1a7385da15f85a32178796f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07217e2f27dec328f2da1b1528b20df4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ac019a455af060cc0a6eb74332dae546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e075a2cdaecd68fc110033829f85547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cb54f7764cd1d49445eba43ef83a2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5e47cba13450ec29e5ef0b7948496e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518d6a28cd568678de7b7c2639ddb1a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e09d37593d3401294cd79a46fa960f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7833e9bf8333b348a72a372d35abc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7de337f1ed4ab45a96edd931326aa4d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31196b9652f5890ba07506be1989c7d8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72166e6db6450ad59d52b8aee8eb01b0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afe4527ab37864d8dac0400201ea3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f127110ee5f6937a9c063d3d09a6bf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba32d773579f3e035966b8878a637f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7562cc90a9c4c1393ee9949f800b8880559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c47064c684afcba0a3dd89cf1800e85560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eb2717baec81c6c6f1f5320a101ae5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f0b5a6dec5802e3df68919bdcb81ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c88133c81d3c43b6d421e21650184c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edffea92844ecf2de915748700018e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b9f14e6d4a1769c61b5d2ea25c506565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f7bc7148da99cf8cb6ae23a8bf1537566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8bc930d62bb948d1c0159b9b968a21567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0073856bbb0cad18872c2894beb7728568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3dc7c8c52e8c049392853ca6b5c8ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3042d1dd388948338c737edc93088e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532856befe3922744f5254b45afeed3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05326c1d36f29b5c19e4f2d4a2c11f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6fde6f7341a89354bb8e046c3d627b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f69e34ccebcd1ab4227da0526caec4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09c81c8a2ac7122ed3d3b6e62600d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2a8afe83299f858455484fc2d1a98576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1a0df7c3eb045d837510fb6d4119a5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7814db2218e985315430f99b43b06578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb90640baaa241b7050db5aa581037579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270be09e5b666d218cd0baa20f989f91580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476fca4f9c29b6f9411929b8ac5dc876581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74b52e9edea2bb1796a86998a1d377582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f5ceba81a1bb998d4a6151c05964fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f38d49aa93a831c9e70b331ffc18584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc56c8e0eb4ea20f1e0509bcce80fa3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2490c1c2aea4be632ed23c9d4efb234586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48ff794eba9a712e19a47a407bc685587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b37ecebb46517f5c40289e3f6e3291588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648e6fc11a5594111ae556f7c0f72a0d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de09778e383e44257a685c8766e79f88590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba4026544084c312b599c11d9482a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699329a07e7fd30da3ce97d7a0fab08f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25239992c0e5bc67b90bfe05917413da593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4aa2eb80a32519f44fe9573cfa7617594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559605009c3e38181f205e496a2eddf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4e41f93b601dbdfbf13386657a69df596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40fa66c418a4ccab0b5faf6b9e81a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d3f17f64615575aeb30e3d3334c9f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97dc1f211a5cedbfc8c60f5ef4e2e8f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cbd3851f7a02f077b0a1b889f534d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de229d78f4d1f9fa737dcb4b7047485d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866f9101ec87b46f87523f7d42aa3d8e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d029802ef5e93ab4acd10ac759ab1e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee5613a6b61a9ca456b6849c79eac74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0814295caba3f2b8553e9056e8e4a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de25100a65e294dab9d2d11f9d39ad606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b6e977fdc410793e1965c01bdcda3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb24460bd36f92050d4e41be06896e7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e94531fc477ee1e9eac3a3f4a19a01609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb64f87bf6d2c0296e93f8ff63189066610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cb33296996db6a2066a711cfcbef91611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512dd16281a89ec2a0e00fb63179e83612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2524198359d9cd216352167c80f17613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af55fadab33b6e88b54e78711e4f4781614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc10c69b5f2ffa38399d62f3cd02abc2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d417e1ce1d4b3bed28d294281c6bca616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8203112fdc5b6a26a897a04fc5d7f30f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad4af4b0cf42b89ccfa1cb1a071d66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ffb083fb1e24acdb55efbc5d822e89619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613dd0586c8648fcdfabe9b5be78493620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5f03973d017ff9270b425c2a485919621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86abc001949dc183fca8faa798c04346622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459788d864afa8bc958d3641c7696ca623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56dbb13b07cfa58b87b755204bed4ea3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac67295f4db88c0caf660880bc5fa79625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147d238ee5d98dd01d0f1278fb151b3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0ea10862fbd624561b9ddad1fb6449627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17739f570e119fb29884f674e4fc0e74628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5036a217fa7421674905def16af707629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d951e5fc4abf771cdcc1cb60d37c939630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f7fec39bcc76d28891aba6fc2962c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53eb32926d6ff1381cd12fd243d1df2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c90ecd528185d270ba08e64e56084633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24eadbf6d63a8a84fea398575267a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8e140b5481f6a59217e9873cb27b9f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601fe34314b412c06441804bd03b4321636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf1daba461452af88f00ae585e7bec637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395918e6d8d1efb91f37a031d2fe26ff638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effc6e6fa1a62553945e081cea59c947639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d01d1799f37d058eae84cf62a33bf6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86949657d75b07075b77199c98d84445641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f875c16f059f461a375db8176300c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1ca2911878e32c6ea7f1dd6c6a86e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4548d7850639badeb89134397be7328d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269c45f932282c65a8e273daa05726cd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a93264d8bdecdd7f03ddb8d9eecc5c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa36e122e819b510aed2b68b5d6bcc67647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abb7f8242edde2eb3ffed782a45ac4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bceaf6c5e43f22ec5f3d70dcd002a35649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3f26c2781e2b28519016f0401b9a5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76541e61945725a8f88d1acaf02aca71651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6574b64d77240ca2f54d092f5aab5652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654e8f810551a7cf945b089eea24da98653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15736b6b7d7e448cbe1bcf33813bf85f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2aeb4f36301011b0889795154a969655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f521de494d3de2157dadf5914ee8233656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019a35687ddc22abc517ccaca8f99cf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb2138d984148c9d0ee53accfbd1b78658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110cf5c251956f0d9039110431d2279e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b74e2fd8c2984fa418b06024174a9a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0501d69710ebe36832d5e60099783661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89df069e54fdfc30b67a1a4bb10f95a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26692f10bbc564976802b66f930564f2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8ea37cf2c5b9fff3c9ef7e346459c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636dec7a02931bea4e9316e8447b332665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e246074eb9055ef71fc620f3b5a0050666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3881f8a4abe1d8ee32ca8b0d34575667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb36652346c710ec5b975b2c2b379d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7fe4e6fb3b73f0a45f6d3201394c20669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f81631479dd87e65ebd3ac2bb030e78670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617b44c616f3ddc504eaf9b6b2bc5991671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffc4ad3f3ab5b1536703939b72b7153672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a88d07e40691cd1674e41bec9f82b10673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64db1c64858a46b3afb7a57d8dc303a1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681fe0f973077ee4ed95c0fa53a139b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f9317374e5f3adb2d468c383f3432676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ec179ad65ccf89c7e72fe41dce415677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10289899e0bb478331e82840cf74e7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada427778d93cd4ac7b58bb86c72d86679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a686e5a349626050bbae172964678c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64de2102c059954607c78cd5912d36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d64737aba986c30419760801225123682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3562d29518bde0adca0b0589262251683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2994b08183e5574de7710fdb2fb912b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a15fa3688290e52c5ee0aa1e08798d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1050f1d873a5dd7cd61180569598c54d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf4eeb7055895edac9ccd35d5a924ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313e1a7e2b95f656cd670dbee64dcb1a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d99d751e99af48211825f1a53efef6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c44e4844f03408421b0668de2c46d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba231ae9fafbba1b5a04c9b9dd0a935691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39664b47d4dce1227123bfe93d2ea150692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6e3512a7df04fabe63e36581a49fa693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fa8cd6eab910c7f4b30980a8c4abfc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9f97b59d0c8b28c57eef616ced2ab1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9339da96972672b9573f2e1d5f1ef1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d518f28f31a0d5fffb44c3563830f14697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c3802b62da22fd7d1a24b4c81e976b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e7f666ea69426b6806fadf951d510699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a37bdc0d3c5a89f13104b78d4e798a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daee7491fc1ec0241dd3cc010968ba00701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de3df07c4dc1c043bcf7e6c69b32b5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfefe02ade6a8af608f0bfb7692ad1b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfab32a51fbb38ba9ee2715b4c258c9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e5721c1a8a0f77e26c8d00cde7af8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eedbe5dc2b4a0cf66e4d94179525334706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd7d2a7db9098172a4a60bdcdfd589c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23984f46f8b929b5f6fb529cb356f9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4734a7f68862e1a248d176510b258285709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1db982e23771a1eb304497e3e7ac8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86225bde811987198f6f9e5f4e08876a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d262966067ccda8b59de54bc1123597712.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ac38e8282a6b170f912cf469ee8fd1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5a5278cd61e29bf561f5e721befe22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3432f6f797c1952f0f7f6c9d465bd2e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d69b4ce5064d9b973497fc95db6d15c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571fcc59aa38278837798bac4ff6ed45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8c603adc0258643d50fae924576d7d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1245954bdcc05069370cddab749cb0ae7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9148c297361a69522d954d2b70cfe8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186dc1e756ad603c4f9e6649550912579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a34f756f5f2d96d7925f41e899946d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe11461a39b26ec92a91fe5e6fcac0511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc693e61752dfe9e98f28d58b47e28312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdae53ca6ae63374d325b7c223d03f6113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc6d42764b2d6fb68bb4c13860eb9df14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b36b30c8aa3e88e773679f0df26205f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833545d0788152e9a8a1efcd4c75003816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80405fa262e9d51d6f7f7d8f43dd39af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f358a56efc47b0cde1bae6984eb39a7818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76decf20f6ab48eeb5c41a3c6f5dbc719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200750875b95bf144a544a58bec6dfa20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e35607f0c01274df0b5fd0caa9b3b4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8df3af7c836ceb7a5d2e8d0f9b3ae22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b274b4359130d871fe57c4063502e7d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466f9630537d9dd2a4030ffe16a1840324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acf87d52e3082c7402f17d050ba78c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a640ce8860b61c644ec2431261517926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e964bea4dfea15e4a0c0c532bfa8718027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b492abfd4e526497bea905365dbc7e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4326dc0471e3446bffb1c4059bebf829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c6abf0b11adf730dcb52379c1f1e6d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db37f3e559b65428098a1cdc448823f331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a5cb766f7b8c93627929b272d60f032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fbb5b1fb85832c0fa4effdab74f0b833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec8a3b5ccc4d93fa5666413c2009cf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e33abacd14266c02f6fd68ac216e7e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18094bb30115303071f4c3bcb64c30bf36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76409e0c28e22a6da44bb523a4e4964837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61684c796cff35fcf0136de6248e80ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c530e3958384bb4ffc628f6166cf4c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c6be536b6fd65732a70029b0078b940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ea147fb8fc3f2fef818fe5ffccc6af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b67fe0cf5d277a31f8814f2f5e636f942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9ab04b624076ea793658efdbf8015b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8117de81d76a780e71cc54925645a3c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4179d6dc61d9b82c4dcb6467fae1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1200f95d9b578e5d66b36ce2d7cef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc4c9690cefe25cf4ac4ca794e33d747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8967bbe99e46321173bf532a7d2e348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c8e4cfc8ae52d29e23c1c2ea4d54849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4634c4504203fb41278a5fc8292c8e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cebbfccaf037286393f9983f36a49851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda822c7101f01983fc84abd035efd1d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6759de317fbae6e822a34cba6727e43553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ca765773b3f167e723d99955d70c954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd8ecce5f3194aa9a951e6f10fcecb255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6eef4929ab39e5c044d9a40487ff8956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a649e69f02e2b86991d63b1b74342257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27c0ec1337bec8b0cc5f44d655ea78258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f9a464feafae0ac373394bd6b9b2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e374afae637ae6db99e2685bacee860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b482bc7cf9b03960fca21a668fac71a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80326e9b085a88d89e4685492238f21162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb235ebb66d909094df95a54916b3f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1fd6e675fce670fc364066c916fc464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282cc4ad940cdfa3c88c7994c8ef0ea765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597267f2504d1249ec4645d24486dcd766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c52cba294e03f3cbfdeadf22f2bc5167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ebb548888f45f7b946f0e1d672d4c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6808dd997b4bceeeeaf2cd0af59108ff69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee184493a26586fe0d77845fd8d0cb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ac99a9077e673402cae67b3d9212071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e6fce2d28417c0004e869d29e940c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225413816e68740a9f34b9b535fdd5e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d37884535867459355049deeb4a5c4a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeb0b5309d0debcc2bec25099beb19175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a98c5e3d2f2148a11f7267796dff376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634116d4c567fcf7f58a42ac0dfa5b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1bd28dbfdadd555433833a0f5d17a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350c38b9c6f05cc38fc054b8ad4543eb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790813b5c6b516554528b87e8f2990a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace6e102a9c4ee1f85601946e8e0bcc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac263d044a505f930d4d58ed8fd9ae082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a63d737e792b73421c712c131f377383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb804cbc83b3aae6d065aed870061e7684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512bd1fababf8ed680328767d8651c085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f034aa8631daab6c94478756b737386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652d3b9ed0602faff31b833219c0f15487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3452c40378472cadb389e91debc15d8088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a1252e23f3c3fc1a8e55cabc962a689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d09898b4d7650e301782d6a25b7ed790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a612886ac5719c09becf755543f475491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3560f8657fb9e00589841231fa80a892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888bb50a6a5622c6a042c8c7aef0334993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94baf95338dd760888c79da31791c89994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a369fcd2d50a6668fc3f001a65e1d895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7deb12fe3db6c6a0f788dbcabc846296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b392eb68d415f176036cd7bf9383aab997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda2015d83da9f64b09ce1bc384c88d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6744f451e76b7f4755c219ee91c9b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41c41fb1ac77c75f37c12926295e05100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dd70b6cdc1192fcd7abd7c0c508f53101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a47ad9258ddca84450b1fa4c12f7f54102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd74cd37b186e4fa6df4da522d56998103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3bb09db4aad8b9200029c0aba4fbe2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6af29454ca75ba1afe8af16cd647754105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c725d464fb0466bd16cbfc81a098577106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f4aa4dbe7a6082270b24f11b3f11c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4d30072712dacd653b5d0a5bc9ff1108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026f9eb2ccbb5c2d01b37fc08684473109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cbe2971222b2be975a57208c0d536110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184b8bc2dd4399e7bc7d6920ed72290111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2543f00c88b6b37b24a17767a10e485112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1c1d4076ff11307d06ff89802cce8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680f282e6c087224a1b3aa2cdf53b1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2323a2a753cfb5f9a61c5b3d8e986bf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78bdae122a33d1235422528000e728116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebd51109c6611ad2beabcfa1b3e6a08117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90c2e018d4814e52c38ccd14feeb640118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f177b664ecd432d4f1cf2e5db72107119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb80eb1afa1e5c5fa0262c0d75529b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef3df085f9fb53efe64e08d3b929c8121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffebdadc756f8ef028e7779ca56b462122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa86c7dfe4dc99194ced29134b9d1c1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015bfec316de8d9e83842a6f802b891c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e225f35cc4ec48ff25ff3828cf214a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be87ade73890a7671052cb7bfcce866126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edeae2c51a2313af862f48ca0c0afc127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06785c2376949a7f7b4992444590e860128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bcfdd3bca08089aa9a12961ba08be6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6086c5d93db282528cc20265c4fba33130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f62a409da2864d5f658e172c50f9bbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdd37c0844eb97967396b1dcc658dc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05716c59fe046ab058a20d8851ebb563133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526371c652a57d126f408f3179384582134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7052403fc4fdb55bb432e519c9579d4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb23b347a52c0778743d90382939bf43136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f1adecf40f676991e1289c02427f4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902e6bd634ee4bd95c23c3d326c908138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef85294983cf447a5a6a5414d519182139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d6123df36f57cdbcae616540b2930e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be134c655396b353e4fbd51f515a98e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c812d19161f7058d5ec6a268b2373af142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18535fabef9e298056954e363167c396143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d911e1093477c016bb3e601dc4d063144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa3e85ef50e715fdf0533d39f0e617f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d0cd76f12da319803b5c6e6ebef9d1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faeb04af35b238763e76a053b37c028147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3cc05b47acfd4191d0ba5ac5faf52148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e319800ddc82ce6e98bf59ead1b391149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e672519708698b20baf13f5e285aa5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439be145b9ccec1378909a8b8f6c48b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6f673b7fd313306589412d6dd7c8b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a2a3f667ab2c92ca73ae174c4560d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5c5c92b2afa6a2a15b45a848d63be8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd465fc42bcfeae9f2e42e63d019c2d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7f98bffa05ffaf9d2fe8d30794378156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea92c274e73d9ecdfdaa368c1d84ac157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3356328a26c9f6edf1387e283feb67158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef61bf09aa77f871006b317bb43963159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512b6e7a6acb5d0bc86754c0027874d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3f8cbccc97edacf03c298195d5870161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023967e69ca8479c4770650a590e2a24162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dff1d9481d69560ba04445134ba717163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deada632e57def5a2dc44f9042ed44ee164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8bd3b8192cc55395619d765611539c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e7ea02868e85b93c19ef17a90384f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02f1227fad3bdc241e67bd6ebd8804167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47a121886c68da3076dc362ab777e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d36275e76bcb9a1a6aaea001fddd6e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2afa41bdd3c6bc121c7d83d94dd17170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafade0b470d40f5d97d2e413c5bd9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45086491ed8b18a0b4b11db8e99c6b07172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19703231320c5fdfff5442f31d744789173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a1e9a10d7ac5036032a26f3adc98d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dd4a3cab588d744ce3ed78f615d7e7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78817dee456267d43062be57c5e4a21176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffead6a695f7bea6e2b3be8464b01fc8177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47790091cf7c629f376b4aeabf0b1b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696951c6d018d959154a3a0f2220f258179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8862221d0b763a235f58d9624df4313180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f07edc1f8d78a472cfac397fc00f9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36147dcf17a99955c3d1c23cdc73d7f1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f297e015b3203d3ad7acae7ffcb1287183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dbb30351711ba622c8d0e1ba98e31c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f4dfc14bbef8b6ed21d9780194d38185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2f18d7cd6d29eb0c4e4f3e2077a818186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f570c1da4ac855eae4e51abda0db187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dce8ed13512e6bb5189656feafe9b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4fbb5e0c0b874dd68b4df01b06c26b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fbdb0871b35b865e3d01dcd2604d00190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a43b2196a28448f738bf6a0a91e44191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11ce9bf32fcddeafbd2a63a2018b64192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76f93f8a295ac368c149d3ca759a8f0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84381edd5f26cf691a2ac583b7764b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa4a09ffa7694c61deee4c0ce361a4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a150060d81a44a9d28fabebff93a8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfd7064de0c1acd1ad9f2b5d1e5f787197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecc5a51ddc9859dda5a60efbfb30ffa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c42551cf01c8577199a67916a104ed4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c24656308a674a5bf428e9812a0e7200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5b8c7bb50fc1f35b14479a8823d434201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e8553eb0ed33d449a7d943ea023927202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51bf274115993b0084dd28e1cb701f9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a237e01febb66319d7b8ddc8349ce02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b568ef3d6b5d54a25fc7a7b22625f80d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874aa3ae0bf52040d07224f7a4164ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66d22c510a26b001a6ae195d3e3b3c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0bc02f467419b31ca6f9874416bb7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56d4ecf81d3fbe1534fef6314f89b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7c5b3c20c3d3f21ddc1047b664bce6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8617a59af929c3621a8116068920cea211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7387b2902069fbb4d8729d855b03b50d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b53c5509b529d1070ee06629a1c400213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790000245b26f730bd9536778931ad0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937762eddaf1eeafaa39aa43df58bfa1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1287d0d3f67cb65ebd9ed3f8c2fddc3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90481fdce81e022824a2bbb0b616b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb59ea45d2639e79dc4ef933648338d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b01c4b4c271d6c22a2a61d8d16b1c4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754fc3ae92277ea5cab1db3517ff7a7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f5e12aad0292d11773614abc257fb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15ab9b2d99172924e8a96d1d121350222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75500143e601b18e7ba3be419a597863223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9df5b36caa7b358d4f2d3019be4202c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1beeb44d2f2e6aaeb2f72603d043d54225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3717f6a21772e511a3d1646e0ea3f125226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f3d3a2f2b46aad1d17ad503dd987a4227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e1718a8a1dc69ef54b57943a0ed73d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3958af0f59d3097763727a61e93232e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f90a1a036343b0445de9893c06dce25230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6bd57ba5ff7f71905e29ae99449d2c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febac035c3a7f7632a6fb799c724590232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0330cadec6fc5759165a5bf3f2d00d48233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949a7bab3c127192c051c2176a0b06c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c4c74c390d3585f2f12c11491f2de235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb652e3b4ab843efa759922988a0c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64647540ea8f2b02eb5c6aedb2c5fc0c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a49d10e8cd3bdd94fd4a3fb4e212a0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba7839b21be56e78bef32599d60b1c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984ef5e5ecb8fb7384867083206bbaa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015b41aeea96d3e0eeb8a7d6c9a449f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64871023bf9bdfce67c2dafe9b2ab65242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea83b061d82964c0b47e14793fb30a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1e4d4a9a8c6b3e7f138835d9e6927244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789a9190cedf78c0a713d8bc60b74e2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ca46ae6059e7fedd0719a0acbeae2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6365e0a3e7e418d43847d9636a0109f9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b5b816cec4d13b8174454591bd0cc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180cf10ee28cf8da4d5b1211702347d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99bc70fce71623f38eacb446b38298250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6514b31e7ff471d2c3589e880fdd98251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695cf011c85542f310d247bd8152e52252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06857ab0f9d106aaec3643eb75251a56253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb2237187623663a41d3a3088f342254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9502f1210b648e4cadfc730a4ca2f4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7893c08b4c6930ae9a57e62933af5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae5fa9c6e8c14080cdfe1e1bacb519a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae6e5e96419cb10b4a421a4d122609258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70639e7a240714350cb5a1d34c1db44a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d9bec67f869134cbbd2637a1df781260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c087ec1d907609a0dbd3a250c4c7ede8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0538d8a9e797f3f6bae036acca3cc8fb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed774093d96085692de018b5127fd8de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8633b7252fa296808cd9fd8d99beda6f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3655fad3b72235b7930710e4697e4cc1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94dfc8fe7628a818a21511009a88547266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0564f30fb7a344254ea08c9ca55b92ad267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d54ffeb22e4312002bc01201487b7d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc12d3fbe4831f7377e7d9f916b2379269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb265b16d964dfee2491da251a470a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5a899b76046f7fe662c5e909b6a82271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c3d048708b8b02225dacb3b795959272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c002bd2820b4d0d7196e17dc1dd2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbc5a6433d06d980c5fc8737b03fbf274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696a3c13143e8f003690e46f4e7361f6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78313457c4b653897647681d303b84d3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f7a97714ca8c47e2f060f930b075a5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191818b30a329b5a6721e6808f4229fd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c81bcaa41b5c761b2c61ff404a90148279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6bdcbaf896d25cca9d0416b8b06b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba03b445c7d4346135f32aca28d25f28281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c59caf8ad3b57d6c93495bea9069773282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c42a24819b2c01f1b2d4efa1120ef2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781066bc4aaebc3068cead9127548459284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9019e725bfea94f4cbfb1532ede452285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7763648a0a856021796220054a80f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529fe054fd4ab8eb1ae6d094f11c13c3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e58b50676470ff53a198276d9370e2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c45092705da8bd8fb2e19ffded0e3f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d543e6757a46978290b56ad9d627112e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb11be063bb049d34940d3ed8117098291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f26774ff7322396fb5af65dd42a62e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56787944fcbe8d0bc4dd4e2a89ecebf0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1900a577438a66e52e2a524f5f27578b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf8f650de95760818f6b9a2b450f092295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f9b75b41a5d8db7c23f9171b3791f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c11080e99c1f924d5bc4166c72b72297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f11b2a8d3f97e8a58c3872a90afa0a4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43028f9e27a7daf338a82a1831f1f123299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7946840665c79e894392a5216186738300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f947b98c84f93882ba6942b15959cb05301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec32ae9ff1a7dfddbdec46ae6bb49801302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909b12c4156e2042d5a4fcd50b5c4d0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3466ece1008c2038a938a626aff9c41d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57000e1e3cd13167fd0f0ccfa4da1d69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93435459be08e2227337a6d7dbdba4a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c08daa8bd9ccd628d4bd829968a27d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42a13da74ecfcca9ad90555d9c6ae31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d09f9673bd2fda60687c7bddda6c1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2737b4593a8a1f8e5c18b3a08bf6e0f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884da6e8aaf022da815406064abd640311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a68137050ac4b4f6ed4b18863f809e7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966d67342236f4791fdf38b064741fd7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e572405d0b884e1355178355e0488f49314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453b0add69ae3abb0c06f1fa235f185315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557625ef8f660fc0507703c8418337d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292706a79733972bd305270b4a5c86a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f83d29eb592f59cb8b2cc7d76ca4df318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f4860532527978935fee4583a4c44319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cebaa05bcd9ee87fe0cd432333fece320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782fd47748048c33dba15c5584ad0e67321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89fd598b5f7ecd1190858eb34d7be1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d3691eef01be717355208080527b42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e821a0017def0f4bbe03f4b919a7ab5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31df17f4640e827a2128076da4d49b1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8afc62a41afc5e36086f2c5ef6f8df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10579ec6f3f4e29ad844077a132d351327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d9d2c25b7b911a28969dc4fcf7af9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc38a60a9ae99b404766376adea7936329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854cf9811e0c3e945d14dade2ee9f12330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ed27920d1a41105a842b4448fc39e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac26d93d41a4dd96044b512a7afb5e3e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c69dc7217f439c9402521d99992e332333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f050079ea099df786a29d700cbaddf9c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66841184808642fd62cd4c80ac4cb2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff9888dc023cefc2b18d8f54fc90c68336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35449d04c069d3ed300a9f5164ff475337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6a8392d478cf1a08523da8118d843338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7746d1eb84f95a68b2ca013065c1e83f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4093609e045bb0999799f69cd0da1858340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e3d62be38fc913010900d082fb795341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fb4ddce370d7e4a79e31123eed90aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55bc4c74b68077f087d3e075c146b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab571ab2900dd8f82bf3f84a24aa607d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e5f8199687d65d306cf6d41b910fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbfefd7a255706fdfc2558415e6c7a4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672520bbd8e4d81878b98c3803675974347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c7c64432d67b054102e1aebeae1278348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20edce80493ce428b180358ce5400ae0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaa96ced973aa37419cc0992b170e13350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11e0fc0627d0b5cfb36f2efa7fd3260351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b77d6f625f800f0eaa93ad68bae22b9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a045b09f7b7fe4e22b989ed11150b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd02a0eba194e56cd0c92d2fa8c400b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd7bf6f3a749023f1ed5cd1b579f839355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2047bbcb8d6be7f7f4c95eeb78a20e68356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2560f9e5e948557884d75bf6feb0f58c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6589ed34ab1a22b95ef759862aac992358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e5aa452104afec28a11efea1d169c6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097f073df57efe3bdaac5092c3304c6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac01fa018e488ee274d79c2524560e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7941725413579e0145b6fd95fb57d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a637f3c5d1be7e5e6b101c9d10e212363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171837449e2f17ac1a6e48b22f7740ec364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7de8bcb3586dd6b24407e49e4f83bfa365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5eb6b39735a219ca4ab7a89d0921e23366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42057c47ba2d23f861aa7b786d9e80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d291c7b30701a9e32dcb90e998b92ce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bffa519b808f34456b2194137bebe0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6a9a4730d8320b39625800cba3d966370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ae60fa89cbbd15950d7c647dda61c3371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7728fbc4f124015c8ed2b732834ece18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c53fd9002cdf7c460373f5ffb7ed5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7ee7a9730edbec63fb41e2bf559573374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e20a19b3a97779338f46a50d9fa12375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945bce6098593f97f6676f50282b64ec376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae0f961e6dac1d2202b5f520d5581a6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9781ca1085f650e3c543ff7003d0f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afb17e34759489abe3bd37eac64cb7c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62fec9b2acdcff903a3fbf3028bfbe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ab96d72d9202c3a70611606e3396e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44822d4e04554568cae8b21617b4e1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fd05b232808deba16f3caa643bdfb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c4b04bd522c418d2ab4074cdd2cb7a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8587b86affa72b21a59ec9b975d32385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da515c9153fa4cc8aa741e42022a1c7d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1414426e4f621bb227c619f705678de9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39a9d5989023b5242e194a77dff8609388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c7c859ce58227d75e67efcb61deae0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac63721817c826c46cdc6013ef1beb8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1b4a58b9f7e80804954ed7b18f45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb667caf9b954ee3eaf679c64d247e21392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf6b12ea3ff9d3e77f592b004f6af0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e9fb2529d62ddfe43343e7997f1c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad92586718f7f42c213eda0efc99671395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e6179b749b9995b357c5c139f2b48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5bc8ab73bbeebfeceba0c46ba55f99397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab390df521629c5ecc73bd2ae4fc3f32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6e9ea81329544b1cc93dbaff48f10399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796e69e38d8519b8c3522b0277774c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2a548df723fe91c08c0776608ebd58401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87d38daa5736cd93733460913efa40b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215785e285dc8b0cf932b7a6d0fe8f2c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ab84c4e9ae699c97c48a0014d9ea3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34a4a0b71bd377f47fc1c239970c38405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ea62590ec10cfe9ec574e1494d2cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7491f0964f5e4931f5404bf031e4e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489012659fa03f84b02a3bc59efb35c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a930ba07de2474ed505e0d460d423d55409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5886d2fe315136161e63285be0d02ce4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d42546945c5c7001b37c383e8c8955d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cae8990856bf87d79541894e70360e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65d1733ad0036ddaa2896dfb46d9172413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096809605818c5dddf18823acb9c36fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee294d4ab693b023c7e88516aea35077415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ec83686c67bc63f1cdc4a47bda72e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eae75dfd638ca8183b11a73845e8491417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf5066bc01775b9fe1d5cfdce162b4e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0d9ddba8dde7ef22cef4536479924419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08e5bba06b6cf621ff2609569b0b275420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114eb8864e20728a902edd888cb4d3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e90085321e6d501ddb45eeebee316b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e10cab4a598b26519c97c37e06f4a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebe3b47325c5173b2035c58c25459bd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6258e32e795c72d50e027a9e11d9a6d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fc860c9e32ae262baca9bba7b3089a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e463f34d698dd5d4d092a211824310427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbdf8e8325b3ad5d1e8a46610e3259428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f88290aedea0f187d9252afae90de429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4490a4d067933560640e5d11cdc4e2a430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfcefa0ee4dc3fc8f48a2281494270e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5ff412a928bf2075c6270f2488a7e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd555829ca93bed59f8a2f0d234e668433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87d21dd789b12936a5936074545d769434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e54854fa6b5ae6c9402083c98734e55435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c46ec184475ebc56cb7dec3ad74de436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bf46d93d3edfddd6f9e725ad385a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45606eef4ccddfc125d26ab2b2c1ac5d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da98159d7cda940d980702e9adfce641439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0f3e35492e117faa930602f6f01db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2276dbfa5729826af19c79ee046d27441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8941dca270275799acc5e28e119ec416442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31920466e045df865cb8eade5446e231443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40bafe375d9adf6e67eb837b1d473f3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75494338da32264dcc91fd892512f0e7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35d71233d6554a6fd0c83201bbebaf446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729f183fbbdfabf46a4bc45ef39da11447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec372621546babbb9c078e9d36768ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d90ea9653d6d6f0a67a3e79a137b93a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb368e09a4d74e84dc01a10c122c30450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe93b13fb7abd3266e80219dc4c6c43451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872addce7f85e78777fbec53baab37c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7485b5a46d382af40d4fd2d553787fc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebc6d6edc57b901ef38582d9dce82f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8deeec7391c532de04c0071912e735455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f5490899c9ee0d95c383c07458d74456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ee6f5ba30edfd50d536079d99d385457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425b724454bade1096152467888e85ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d7a1db0a22271abb2f7c43b809bd6a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932c08b4b0aa81219c60c8d1a0e3d8e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d46faf837ab71bf757866bcd6ee584461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e1d15712992160a6f10dbd2939967462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ebf19b3318b5091f3f475c89dd093463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2759049a1b98db7261bdb529d01f8f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5142e8fdcd19b828067916fe28d0522465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39ca6904b886ed436ec7b1e691bb6d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f643d7e7fd242bc145172bc6f0154861467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe8ceddb56cabcec58d8b7bed2982b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234d64b754d5e2c3dddfb04c71a861f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca02f9dab6e424af8c7fc7b6d3c6a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b75d98d02dcd3538079a14477de337471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca2d42d153eafadd252727b91bac9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956743f243a020d5e168dca7899f0181473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efe3fe958a479a3340bc8ac6948ba69474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30443205c9d1a8832b606dcc591b32b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f560ac38a61c67444f25a95c2c6df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d859562ab2f0925c0e8786f65757ea6b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1c31d924ae72e90897ebf6142f6d3f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566259982c4ac604d36416906be923a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a01fa65a998f99fc2871160c1a335480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd41fd32677f4ec61728be4d7c3225481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a22bbec6f05e5e94b89118ea07279c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd161157715a711474d44c4e9136009483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedb7f7cf1624e36eae0378763394457484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ebb3c7058d1b886ca5106510e4ba62485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a8c65a42270bf67dee50b4afed865486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8083c373a88d4cab9cb649886ec8bd1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c786752f1f073dc639b7ff4ffae778488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32cf266f6576bd21daac8d8c034a3f3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da40cf4a9efaf4a0f0cd62b1c4af5ebf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d73a4e21633fe8dcd5b4373867fc2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c9b33d48869e40a6cedbfd68233c9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d3c2841a3b91f21c0811f04375401493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb522cabe7f833cbedbf772c7e3a382494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ce361b712bea74bf2e913dfbfb77b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80853afb31e6ce168ca4d6be75cba334496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b8bfa067dddeaea89f30e209cf9f1497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bacc6c3a8012b6664408dc27915813498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b041b9098753d083db2d209812fd2575499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19ff3e88462a99ae693c2b492a1091500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454fa25bb636a39ed2f32f254b6fb01501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f464370551dfe1db8b11a8fdd6b1c9a8502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54031c3812039c97da49c896304c0c20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714699d00ca6853e6fd21848e804855f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d6415c69eda58de204c4f1f5e60184505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a5240f6ad2c5568df9ef991e3c3b8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaa6b33a55b9d76e170df1de770f7ae507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e16413aa60a8a9304416d432007db508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfa50b5ab951ad7c209ce8e43d4d3b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3296c9e0345a66ab2a88b1dc341733510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f46681289834762eb899ae2d375272511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaa02971410510b15b9a077338f33e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c704fa34dedb7bd73660977173cdb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc349b53b703d59a30676ca13710ff514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71930e33474c530d4e93584bbdfa2089515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17a61b39f73330e23d9696fe45ca632516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908bb99701aa906c2ba62d8f9cfa9b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7e86233d1d36b0773aeff045a2367518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff58d5020dc72d00dff217dc232c9bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd203f16d852819fb072e67707f9dc47520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fa0f31a6997b601a8d5d3fd5be81e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fadc1fdef9823380bcdd0125401a6b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88137dbc601989c9a6356e319ac10d0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49aae23f164b086996a08a8c8202a4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c8679b52f7f03677f9518f16d8b1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e985c4127bb9e1ef996e09a0ec038f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7826f7998dcde877665bd30a9bb5547c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a910c856b8c90faf2e0bbf829f59c20c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991c3a9958f50d8619d2276ddece0c1d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f5a112f3ce0162b1c5eb4ef0c4ce5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5ed091e7ac8428ef7221aaac7f6d26531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7b5d7a0705e18b4642f993b671d3b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578feb69e593d39e11b5e4f16bf3fd5e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee24946808f59842051da1c6e8931df534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf834a8877e3644be261125bc8dd64b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf9bf5425a808cb80bc5d05bbb3057c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01b1814b9134de78e3446606d0686d3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6463644f1fbcd7a8ac03bb55b1d58c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59967a2d46c2b37991f244fb69ef1f79539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2b8823f1f72ed5c1e77bc11d5a5f63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00360abee8e32986a6540917e6492b5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a58b62bc5e82299867069956dae7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85795d57db36ee6f58ba4c3ef7d02aa6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04547a0a573cb91096175626ed48e489544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ffe8ee51b53e95b94a16020fe62079545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08303bd40b561435040543261f7a881546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c89ea3835cddbaa98174357fe3aca2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860acadee7ecdb21ca9d177e1747578e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b27f696a41c44e956e4109e4049192b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3ad755d645a18e825b7f65c0f60e1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bb5205a4de0627db36c94d12862ac551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2cc1a1f972c97b727b834563f7845b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093819cc338ae4281a40a2f92b5c727553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec5d3d89d4ee21acd46611f7e23b0b9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8086184b4c2ce7cc1772db973e90338c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bece99cc123f119fa4ee603837944a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e2831a2e91ee4c311b186f5ebc909557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce7e889b345cc6f999e578a602bb81558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d0a63a1f7a0b3f1aedcae8ac32c929559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b78406b40deabcd2016dc837b57eb40560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9293673a773449ddf7d04edbe23b4824561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3d8306c74ff50a52e9143724c99138562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eddd688296100b27a56e4977a8a5f5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb126b2fd452ac0b5ae571b00defedee564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc0a9c2efc7d468c46f157e5a8bb84c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51cf8210b02619f8313606b5bd3d000566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a78c54aa779396e5327bf827a0937d1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b20787f044e814a733cbe13163ea307568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c83da065bd717a54031984714f91ef0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a4519152123bc984a3b5a17314ea8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f49fbca3df64ae3bc5c2a76808e82e0571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294874b39018b136e453c4e77d616859572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dcc8185947c1fb9c8f8416a3c670ca573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e85be95b69da6a1423c49fb0f7124a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cd552a11fc80df6fdb82b1f1d69e85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb79296638cfdfcd46401ad553493d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab475cdb0a82288a3ed67f93c173287577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad822ce35771cf00516bff1ac7a2b1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dd8fcf9e1b0cf861a4f71e6338d399579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae390235ded5e59b6e019da71fdecbb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477bb3da21ae23c450baf5a0508d4f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb92bd3b2a189b1519ecbeba9eeb2b75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769a27c565e30e7a419164102b4f4f07583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b1b81ada8b54fcfffdf692c895bee9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ce81940e995121eaf566f16ab12c36585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d84edb7fc6ecedd0d94da74ecee3a6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e5e94a14bc3bfe19a8de06ad22a9c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddcd5123b9eef1843708765d912eda588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac252c50ae24de6894832aad1ae4156589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb347f25ee556c1e236f114d79f860590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe714b2813b3b325dc7871210211faae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a8b4c28e8a402ae9a0693693fc98592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498515b72aa604265f90a740185017c2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480869419997ac6e7c65ee8a1a53ca4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2314440cdc62269f39e467f65cb4a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4010c474f3ac5145e0bedef625a207bb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0397bfc71abe017c06a3111252af1fb4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e45c27d1a74a6152f83e9d37bb73f3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f235d23e3acb406173003ca688c435599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0af48d836f220815a348c6606744b81600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa750f9104769c9ad471e1a6dee140601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c92ba75e56b320b824bd29c7caabe602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8550eb878be4baee2dbc6a2ca9324393603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1832aff805b5c8a4209eb7ab344ab604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be8eeda1a40867953fce805dee6fa59605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa59f6d7b4bf5fafa83d4cac8300a86606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c612d6f506760291ff917f0d28f8751607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0bf119fc08b46adb66a02f13a3b91f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0976a4dea2a9c43ba69b3ee14b18696609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11235635b50523040e393101fc15479f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcde61571351cf5fa0f20faa1593c3a3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e20a37dca68509396484cbd3292f18612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9e53c7d99365334b215d0a496b7f7c613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c8e139604ccf9004f35285ffe5a1e3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9543bd92b6d8f1588bf9f754d2d31ccf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908f8ad9e0e6afbc246cf59969546a54616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cb427ffeeb89476c3da1adec480a94617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb944eba1e83efab5bfc9511eeee6e1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd141f1b3ec22f95aa1bc48395e5a73619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d305868bd9f2eb02d72895c0b7d17d6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9413c7689a5a784b6371903ca65df8c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bfb61d60f0e12f64b75e63083f31f8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbac5aa52e230fadc413f543e97e4bd623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e332bf0385f74eceb3594548563c596624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a60edabe6eb34f1fdbee47ad1ec20eb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bc750c170e34b05fd82a8c4578ec72626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2cb4cdc0de412640f9e07950ae2ae6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871fe4d7fc2bb60808c968db3b073000628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1a6c29f0cf354275d70012ffdb9d9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f960f17b222074e4b959767518e76669630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1b64f98b600f1be9d6e37239cfa176631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61fd92ed3e83733c874fecfc3b017ef632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884702dac7c43173724f8dd275f31143633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f000179fe98fc60f6699cb72b9f1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe87162ed54deae1cc0e86c06a0def1c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bee0dddae538a3af02b70a4910eee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4aee8095270a2c6361de48142be8f2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95343f0e6da3fd30d0ca787d4fb51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eb0c6697b16a86a1759cf014635a05639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3240789ca3a61af2c1e4292319fd73640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d12c231b4f16cd6013cf1e3f91daa85641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62531f7c541491889f021eef26bb4b8f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cfd58c8b123346a6fefdfe54be2f4b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d18f4a6d23ae2bf1ac0e8c5619442644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26053ed5c83d12b1b8fd11cd16400a31645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2c5f6de203de8eaf383bf4d37882b4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7124d1c143be29606251160e7dc74881647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f883e502b0a5d21fe8f50260f2cd7c8d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25dd5cc074dafcf9f672df6ec1fcac2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a1c5071eec1dd494dda4d4b2552082650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9394c6419195b1a0b40a05399a80e62f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645d705576378f0750866d2bf47687a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb9752ee14dedace150ea3edb7f58f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3ffe7df7db2382d7eecbb97dc4449654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af656e178ecf6fd87d6296dd5a231c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828b018255435c6a9e5c95432b6ec2a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103fef39361ac5441f6c6e200bb052b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1607b25d4d4e860ee7575e7ad17e8070658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af4ca43c450d5649d456fb2353b186a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52388b2347a8013bf76f2423ef188b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429bcefcf4fcef6dd3b192332803cb8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180bf1f686a70133d26fa30f2c76a79662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a6b82429396d09ab91ff52f54f8ba663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcc322794f20824ff9e4787977a99c2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3d60c30b7bb150612a218784c8b95b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291bc258b8c4109b0d11898bab7b4af666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c4d907acbb4edd997ea1634ddc61e667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a3f9ba466d2654be4eed89accd4b6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525ec561ffcb99a509f7f1cdebd7dec0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bc2a01f0d4adb9d8755a992582ab7f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5125de65778f2d5c97235271a13ca5a9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256121131a83aa19875cd468efbfd1d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddded651b3676560c00729458b87ae99673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e2d0fa0b0d1fee5defec6034c4ed7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865617731e069f94db5929dd05e237f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d2ab28adc32a355f3836300199b953676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab69c04f03831eae716a8a58072257677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130d993a57fc60ffda3694f146637af678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cc4a4f90c6404b5148667d3ee7bc1d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7823d8ee39d7ce81ed4f4254ff08e8680.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -4420,51 +4276,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>21</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="876300"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="42" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -4480,51 +4336,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>22</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="876300"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="44" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6455,476 +6311,476 @@
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="109" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>55</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>56</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="110" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>56</xdr:row>
+      <xdr:row>57</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="111" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>56</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>58</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="112" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>57</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="838200"/>
+      <xdr:row>59</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="113" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>58</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="809625"/>
+      <xdr:row>60</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="114" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>59</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="752475"/>
+      <xdr:row>61</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="115" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>60</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="762000"/>
+      <xdr:row>62</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="116" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>61</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="866775"/>
+      <xdr:row>63</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="117" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>62</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>64</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="118" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>63</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="885825"/>
+      <xdr:row>65</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="119" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>64</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>66</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="120" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>65</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="723900"/>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="121" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>67</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="122" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>67</xdr:row>
-[...2 lines deleted...]
-    <xdr:ext cx="952500" cy="876300"/>
+      <xdr:row>68</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="123" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
+      <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="923925"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="124" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7540,51 +7396,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="146" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7600,51 +7456,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="857250"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="148" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7720,51 +7576,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="152" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -7780,51 +7636,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="857250"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="154" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8380,51 +8236,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="174" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8440,51 +8296,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="176" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8500,51 +8356,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="178" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8560,51 +8416,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="180" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8620,51 +8476,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="619125"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="182" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8680,51 +8536,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="184" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8740,51 +8596,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8800,51 +8656,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="188" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8860,51 +8716,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="190" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -8920,51 +8776,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="619125"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="192" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -23570,1010 +23426,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>346</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="680" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId680"/>
-        <a:stretch>
-[...958 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId712"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -24840,51 +23736,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J363"/>
+  <dimension ref="A1:J347"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="21.137695" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -25116,8857 +24012,8457 @@
         <v>14530</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="I10" s="0">
         <v>4.27</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>14589</v>
+        <v>14726</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I11" s="0">
-        <v>1.86</v>
+        <v>1.12</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>14726</v>
+        <v>14803</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>45</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I12" s="0">
-        <v>1.12</v>
+        <v>2.57</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>14803</v>
+        <v>14840</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>48</v>
+        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>2.57</v>
+        <v>1.11</v>
       </c>
       <c r="J13" s="0" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>14840</v>
+        <v>14841</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F14" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>1.11</v>
+        <v>1.43</v>
       </c>
       <c r="J14" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>14841</v>
+        <v>14879</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I15" s="0">
-        <v>1.43</v>
+        <v>1.58</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>14879</v>
+        <v>14880</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>58</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
         <v>1.58</v>
       </c>
       <c r="J16" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>14880</v>
+        <v>14911</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>1.58</v>
+        <v>2.08</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>14911</v>
+        <v>14912</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>2.08</v>
+        <v>1.99</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>14912</v>
+        <v>14933</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>1.99</v>
+        <v>2.67</v>
       </c>
       <c r="J19" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
         <v>14933</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>70</v>
+        <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>2.67</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>71</v>
+        <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>14933</v>
+        <v>14937</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>2.67</v>
+        <v>2.07</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>14937</v>
+        <v>14976</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I22" s="0">
-        <v>2.07</v>
+        <v>3.1</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>14976</v>
+        <v>25037</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>3.1</v>
+        <v>3.23</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
         <v>25037</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>81</v>
+        <v>78</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
         <v>3.23</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>25037</v>
+        <v>25038</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>3.23</v>
+        <v>2.9</v>
       </c>
       <c r="J25" s="0" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
         <v>25038</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>85</v>
+        <v>82</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
         <v>2.9</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>86</v>
+        <v>83</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>25038</v>
+        <v>25066</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G27" s="0" t="s">
         <v>87</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I27" s="0">
-        <v>2.9</v>
+        <v>4.43</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
         <v>25066</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>89</v>
+        <v>86</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>90</v>
+        <v>87</v>
       </c>
       <c r="I28" s="0">
         <v>4.43</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>91</v>
+        <v>88</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>25066</v>
+        <v>25089</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="E29" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I29" s="0">
-        <v>4.43</v>
+        <v>1.12</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>25074</v>
+        <v>25105</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>0.87</v>
+        <v>1.54</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>25089</v>
+        <v>25120</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>98</v>
+        <v>27</v>
       </c>
       <c r="I31" s="0">
-        <v>1.12</v>
+        <v>4.4</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>25105</v>
+        <v>25176</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>1.54</v>
+        <v>3.24</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>25120</v>
+        <v>25177</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>4.4</v>
+        <v>1.8</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>25176</v>
+        <v>25179</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>3.24</v>
+        <v>1.66</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>25177</v>
+        <v>25190</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>1.8</v>
+        <v>1.51</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>25179</v>
+        <v>25190</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>1.66</v>
+        <v>1.51</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>25190</v>
+        <v>25192</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>1.51</v>
+        <v>1.63</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>25190</v>
+        <v>25194</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>1.51</v>
+        <v>1.65</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>25192</v>
+        <v>25195</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>1.63</v>
+        <v>3.31</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>25194</v>
+        <v>25195</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>123</v>
+        <v>120</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>1.65</v>
+        <v>3.31</v>
       </c>
       <c r="J40" s="0" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D41" s="0" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="E41" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J41" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>25195</v>
+        <v>25205</v>
       </c>
       <c r="D42" s="0" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>3.31</v>
+        <v>1.79</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>129</v>
+        <v>127</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>25205</v>
+        <v>25209</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>1.79</v>
+        <v>2.04</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F45" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>25209</v>
+        <v>25220</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>2.04</v>
+        <v>2.69</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>25220</v>
+        <v>25221</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>2.69</v>
+        <v>2.6</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>25220</v>
+        <v>25222</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>2.69</v>
+        <v>2.39</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>25221</v>
+        <v>25222</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>2.6</v>
+        <v>2.39</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F50" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>25222</v>
+        <v>25225</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>147</v>
+        <v>145</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>2.39</v>
+        <v>2.12</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>146</v>
+        <v>144</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>148</v>
+        <v>146</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>25225</v>
+        <v>25226</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>149</v>
+        <v>147</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>2.12</v>
+        <v>2.35</v>
       </c>
       <c r="J53" s="0" t="s">
-        <v>150</v>
+        <v>148</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D54" s="0" t="s">
-        <v>152</v>
+        <v>150</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>25226</v>
+        <v>25227</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>155</v>
+        <v>153</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>153</v>
+        <v>151</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>2.35</v>
+        <v>1.98</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>154</v>
+        <v>152</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
-      <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>25227</v>
+        <v>25256</v>
       </c>
       <c r="D56" s="0" t="s">
+        <v>154</v>
+      </c>
+      <c r="E56" s="0" t="s">
+        <v>155</v>
+      </c>
+      <c r="F56" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G56" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2.22</v>
+      </c>
+      <c r="J56" s="0" t="s">
         <v>156</v>
-      </c>
-[...13 lines deleted...]
-        <v>158</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
-      <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>25227</v>
+        <v>25257</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>159</v>
+        <v>157</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>41</v>
       </c>
       <c r="I57" s="0">
         <v>1.98</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="C58" s="0">
-        <v>25256</v>
+        <v>25258</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>160</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>161</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I58" s="0">
         <v>2.22</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="C59" s="0">
-        <v>25257</v>
+        <v>25259</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>163</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>164</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I59" s="0">
-        <v>1.98</v>
+        <v>2.74</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="C60" s="0">
-        <v>25258</v>
+        <v>25260</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>166</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>167</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I60" s="0">
-        <v>2.22</v>
+        <v>2.37</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="C61" s="0">
-        <v>25259</v>
+        <v>25261</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>169</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>170</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I61" s="0">
-        <v>2.74</v>
+        <v>2.22</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="C62" s="0">
-        <v>25260</v>
+        <v>25262</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>172</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>173</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I62" s="0">
-        <v>2.37</v>
+        <v>3.5</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="C63" s="0">
-        <v>25261</v>
+        <v>25263</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>175</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>176</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I63" s="0">
-        <v>2.22</v>
+        <v>3.15</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="C64" s="0">
-        <v>25262</v>
+        <v>25264</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>178</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>179</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I64" s="0">
-        <v>3.5</v>
+        <v>1.62</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="C65" s="0">
-        <v>25263</v>
+        <v>25265</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>181</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>182</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I65" s="0">
-        <v>3.15</v>
+        <v>1.94</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>183</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="C66" s="0">
-        <v>25264</v>
+        <v>25266</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>184</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>185</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I66" s="0">
-        <v>1.62</v>
+        <v>1.8</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>186</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="C67" s="0">
-        <v>25265</v>
+        <v>25267</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>187</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>188</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>44</v>
+        <v>41</v>
       </c>
       <c r="I67" s="0">
         <v>1.94</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
+      <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>25266</v>
+        <v>25293</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>190</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>191</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>1.8</v>
+        <v>2.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>192</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
+      <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>25267</v>
+        <v>25294</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>193</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>194</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>44</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>1.94</v>
+        <v>2.07</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>25277</v>
+        <v>25308</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I70" s="0">
-        <v>6.11</v>
+        <v>7.7</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>25293</v>
+        <v>25310</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>2.27</v>
+        <v>2.5</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>25294</v>
+        <v>25311</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>2.07</v>
+        <v>2.41</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>25308</v>
+        <v>25312</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.7</v>
+        <v>2.5</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>25310</v>
+        <v>25313</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>2.5</v>
+        <v>2.31</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>25311</v>
+        <v>25329</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>213</v>
       </c>
       <c r="I75" s="0">
-        <v>2.41</v>
+        <v>2.63</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>25312</v>
+        <v>25335</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="F76" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I76" s="0">
-        <v>2.5</v>
+        <v>3.38</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>25313</v>
+        <v>25335</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I77" s="0">
-        <v>2.31</v>
+        <v>3.38</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>219</v>
+        <v>217</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>25329</v>
+        <v>25336</v>
       </c>
       <c r="D78" s="0" t="s">
+        <v>219</v>
+      </c>
+      <c r="E78" s="0" t="s">
         <v>220</v>
-      </c>
-[...1 lines deleted...]
-        <v>221</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>222</v>
+        <v>75</v>
       </c>
       <c r="I78" s="0">
-        <v>2.63</v>
+        <v>4.51</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>223</v>
+        <v>221</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>25335</v>
+        <v>25337</v>
       </c>
       <c r="D79" s="0" t="s">
+        <v>222</v>
+      </c>
+      <c r="E79" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="F79" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G79" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I79" s="0">
+        <v>4.14</v>
+      </c>
+      <c r="J79" s="0" t="s">
         <v>224</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>25335</v>
+        <v>25338</v>
       </c>
       <c r="D80" s="0" t="s">
+        <v>225</v>
+      </c>
+      <c r="E80" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="F80" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G80" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I80" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="J80" s="0" t="s">
         <v>227</v>
-      </c>
-[...13 lines deleted...]
-        <v>226</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>25336</v>
+        <v>25338</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>229</v>
+        <v>226</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>78</v>
+        <v>75</v>
       </c>
       <c r="I81" s="0">
-        <v>4.51</v>
+        <v>7.14</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>25337</v>
+        <v>25351</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>231</v>
+        <v>229</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>232</v>
+        <v>230</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>4.14</v>
+        <v>3.75</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>233</v>
+        <v>231</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>25338</v>
+        <v>25367</v>
       </c>
       <c r="D83" s="0" t="s">
+        <v>232</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>233</v>
+      </c>
+      <c r="F83" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G83" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I83" s="0">
+        <v>4.34</v>
+      </c>
+      <c r="J83" s="0" t="s">
         <v>234</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>25338</v>
+        <v>25393</v>
       </c>
       <c r="D84" s="0" t="s">
+        <v>235</v>
+      </c>
+      <c r="E84" s="0" t="s">
+        <v>236</v>
+      </c>
+      <c r="F84" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G84" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I84" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="J84" s="0" t="s">
         <v>237</v>
-      </c>
-[...13 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>25351</v>
+        <v>25406</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>3.75</v>
+        <v>2.22</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>25367</v>
+        <v>25407</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>4.34</v>
+        <v>1.76</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>25393</v>
+        <v>25407</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>6.4</v>
+        <v>1.76</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>246</v>
+        <v>243</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>25404</v>
+        <v>25408</v>
       </c>
       <c r="D88" s="0" t="s">
-        <v>247</v>
+        <v>245</v>
       </c>
       <c r="E88" s="0" t="s">
-        <v>248</v>
+        <v>246</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>2.04</v>
+        <v>5.94</v>
       </c>
       <c r="J88" s="0" t="s">
-        <v>249</v>
+        <v>247</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>25406</v>
+        <v>25438</v>
       </c>
       <c r="D89" s="0" t="s">
+        <v>248</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="F89" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G89" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I89" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J89" s="0" t="s">
         <v>250</v>
-      </c>
-[...13 lines deleted...]
-        <v>252</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>25407</v>
+        <v>25449</v>
       </c>
       <c r="D90" s="0" t="s">
-        <v>253</v>
+        <v>251</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>254</v>
+        <v>252</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>1.76</v>
+        <v>8.5</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>255</v>
+        <v>253</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>25407</v>
+        <v>25452</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>256</v>
+        <v>254</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>1.76</v>
+        <v>7.02</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>25408</v>
+        <v>25458</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I92" s="0">
-        <v>5.94</v>
+        <v>2.48</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>25437</v>
+        <v>25461</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I93" s="0">
-        <v>10.49</v>
+        <v>4.8</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>25438</v>
+        <v>25463</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>90</v>
+        <v>27</v>
       </c>
       <c r="I94" s="0">
-        <v>9.140000000000001</v>
+        <v>7.67</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>25449</v>
+        <v>25464</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I95" s="0">
-        <v>8.5</v>
+        <v>4.95</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>25452</v>
+        <v>25465</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I96" s="0">
-        <v>7.02</v>
+        <v>4.95</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>25458</v>
+        <v>25466</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>274</v>
+        <v>27</v>
       </c>
       <c r="I97" s="0">
-        <v>2.48</v>
+        <v>10.43</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>25461</v>
+        <v>25467</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>27</v>
       </c>
       <c r="I98" s="0">
-        <v>4.8</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>25463</v>
+        <v>25471</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I99" s="0">
-        <v>7.67</v>
+        <v>5.21</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>25464</v>
+        <v>25473</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>4.95</v>
+        <v>3.51</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>25465</v>
+        <v>25492</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>285</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>286</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I101" s="0">
-        <v>4.95</v>
+        <v>1.88</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>25466</v>
+        <v>25492</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>288</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>289</v>
+        <v>286</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>27</v>
+        <v>213</v>
       </c>
       <c r="I102" s="0">
-        <v>10.43</v>
+        <v>1.88</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>290</v>
+        <v>287</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>25467</v>
+        <v>25505</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>291</v>
+        <v>289</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>292</v>
+        <v>290</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
-        <v>27</v>
+        <v>259</v>
       </c>
       <c r="I103" s="0">
-        <v>9.210000000000001</v>
+        <v>3.55</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>293</v>
+        <v>291</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>25471</v>
+        <v>25529</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>294</v>
+        <v>292</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>295</v>
+        <v>293</v>
       </c>
       <c r="F104" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G104" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I104" s="0">
-        <v>5.21</v>
+        <v>6.19</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>25473</v>
+        <v>25574</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>298</v>
+        <v>296</v>
       </c>
       <c r="F105" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G105" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I105" s="0">
-        <v>3.51</v>
+        <v>3.11</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>299</v>
+        <v>297</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>25492</v>
+        <v>25576</v>
       </c>
       <c r="D106" s="0" t="s">
+        <v>298</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>299</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>4.2</v>
+      </c>
+      <c r="J106" s="0" t="s">
         <v>300</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
       <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>25492</v>
+        <v>25578</v>
       </c>
       <c r="D107" s="0" t="s">
+        <v>301</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J107" s="0" t="s">
         <v>303</v>
-      </c>
-[...13 lines deleted...]
-        <v>302</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>25505</v>
+        <v>25578</v>
       </c>
       <c r="D108" s="0" t="s">
         <v>304</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>305</v>
+        <v>302</v>
       </c>
       <c r="F108" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I108" s="0">
-        <v>3.55</v>
+        <v>4.9</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>306</v>
+        <v>303</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>25529</v>
+        <v>25579</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>307</v>
+        <v>305</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>308</v>
+        <v>306</v>
       </c>
       <c r="F109" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G109" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I109" s="0">
-        <v>6.19</v>
+        <v>4.01</v>
       </c>
       <c r="J109" s="0" t="s">
-        <v>309</v>
+        <v>307</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
       <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>25574</v>
+        <v>25579</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>310</v>
+        <v>308</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="F110" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G110" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I110" s="0">
-        <v>3.11</v>
+        <v>4.01</v>
       </c>
       <c r="J110" s="0" t="s">
-        <v>312</v>
+        <v>307</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
       <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>25576</v>
+        <v>25596</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>313</v>
+        <v>309</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>314</v>
+        <v>310</v>
       </c>
       <c r="F111" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G111" s="0" t="s">
-        <v>12</v>
+        <v>27</v>
       </c>
       <c r="I111" s="0">
-        <v>4.2</v>
+        <v>5.87</v>
       </c>
       <c r="J111" s="0" t="s">
-        <v>315</v>
+        <v>311</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>25578</v>
+        <v>25629</v>
       </c>
       <c r="D112" s="0" t="s">
-        <v>316</v>
+        <v>312</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>317</v>
+        <v>313</v>
       </c>
       <c r="F112" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G112" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I112" s="0">
-        <v>4.9</v>
+        <v>12.01</v>
       </c>
       <c r="J112" s="0" t="s">
-        <v>318</v>
+        <v>314</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>25578</v>
+        <v>25634</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>319</v>
+        <v>315</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="F113" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I113" s="0">
-        <v>4.9</v>
+        <v>1.76</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>25579</v>
+        <v>25641</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>320</v>
+        <v>318</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>321</v>
+        <v>319</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G114" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I114" s="0">
-        <v>4.01</v>
+        <v>6.64</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>322</v>
+        <v>320</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>25579</v>
+        <v>25667</v>
       </c>
       <c r="D115" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="E115" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="F115" s="0" t="s">
         <v>323</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G115" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I115" s="0">
-        <v>4.01</v>
+        <v>3.47</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>25596</v>
+        <v>25718</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>324</v>
+        <v>325</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>325</v>
+        <v>326</v>
       </c>
       <c r="F116" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G116" s="0" t="s">
-        <v>27</v>
+        <v>12</v>
       </c>
       <c r="I116" s="0">
-        <v>5.87</v>
+        <v>1.54</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>326</v>
+        <v>327</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>25603</v>
+        <v>25719</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>327</v>
+        <v>328</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>328</v>
+        <v>329</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G117" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I117" s="0">
-        <v>10.43</v>
+        <v>1.48</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>329</v>
+        <v>330</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>25629</v>
+        <v>25733</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>330</v>
+        <v>331</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I118" s="0">
-        <v>12.01</v>
+        <v>9.93</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>332</v>
+        <v>333</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
       <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>25634</v>
+        <v>25776</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>333</v>
+        <v>334</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>334</v>
+        <v>335</v>
       </c>
       <c r="F119" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G119" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I119" s="0">
-        <v>1.76</v>
+        <v>3.15</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>25641</v>
+        <v>25779</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>336</v>
+        <v>337</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>337</v>
+        <v>338</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I120" s="0">
-        <v>6.64</v>
+        <v>2.55</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>338</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>25667</v>
+        <v>25779</v>
       </c>
       <c r="D121" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="E121" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="F121" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G121" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="J121" s="0" t="s">
         <v>339</v>
-      </c>
-[...13 lines deleted...]
-        <v>342</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>25718</v>
+        <v>25781</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>343</v>
+        <v>341</v>
       </c>
       <c r="E122" s="0" t="s">
-        <v>344</v>
+        <v>342</v>
       </c>
       <c r="F122" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G122" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I122" s="0">
-        <v>1.54</v>
+        <v>1.33</v>
       </c>
       <c r="J122" s="0" t="s">
-        <v>345</v>
+        <v>343</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>25719</v>
+        <v>25782</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>346</v>
+        <v>344</v>
       </c>
       <c r="E123" s="0" t="s">
-        <v>347</v>
+        <v>345</v>
       </c>
       <c r="F123" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G123" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I123" s="0">
-        <v>1.48</v>
+        <v>1.37</v>
       </c>
       <c r="J123" s="0" t="s">
-        <v>348</v>
+        <v>346</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>25733</v>
+        <v>25783</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="F124" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>259</v>
+      </c>
+      <c r="I124" s="0">
+        <v>1.47</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>25735</v>
+        <v>25784</v>
       </c>
       <c r="D125" s="0" t="s">
-        <v>352</v>
+        <v>350</v>
       </c>
       <c r="E125" s="0" t="s">
-        <v>353</v>
+        <v>351</v>
       </c>
       <c r="F125" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I125" s="0">
-        <v>52.21</v>
+        <v>6.91</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>354</v>
+        <v>352</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>25776</v>
+        <v>25761</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="F126" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I126" s="0">
-        <v>3.15</v>
+        <v>4.92</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>25779</v>
+        <v>25763</v>
       </c>
       <c r="D127" s="0" t="s">
+        <v>356</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="F127" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G127" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I127" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="J127" s="0" t="s">
         <v>358</v>
-      </c>
-[...13 lines deleted...]
-        <v>360</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>25779</v>
+        <v>25764</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>361</v>
+        <v>359</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="F128" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G128" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>2.55</v>
+        <v>1.14</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>25781</v>
+        <v>25765</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>362</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="F129" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G129" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>1.33</v>
+        <v>1.62</v>
       </c>
       <c r="J129" s="0" t="s">
         <v>364</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>25782</v>
+        <v>25766</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>365</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G130" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>1.37</v>
+        <v>1.46</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>367</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>25783</v>
+        <v>25767</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>368</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="F131" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G131" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>1.47</v>
+        <v>1.56</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>370</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>25784</v>
+        <v>27771</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>371</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>372</v>
       </c>
       <c r="F132" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G132" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.91</v>
+        <v>1.85</v>
       </c>
       <c r="J132" s="0" t="s">
         <v>373</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>25761</v>
+        <v>25772</v>
       </c>
       <c r="D133" s="0" t="s">
         <v>374</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>375</v>
       </c>
       <c r="F133" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>4.92</v>
+        <v>2.18</v>
       </c>
       <c r="J133" s="0" t="s">
         <v>376</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>25763</v>
+        <v>25773</v>
       </c>
       <c r="D134" s="0" t="s">
         <v>377</v>
       </c>
       <c r="E134" s="0" t="s">
         <v>378</v>
       </c>
       <c r="F134" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G134" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I134" s="0">
-        <v>1.63</v>
+        <v>2.26</v>
       </c>
       <c r="J134" s="0" t="s">
         <v>379</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>25764</v>
+        <v>25798</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>380</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>381</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I135" s="0">
-        <v>1.14</v>
+        <v>6.25</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>382</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>25765</v>
+        <v>25798</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>383</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>384</v>
+        <v>381</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I136" s="0">
-        <v>1.62</v>
+        <v>6.25</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>385</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>25766</v>
+        <v>25815</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>386</v>
+        <v>384</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>387</v>
+        <v>385</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>1.46</v>
+        <v>2.05</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>388</v>
+        <v>386</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>25767</v>
+        <v>25815</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>389</v>
+        <v>387</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G138" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>1.56</v>
+        <v>2.05</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>27771</v>
+        <v>25816</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>392</v>
+        <v>388</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="F139" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>1.85</v>
+        <v>4.4</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>25772</v>
+        <v>25816</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>396</v>
+        <v>389</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I140" s="0">
-        <v>2.18</v>
+        <v>4.4</v>
       </c>
       <c r="J140" s="0" t="s">
-        <v>397</v>
+        <v>390</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>25773</v>
+        <v>25811</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>398</v>
+        <v>392</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>399</v>
+        <v>393</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>2.26</v>
+        <v>4.71</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>400</v>
+        <v>394</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>25798</v>
+        <v>25814</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>401</v>
+        <v>395</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>402</v>
+        <v>396</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>6.25</v>
+        <v>5.65</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>403</v>
+        <v>397</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>25798</v>
+        <v>25825</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>404</v>
+        <v>398</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>402</v>
+        <v>399</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>90</v>
+        <v>400</v>
       </c>
       <c r="I143" s="0">
-        <v>6.25</v>
+        <v>13.3</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>403</v>
+        <v>401</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>405</v>
+        <v>402</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I144" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>25815</v>
+        <v>25826</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G145" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I145" s="0">
-        <v>2.05</v>
+        <v>8.49</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F146" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I146" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>25816</v>
+        <v>25827</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F147" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I147" s="0">
-        <v>4.4</v>
+        <v>11.88</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>25811</v>
+        <v>25828</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
       <c r="F148" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I148" s="0">
-        <v>4.71</v>
+        <v>9.77</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>25814</v>
+        <v>25832</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
       <c r="F149" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>5.65</v>
+        <v>1.93</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F150" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>25825</v>
+        <v>25833</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G151" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>13.3</v>
+        <v>2.04</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>424</v>
+        <v>420</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F152" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I152" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>25826</v>
+        <v>25835</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>427</v>
+        <v>423</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>425</v>
+        <v>421</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G153" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>8.49</v>
+        <v>4.4</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>426</v>
+        <v>422</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>25827</v>
+        <v>25842</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>428</v>
+        <v>424</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>429</v>
+        <v>425</v>
       </c>
       <c r="F154" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>11.88</v>
+        <v>4.83</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>430</v>
+        <v>426</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>25827</v>
+        <v>25873</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>431</v>
+        <v>427</v>
       </c>
       <c r="E155" s="0" t="s">
+        <v>428</v>
+      </c>
+      <c r="F155" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G155" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I155" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J155" s="0" t="s">
         <v>429</v>
-      </c>
-[...10 lines deleted...]
-        <v>430</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>25828</v>
+        <v>25875</v>
       </c>
       <c r="D156" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F156" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G156" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I156" s="0">
+        <v>4.6</v>
+      </c>
+      <c r="J156" s="0" t="s">
         <v>432</v>
-      </c>
-[...13 lines deleted...]
-        <v>434</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>25832</v>
+        <v>25876</v>
       </c>
       <c r="D157" s="0" t="s">
+        <v>433</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>434</v>
+      </c>
+      <c r="F157" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G157" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I157" s="0">
+        <v>7.77</v>
+      </c>
+      <c r="J157" s="0" t="s">
         <v>435</v>
-      </c>
-[...13 lines deleted...]
-        <v>437</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>25833</v>
+        <v>25877</v>
       </c>
       <c r="D158" s="0" t="s">
+        <v>436</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>437</v>
+      </c>
+      <c r="F158" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G158" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I158" s="0">
+        <v>10.69</v>
+      </c>
+      <c r="J158" s="0" t="s">
         <v>438</v>
-      </c>
-[...13 lines deleted...]
-        <v>440</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>25833</v>
+        <v>25883</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>440</v>
+      </c>
+      <c r="F159" s="0" t="s">
         <v>441</v>
-      </c>
-[...4 lines deleted...]
-        <v>16</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>2.04</v>
+        <v>3.96</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>440</v>
+        <v>442</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>25835</v>
+        <v>25885</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F160" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>4.4</v>
+        <v>11.23</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>25835</v>
+        <v>25899</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>443</v>
+        <v>447</v>
       </c>
       <c r="F161" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>4.4</v>
+        <v>2.12</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>444</v>
+        <v>448</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>25836</v>
+        <v>25899</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>447</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G162" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>5.55</v>
+        <v>2.12</v>
       </c>
       <c r="J162" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>25842</v>
+        <v>25903</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I163" s="0">
-        <v>4.83</v>
+        <v>2.28</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>25873</v>
+        <v>25914</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="F164" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>90</v>
+        <v>259</v>
       </c>
       <c r="I164" s="0">
-        <v>9.27</v>
+        <v>1.07</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>25875</v>
+        <v>25920</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="F165" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>4.6</v>
+        <v>4.98</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>25876</v>
+        <v>25925</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>458</v>
+        <v>459</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>459</v>
+        <v>460</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>461</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>7.77</v>
+        <v>5.27</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>460</v>
+        <v>462</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>25877</v>
+        <v>25926</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>463</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="F167" s="0" t="s">
         <v>461</v>
       </c>
-      <c r="E167" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G167" s="0" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="I167" s="0">
-        <v>10.69</v>
+        <v>5.12</v>
       </c>
       <c r="J167" s="0" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>25883</v>
+        <v>25956</v>
       </c>
       <c r="D168" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>465</v>
+        <v>467</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>466</v>
+        <v>16</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>3.96</v>
+        <v>4.67</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>25885</v>
+        <v>25957</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>11.23</v>
+        <v>1.9</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>25899</v>
+        <v>25976</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="F170" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>2.12</v>
+        <v>10.35</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>25899</v>
+        <v>25979</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>472</v>
+        <v>476</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>2.12</v>
+        <v>4.8</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>473</v>
+        <v>477</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>25903</v>
+        <v>25980</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>475</v>
+        <v>478</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>476</v>
+        <v>479</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I172" s="0">
-        <v>2.28</v>
+        <v>4.51</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>477</v>
+        <v>480</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>25914</v>
+        <v>25981</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>478</v>
+        <v>481</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>479</v>
+        <v>482</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>1.07</v>
+        <v>2.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>480</v>
+        <v>483</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>25920</v>
+        <v>25984</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>481</v>
+        <v>484</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>11</v>
+        <v>461</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>4.98</v>
+        <v>4.53</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>25925</v>
+        <v>25995</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="F175" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>5.27</v>
+        <v>17.6</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>487</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>25926</v>
+        <v>25996</v>
       </c>
       <c r="D176" s="0" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="F176" s="0" t="s">
-        <v>486</v>
+        <v>461</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I176" s="0">
-        <v>5.12</v>
+        <v>3.94</v>
       </c>
       <c r="J176" s="0" t="s">
-        <v>490</v>
+        <v>492</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>25956</v>
+        <v>24012</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I177" s="0">
-        <v>4.67</v>
+        <v>2.28</v>
       </c>
       <c r="J177" s="0" t="s">
-        <v>493</v>
+        <v>495</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>25957</v>
+        <v>24014</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>494</v>
+        <v>496</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>495</v>
+        <v>497</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G178" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I178" s="0">
-        <v>1.9</v>
+        <v>4.11</v>
       </c>
       <c r="J178" s="0" t="s">
-        <v>496</v>
+        <v>498</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>25976</v>
+        <v>24020</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>497</v>
+        <v>499</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>498</v>
+        <v>500</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I179" s="0">
-        <v>10.35</v>
+        <v>9.01</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>25979</v>
+        <v>24020</v>
       </c>
       <c r="D180" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E180" s="0" t="s">
         <v>500</v>
       </c>
-      <c r="E180" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F180" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>4.8</v>
+        <v>9.01</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>25980</v>
+        <v>24024</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>503</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>504</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>4.51</v>
+        <v>4.68</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>505</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>25981</v>
+        <v>24025</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>506</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>507</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>2.39</v>
+        <v>24.42</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>508</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>25984</v>
+        <v>24030</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>510</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>486</v>
+        <v>45</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I183" s="0">
-        <v>4.53</v>
+        <v>29.53</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>511</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25995</v>
+        <v>24034</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>512</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>513</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>486</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>17.6</v>
+        <v>1.2</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25996</v>
+        <v>24034</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>515</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>516</v>
+        <v>513</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>3.94</v>
+        <v>1.2</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>24012</v>
+        <v>24036</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>518</v>
+        <v>516</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>2.28</v>
+        <v>1.52</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>24014</v>
+        <v>24036</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>4.11</v>
+        <v>1.52</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>24020</v>
+        <v>24037</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>524</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>525</v>
+        <v>521</v>
       </c>
       <c r="F188" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>9.01</v>
+        <v>1.52</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>526</v>
+        <v>522</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>24020</v>
+        <v>24043</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>527</v>
+        <v>523</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>525</v>
+        <v>524</v>
       </c>
       <c r="F189" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>9.01</v>
+        <v>6.34</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>24024</v>
+        <v>24044</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>528</v>
+        <v>526</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>529</v>
+        <v>527</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>4.68</v>
+        <v>7.42</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>530</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>24025</v>
+        <v>24045</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>531</v>
+        <v>529</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>532</v>
+        <v>530</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>24.42</v>
+        <v>6.93</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>533</v>
+        <v>531</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>24030</v>
+        <v>24046</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>532</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I192" s="0">
+        <v>6.38</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>534</v>
-      </c>
-[...13 lines deleted...]
-        <v>536</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>24034</v>
+        <v>24047</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>537</v>
+        <v>535</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>538</v>
+        <v>536</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>1.2</v>
+        <v>7.61</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>24036</v>
+        <v>24051</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>538</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="I194" s="0">
+        <v>37.1</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>540</v>
-      </c>
-[...13 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>24037</v>
+        <v>24052</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>543</v>
+        <v>541</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>544</v>
+        <v>542</v>
       </c>
       <c r="F195" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I195" s="0">
-        <v>1.52</v>
+        <v>49.55</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>545</v>
+        <v>543</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>24043</v>
+        <v>24056</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>546</v>
+        <v>544</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>547</v>
+        <v>545</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>6.34</v>
+        <v>4.43</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>548</v>
+        <v>546</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>24044</v>
+        <v>24057</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>549</v>
+        <v>547</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>550</v>
+        <v>548</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>7.42</v>
+        <v>5.4</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>551</v>
+        <v>549</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>24045</v>
+        <v>24067</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>552</v>
+        <v>550</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>553</v>
+        <v>551</v>
       </c>
       <c r="F198" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>6.93</v>
+        <v>1.29</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>24046</v>
+        <v>24067</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>556</v>
+        <v>551</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>6.38</v>
+        <v>1.29</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>557</v>
+        <v>552</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>24047</v>
+        <v>24068</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>558</v>
+        <v>554</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>559</v>
+        <v>555</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>7.61</v>
+        <v>1.44</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>24051</v>
+        <v>24069</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="F201" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G201" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>37.1</v>
+        <v>1.6</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>24052</v>
+        <v>24085</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
-        <v>78</v>
+        <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>49.55</v>
+        <v>4.98</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>24056</v>
+        <v>24086</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>4.43</v>
+        <v>5.57</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>24057</v>
+        <v>24087</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>6.05</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>572</v>
+        <v>568</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>24059</v>
+        <v>24088</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>573</v>
+        <v>569</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>574</v>
+        <v>570</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.52</v>
+        <v>6.64</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>575</v>
+        <v>571</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>24067</v>
+        <v>24091</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>1.29</v>
+        <v>7.52</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>24067</v>
+        <v>24092</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>579</v>
+        <v>575</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>1.29</v>
+        <v>7.21</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>24068</v>
+        <v>24094</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>1.44</v>
+        <v>7.81</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>24069</v>
+        <v>24096</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>584</v>
+        <v>582</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>1.6</v>
+        <v>8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>585</v>
+        <v>583</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>24085</v>
+        <v>24110</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>586</v>
+        <v>584</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>587</v>
+        <v>585</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>4.98</v>
+        <v>5.76</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>24086</v>
+        <v>24111</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F211" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>5.57</v>
+        <v>5.27</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>24087</v>
+        <v>24113</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>592</v>
+        <v>590</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>593</v>
+        <v>591</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>6.05</v>
+        <v>3.28</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>594</v>
+        <v>592</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>24088</v>
+        <v>24114</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>595</v>
+        <v>593</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>596</v>
+        <v>594</v>
       </c>
       <c r="F213" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
-        <v>6.64</v>
+        <v>2.39</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>24090</v>
+        <v>24115</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>598</v>
+        <v>596</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>599</v>
+        <v>597</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.109999999999999</v>
+        <v>2.69</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>600</v>
+        <v>598</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>24091</v>
+        <v>24117</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>7.52</v>
+        <v>2.18</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>24092</v>
+        <v>24120</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>7.21</v>
+        <v>2.28</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>24096</v>
+        <v>24122</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>608</v>
+        <v>606</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>8</v>
+        <v>3.54</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>609</v>
+        <v>607</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>24110</v>
+        <v>24124</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>610</v>
+        <v>608</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>611</v>
+        <v>609</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>5.76</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>612</v>
+        <v>610</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>24111</v>
+        <v>24133</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>613</v>
+        <v>611</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>614</v>
+        <v>612</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>5.27</v>
+        <v>2.92</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>24113</v>
+        <v>24134</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>617</v>
+        <v>615</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>3.28</v>
+        <v>3.42</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>618</v>
+        <v>616</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>24114</v>
+        <v>24134</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>2.39</v>
+        <v>3.42</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>621</v>
+        <v>616</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>24115</v>
+        <v>24135</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>622</v>
+        <v>618</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>623</v>
+        <v>619</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I222" s="0">
-        <v>2.69</v>
+        <v>3.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>24117</v>
+        <v>24135</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>625</v>
+        <v>621</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>626</v>
+        <v>619</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>2.18</v>
+        <v>3.51</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>627</v>
+        <v>620</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>24120</v>
+        <v>24136</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>629</v>
+        <v>623</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>2.28</v>
+        <v>4.01</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>630</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>24122</v>
+        <v>24136</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>631</v>
+        <v>625</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>632</v>
+        <v>623</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>3.54</v>
+        <v>4.01</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>633</v>
+        <v>624</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>24123</v>
+        <v>24137</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>634</v>
+        <v>626</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>635</v>
+        <v>627</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>6.94</v>
+        <v>3.61</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>636</v>
+        <v>628</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>24124</v>
+        <v>24137</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>637</v>
+        <v>629</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>638</v>
+        <v>627</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>7.71</v>
+        <v>3.61</v>
       </c>
       <c r="J227" s="0" t="s">
-        <v>639</v>
+        <v>628</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>24133</v>
+        <v>24138</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>640</v>
+        <v>630</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>641</v>
+        <v>631</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>2.92</v>
+        <v>4.31</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>642</v>
+        <v>632</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>24134</v>
+        <v>24140</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>643</v>
+        <v>633</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>644</v>
+        <v>634</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I229" s="0">
-        <v>3.42</v>
+        <v>4.11</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>645</v>
+        <v>635</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>24134</v>
+        <v>24183</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>646</v>
+        <v>636</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>644</v>
+        <v>637</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>3.42</v>
+        <v>9.33</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>645</v>
+        <v>638</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>24135</v>
+        <v>24183</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>648</v>
+        <v>637</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>3.51</v>
+        <v>9.33</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>649</v>
+        <v>638</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>24135</v>
+        <v>24185</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>650</v>
+        <v>640</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>648</v>
+        <v>641</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>3.51</v>
+        <v>3.31</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>649</v>
+        <v>642</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>24136</v>
+        <v>24217</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G233" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I233" s="0">
-        <v>4.01</v>
+        <v>7.77</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>24136</v>
+        <v>24218</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G234" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I234" s="0">
-        <v>4.01</v>
+        <v>10.44</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>24137</v>
+        <v>24219</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>655</v>
+        <v>649</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G235" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I235" s="0">
-        <v>3.61</v>
+        <v>8.85</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>657</v>
+        <v>651</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>24137</v>
+        <v>24220</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>658</v>
+        <v>652</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>656</v>
+        <v>653</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G236" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I236" s="0">
-        <v>3.61</v>
+        <v>11.18</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>657</v>
+        <v>654</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>24138</v>
+        <v>24225</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G237" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I237" s="0">
-        <v>4.31</v>
+        <v>5.13</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>24140</v>
+        <v>24226</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G238" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I238" s="0">
-        <v>4.11</v>
+        <v>6.73</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>24183</v>
+        <v>24228</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I239" s="0">
-        <v>9.33</v>
+        <v>9.17</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>24183</v>
+        <v>24233</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="E240" s="0" t="s">
+        <v>665</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I240" s="0">
+        <v>7.26</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>666</v>
-      </c>
-[...10 lines deleted...]
-        <v>667</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>24185</v>
+        <v>24234</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>669</v>
+        <v>667</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>670</v>
+        <v>668</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I241" s="0">
-        <v>3.31</v>
+        <v>10.48</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>24185</v>
+        <v>24235</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="I242" s="0">
+        <v>16.28</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>671</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>24217</v>
+        <v>24238</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>673</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>674</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I243" s="0">
-        <v>7.77</v>
+        <v>1.81</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>675</v>
+        <v>676</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>24218</v>
+        <v>24239</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>676</v>
+        <v>677</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>677</v>
+        <v>678</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I244" s="0">
-        <v>10.44</v>
+        <v>2.71</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>678</v>
+        <v>679</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>24219</v>
+        <v>24240</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>679</v>
+        <v>680</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>680</v>
+        <v>681</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I245" s="0">
-        <v>8.85</v>
+        <v>2.44</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>681</v>
+        <v>682</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>24220</v>
+        <v>24242</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>682</v>
+        <v>683</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>683</v>
+        <v>684</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I246" s="0">
-        <v>11.18</v>
+        <v>1.2</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>684</v>
+        <v>685</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>24221</v>
+        <v>24243</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>685</v>
+        <v>686</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>686</v>
+        <v>687</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I247" s="0">
-        <v>13.42</v>
+        <v>1.62</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>24224</v>
+        <v>24244</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>689</v>
+        <v>690</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I248" s="0">
-        <v>53.97</v>
+        <v>1.46</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>690</v>
+        <v>691</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>24225</v>
+        <v>24245</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I249" s="0">
-        <v>5.13</v>
+        <v>1.62</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>24226</v>
+        <v>24246</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G250" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I250" s="0">
-        <v>6.73</v>
+        <v>0.98</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>24228</v>
+        <v>24247</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I251" s="0">
-        <v>9.17</v>
+        <v>1.38</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>24233</v>
+        <v>24248</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>701</v>
+        <v>702</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G252" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I252" s="0">
-        <v>7.26</v>
+        <v>1.28</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>24234</v>
+        <v>24249</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>704</v>
+        <v>705</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G253" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I253" s="0">
-        <v>10.48</v>
+        <v>1.38</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>705</v>
+        <v>706</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>24235</v>
+        <v>24250</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>706</v>
+        <v>707</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>707</v>
+        <v>708</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
-        <v>90</v>
+        <v>675</v>
       </c>
       <c r="I254" s="0">
-        <v>16.28</v>
+        <v>25.99</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>708</v>
+        <v>709</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>24238</v>
+        <v>24251</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>709</v>
+        <v>710</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>710</v>
+        <v>711</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I255" s="0">
-        <v>1.81</v>
+        <v>1.2</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>712</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>24239</v>
+        <v>24252</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>713</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>714</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I256" s="0">
-        <v>2.71</v>
+        <v>1.62</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>715</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>24240</v>
+        <v>24253</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F257" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I257" s="0">
-        <v>2.44</v>
+        <v>1.46</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>24242</v>
+        <v>24254</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G258" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I258" s="0">
-        <v>1.2</v>
+        <v>1.54</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>24243</v>
+        <v>24255</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I259" s="0">
-        <v>1.62</v>
+        <v>1.23</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>24244</v>
+        <v>24256</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I260" s="0">
-        <v>1.46</v>
+        <v>1.75</v>
       </c>
       <c r="J260" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>24245</v>
+        <v>24257</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I261" s="0">
-        <v>1.62</v>
+        <v>1.6</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>730</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>24246</v>
+        <v>24258</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>731</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>732</v>
       </c>
       <c r="F262" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G262" s="0" t="s">
-        <v>711</v>
+        <v>675</v>
       </c>
       <c r="I262" s="0">
-        <v>0.98</v>
+        <v>1.75</v>
       </c>
       <c r="J262" s="0" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>24247</v>
+        <v>24267</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>734</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>735</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>1.38</v>
+        <v>1.25</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>736</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>24248</v>
+        <v>24268</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>737</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>738</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>1.28</v>
+        <v>1.35</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>24249</v>
+        <v>24269</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>740</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>741</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>1.38</v>
+        <v>0.97</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>24250</v>
+        <v>24270</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>743</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>744</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>25.99</v>
+        <v>2.28</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>24251</v>
+        <v>24271</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>746</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>747</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>1.2</v>
+        <v>2.5</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>748</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>24252</v>
+        <v>24272</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>749</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>750</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>1.62</v>
+        <v>1.51</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>24253</v>
+        <v>24273</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>1.46</v>
+        <v>2.83</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>24254</v>
+        <v>24274</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>756</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>3.18</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>24255</v>
+        <v>24275</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>1.23</v>
+        <v>2.28</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>24256</v>
+        <v>24278</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>762</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>1.75</v>
+        <v>1.58</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>763</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>24257</v>
+        <v>24279</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>764</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>765</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>1.6</v>
+        <v>2.18</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>766</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>24258</v>
+        <v>24280</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>767</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>768</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>711</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>1.75</v>
+        <v>2.22</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>24266</v>
+        <v>24282</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>770</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>771</v>
       </c>
       <c r="F275" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>1.44</v>
+        <v>3.77</v>
       </c>
       <c r="J275" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>24267</v>
+        <v>24283</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F276" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>1.25</v>
+        <v>4.14</v>
       </c>
       <c r="J276" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>24268</v>
+        <v>24285</v>
       </c>
       <c r="D277" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>1.35</v>
+        <v>3.47</v>
       </c>
       <c r="J277" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>24269</v>
+        <v>24287</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>0.97</v>
+        <v>8.09</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>24270</v>
+        <v>24288</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>2.28</v>
+        <v>9.83</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>24271</v>
+        <v>24290</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F280" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I280" s="0">
-        <v>2.5</v>
+        <v>2.3</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>24273</v>
+        <v>24291</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I281" s="0">
-        <v>2.83</v>
+        <v>2.8</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>24274</v>
+        <v>24297</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I282" s="0">
-        <v>3.18</v>
+        <v>2.06</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>24275</v>
+        <v>24299</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G283" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I283" s="0">
-        <v>2.28</v>
+        <v>1.56</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>24278</v>
+        <v>24300</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G284" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I284" s="0">
-        <v>1.58</v>
+        <v>1.99</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>24279</v>
+        <v>24301</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G285" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I285" s="0">
-        <v>2.18</v>
+        <v>2.06</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>24280</v>
+        <v>24305</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
-        <v>12</v>
+        <v>259</v>
       </c>
       <c r="I286" s="0">
-        <v>2.22</v>
+        <v>5.08</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>24281</v>
+        <v>24314</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>2.64</v>
+        <v>3.8</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>24282</v>
+        <v>24315</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>3.77</v>
+        <v>3.28</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>24283</v>
+        <v>24317</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>4.14</v>
+        <v>3.55</v>
       </c>
       <c r="J289" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>24285</v>
+        <v>24321</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>3.47</v>
+        <v>4.49</v>
       </c>
       <c r="J290" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>24287</v>
+        <v>24322</v>
       </c>
       <c r="D291" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>8.09</v>
+        <v>4.01</v>
       </c>
       <c r="J291" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>24288</v>
+        <v>24323</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>9.83</v>
+        <v>4.79</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>24290</v>
+        <v>24324</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G293" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>2.3</v>
+        <v>4.29</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>24291</v>
+        <v>24325</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G294" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>2.8</v>
+        <v>5.57</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>24292</v>
+        <v>24326</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G295" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>3.91</v>
+        <v>5.08</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>832</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>24296</v>
+        <v>24327</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>833</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>834</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>274</v>
+        <v>259</v>
       </c>
       <c r="I296" s="0">
-        <v>1.85</v>
+        <v>1.4</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>835</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>24297</v>
+        <v>24362</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>836</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>837</v>
       </c>
       <c r="F297" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>2.06</v>
+        <v>8.68</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>838</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>24299</v>
+        <v>24363</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>839</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>840</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>1.56</v>
+        <v>11.37</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>841</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>24300</v>
+        <v>24364</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>842</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>843</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>1.99</v>
+        <v>14.85</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>844</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>24301</v>
+        <v>24366</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>845</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>846</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>2.06</v>
+        <v>11.28</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>847</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>24298</v>
+        <v>24374</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>848</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>849</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>5.57</v>
+        <v>2.49</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>850</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>24305</v>
+        <v>24375</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>851</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>852</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>5.08</v>
+        <v>4.57</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>853</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>24314</v>
+        <v>24377</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>854</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>855</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>3.8</v>
+        <v>3.74</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>856</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>24315</v>
+        <v>24380</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>857</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>858</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>3.28</v>
+        <v>2.18</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>859</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>24317</v>
+        <v>24381</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>860</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>861</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>3.55</v>
+        <v>2.59</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>862</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>24321</v>
+        <v>24382</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>863</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>864</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>4.49</v>
+        <v>2.28</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>24322</v>
+        <v>24383</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>866</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>867</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>4.01</v>
+        <v>2.4</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>868</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>24323</v>
+        <v>24384</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>869</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>870</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>871</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24324</v>
+        <v>24385</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>872</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>873</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>4.29</v>
+        <v>0.96</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>24325</v>
+        <v>24386</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>875</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>876</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>5.57</v>
+        <v>1.35</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24326</v>
+        <v>24387</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>878</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>879</v>
       </c>
       <c r="F311" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>5.08</v>
+        <v>1.46</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24327</v>
+        <v>24388</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>881</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>882</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G312" s="0" t="s">
-        <v>274</v>
+        <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.4</v>
+        <v>1.81</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>883</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>24362</v>
+        <v>24389</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>884</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>885</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>8.68</v>
+        <v>1.49</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>886</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>24363</v>
+        <v>24390</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>887</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>888</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>11.37</v>
+        <v>1.99</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>889</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>24364</v>
+        <v>24391</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>890</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>891</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.85</v>
+        <v>2.49</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>892</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>24366</v>
+        <v>24392</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>893</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>894</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>11.28</v>
+        <v>2.53</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>895</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>24374</v>
+        <v>24393</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>896</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>897</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>2.49</v>
+        <v>3.03</v>
       </c>
       <c r="J317" s="0" t="s">
         <v>898</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>24375</v>
+        <v>24395</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>899</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>900</v>
       </c>
       <c r="F318" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>4.57</v>
+        <v>13.4</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>901</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>24377</v>
+        <v>24410</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>902</v>
       </c>
       <c r="E319" s="0" t="s">
         <v>903</v>
       </c>
       <c r="F319" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>3.74</v>
+        <v>6.54</v>
       </c>
       <c r="J319" s="0" t="s">
         <v>904</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>24378</v>
+        <v>24422</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>905</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>906</v>
       </c>
       <c r="F320" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>5.97</v>
+        <v>4.45</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>907</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>24380</v>
+        <v>24427</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>908</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>909</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>2.18</v>
+        <v>4.2</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>910</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>24381</v>
+        <v>24429</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>911</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>912</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>2.59</v>
+        <v>4.4</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>913</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>24382</v>
+        <v>24431</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>914</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>915</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>2.28</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>916</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>24383</v>
+        <v>24466</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>917</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>918</v>
       </c>
       <c r="F324" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I324" s="0">
-        <v>2.4</v>
+        <v>7.76</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>919</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>24384</v>
+        <v>24469</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>920</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>921</v>
       </c>
       <c r="F325" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I325" s="0">
-        <v>3.22</v>
+        <v>5.22</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>922</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>24385</v>
+        <v>24470</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>923</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>924</v>
       </c>
       <c r="F326" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G326" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I326" s="0">
-        <v>0.96</v>
+        <v>6.14</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>925</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>24386</v>
+        <v>24471</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>926</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>927</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G327" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I327" s="0">
-        <v>1.35</v>
+        <v>7.34</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>928</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>24387</v>
+        <v>24472</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>929</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>930</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G328" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I328" s="0">
-        <v>1.46</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>931</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>24388</v>
+        <v>24486</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>932</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>933</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>1.81</v>
+        <v>3.74</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>934</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>24389</v>
+        <v>24487</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>935</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>936</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>1.49</v>
+        <v>3.22</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>937</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>24390</v>
+        <v>24502</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>938</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>939</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G331" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I331" s="0">
-        <v>1.99</v>
+        <v>31.61</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>940</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>24392</v>
+        <v>24504</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>941</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>942</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G332" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I332" s="0">
-        <v>2.53</v>
+        <v>9.98</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>943</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>24393</v>
+        <v>24505</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>944</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G333" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I333" s="0">
-        <v>3.03</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>24395</v>
+        <v>24506</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>947</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>948</v>
       </c>
       <c r="F334" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G334" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I334" s="0">
-        <v>13.4</v>
+        <v>13.79</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>949</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>24409</v>
+        <v>24507</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>950</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
-        <v>12</v>
+        <v>87</v>
       </c>
       <c r="I335" s="0">
-        <v>7.06</v>
+        <v>65.36</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>952</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>24410</v>
+        <v>24519</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>953</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>954</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.54</v>
+        <v>6.94</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>955</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>24422</v>
+        <v>24520</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>956</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>957</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>4.45</v>
+        <v>6.41</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>958</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>24427</v>
+        <v>24535</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>959</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>960</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.2</v>
+        <v>5</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>961</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>24428</v>
+        <v>24539</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>962</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>963</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I339" s="0">
-        <v>4.71</v>
+        <v>8.18</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>964</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>24429</v>
+        <v>24554</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>965</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>966</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G340" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>4.4</v>
+        <v>5.81</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>967</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>24431</v>
+        <v>24558</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>968</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>969</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>12</v>
+        <v>400</v>
       </c>
       <c r="I341" s="0">
-        <v>8.279999999999999</v>
+        <v>40.21</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>970</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>24466</v>
+        <v>24565</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>971</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>972</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>7.76</v>
+        <v>4.15</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>973</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>24469</v>
+        <v>24564</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>974</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>975</v>
       </c>
       <c r="F343" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>5.22</v>
+        <v>3.94</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>976</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>24470</v>
+        <v>24566</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>977</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>978</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>6.14</v>
+        <v>2.49</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>979</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>24471</v>
+        <v>24569</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>980</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>981</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>7.34</v>
+        <v>3.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>982</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>24472</v>
+        <v>24573</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>983</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>984</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>421</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>9.619999999999999</v>
+        <v>7.99</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>985</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>24486</v>
+        <v>24574</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>986</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>987</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>3.74</v>
+        <v>7.35</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>988</v>
-      </c>
-[...398 lines deleted...]
-        <v>1036</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>